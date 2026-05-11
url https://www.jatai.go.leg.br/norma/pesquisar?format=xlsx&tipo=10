--- v0 (2025-12-30)
+++ v1 (2026-05-11)
@@ -10,142 +10,485 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4931" uniqueCount="1763">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5141" uniqueCount="1828">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Link para Norma</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>PLE</t>
+  </si>
+  <si>
+    <t>Portaria do Legislativo</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10984</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o ponto facultativo na Câmara Municipal de Jataí na véspera do feriado nacional de Tiradentes, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10973</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE NOMEAÇÕES EM CARGO DE PROVIMENTO EM COMISSÃO.</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10988</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DE CARGO DE SERVIDOR EFETIVO À DISPOSIÇÃO COM ÔNUS.</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10974</t>
+  </si>
+  <si>
+    <t>NOMEIA SERVIDORA DE PROVIMENTO EFETIVO À CARGO DE EFETIVO EM CARGO COMISSIONADO.</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10972</t>
+  </si>
+  <si>
+    <t>EXONERA SERVIDOR EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10971</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE NOMEAÇÃO EM CARGO DE PROVIMENTO EM COMISSÃO.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10970</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AOS SERVIDORES COMISSIONADOS QUE MENCIONA, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10969</t>
+  </si>
+  <si>
+    <t>EXONERA DO CARGO COMISSIONADO SERVIDORA DE PROVIMENTO EFETIVO À DISPOSIÇÃO COM ÔNUS.</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10968</t>
+  </si>
+  <si>
+    <t>EXONERA SERVIDORES EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10967</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORES EFETIVOS, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10966</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10965</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORA EFETIVA, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10964</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10963</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o ponto facultativo na Câmara Municipal de Jataí na véspera da Sexta-feira Santa, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10947</t>
+  </si>
+  <si>
+    <t>Designação de Agente de Contratação, Pregoeiro e Equipe de Apoio.</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10926</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a utilização do estacionamento localizado nos fundos da Câmara Municipal e estabelece regras para estacionamento de veículos.</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10925</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os servidores e parlamentares autorizados a conduzir os veículos oficiais da Câmara na ausência de motoristas, conforme previsão do § 8º, do Art. 6º, da Lei_x000D_
+4.174, de 26 de março de 2020, Resolução nº 93, de 20 de dezembro de 2024.</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10924</t>
+  </si>
+  <si>
+    <t>Dispõe sobre os prazos de solicitação, organização e realização de eventos institucionais no âmbito da Câmara Municipal de Jataí e dá outras providências.</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10922</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação da Procuradora Adjunta da Mulher da Câmara Municipal de Jataí.</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10911</t>
+  </si>
+  <si>
+    <t>Designa Encarregado pelo Tratamento de Dados Pessoais para atuar como canal de comunicação entre o controlador, os titulares dos dados e a Autoridade Nacional de Proteção de Dados (ANPD).</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10910</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE CONCESSÃO DE INCENTIVO FUNCIONAL A SERVIDORA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10907</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10909</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR EFETIVO EM FUNÇÃO DE CONFIANÇA.</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10906</t>
+  </si>
+  <si>
+    <t>EXONERA DA FUNÇÃO DE CONFIANÇA A SERVIDORA EFETIVA QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10905</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10904</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10903</t>
+  </si>
+  <si>
+    <t>EXONERA SERVIDOR EM CARGO DE PROVIMENTO EFETIVO EM CARGO COMISSIONADO.</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10902</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação da Procuradora Especial da Mulher da Câmara Municipal de Jataí.</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10897</t>
+  </si>
+  <si>
+    <t>Altera o item 17 do Art. 1º da Portaria nº 31, de 05 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10868</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o ponto facultativo na Câmara Municipal de Jataí durante o período da festa popular do Carnaval.</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10867</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10866</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDOR EFETIVO (DISPOSIÇÃO COM ÔNUS), E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10865</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDOR EFETIVO, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10863</t>
+  </si>
+  <si>
+    <t>Altera o item 19 do Art. 1º da Portaria nº 31, de 05 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10861</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10860</t>
+  </si>
+  <si>
+    <t>Designação de Fiscal de contrato firmado com a empresa: EGOS ASSESSORIA E CONSULTORIA LTDA.</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10859</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORES EFETIVOS EM CARGO COMISSIONADO E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10858</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10857</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORES EFETIVOS (DISPOSIÇÃO COM ÔNUS), E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10856</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10855</t>
+  </si>
+  <si>
+    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AOS AGENTES POLÍTICOS QUE MENCIONA.</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/10854</t>
+  </si>
+  <si>
+    <t>Exonera servidor em cargo de provimento em Comissão que menciona.</t>
+  </si>
+  <si>
     <t>117</t>
   </si>
   <si>
-    <t>PLE</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10815</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: Rampazo e Oliveira Ltda EPP.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10813</t>
   </si>
   <si>
     <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AO SERVIDOR EFETIVO, E FIXA PERÍODO DE GOZO DO MESMO.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10801</t>
   </si>
   <si>
     <t>DESIGNAÇÃO DE FISCAL DO CONTRATO, FIRMADO COM AS EMPRESAS VENCEDORAS DO PREGÃO 012/2025.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10800</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE NOMEAÇÃO EM CARGO DE PROVIMENTO EM COMISSÃO.</t>
-[...1 lines deleted...]
-  <si>
     <t>114</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10799</t>
   </si>
   <si>
     <t>Dispõe sobre o ponto facultativo na Câmara Municipal de Jataí no dia 21 de novembro (sexta-feira) e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10798</t>
   </si>
   <si>
-    <t>EXONERA SERVIDOR EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.</t>
-[...1 lines deleted...]
-  <si>
     <t>111</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10797</t>
   </si>
   <si>
-    <t>Altera o item 17 do Art. 1º da Portaria nº 31, de 05 de fevereiro de 2025.</t>
-[...1 lines deleted...]
-  <si>
     <t>110</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10802</t>
   </si>
   <si>
     <t>Dispõe sobre a padronização das minutas do Estudo Técnico Preliminar – ETP; Termo de Referência – TR; Edital; Contrato e Ata de Registro de Preços.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10791</t>
   </si>
   <si>
     <t>Determina a instauração de Sindicância Administrativa para apuração dos fatos narrados no Memorando 581/2025, envolvendo servidoras deste Parlamento; designa os membros da Comissão de Sindicância, e dá outras providências.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10790</t>
   </si>
   <si>
     <t>107</t>
@@ -159,53 +502,50 @@
   <si>
     <t>106</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10775</t>
   </si>
   <si>
     <t>Dispõe sobre instauração de Processo Administrativo e designação de servidora responsável pela condução do mesmo.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10773</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: “José Ferraz da Costa Neto Sociedade Individual de Advocacia".</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10757</t>
   </si>
   <si>
-    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AOS SERVIDORES COMISSIONADOS QUE MENCIONA, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
-[...1 lines deleted...]
-  <si>
     <t>102</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10755</t>
   </si>
   <si>
     <t>DISPÕE SOBRE LICENÇA POR INTERESSE PARTICULAR A SERVIDORA QUE MENCIONA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10756</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10754</t>
   </si>
   <si>
     <t>Dispõe acerca dos procedimentos para gestão e fiscalização dos contratos celebrados pela Câmara Municipal de Jataí.</t>
   </si>
   <si>
     <t>100</t>
@@ -399,53 +739,50 @@
   <si>
     <t>78</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10604</t>
   </si>
   <si>
     <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AO SERVIDOR COMISSIONADO QUE MENCIONA, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10603</t>
   </si>
   <si>
     <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AOS SERVIDORES EFETIVOS, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10597</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE NOMEAÇÕES EM CARGO DE PROVIMENTO EM COMISSÃO.</t>
-[...1 lines deleted...]
-  <si>
     <t>75</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10609</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: QUALLITY PRESTADORA LOCAÇÕES E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10608</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: IMMUNE SOLUÇÕES DIGITAIS LTDA.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10607</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: WANDER COMÉRCIO E SERVIÇOS LTDA.</t>
@@ -570,450 +907,315 @@
   <si>
     <t>57</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10544</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo na Câmara Municipal de Jataí na véspera do feriado de Sexta–Feira Santa, e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10533</t>
   </si>
   <si>
     <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORA COMISSIONADA QUE MENCIONA, E FIXA PERÍODO DE GOZO DA MESMA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10532</t>
   </si>
   <si>
-    <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORES EFETIVOS, E FIXA PERÍODO DE GOZO DOS MESMOS.</t>
-[...1 lines deleted...]
-  <si>
     <t>54</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10530</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10529</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10528</t>
   </si>
   <si>
-    <t>EXONERA SERVIDORES EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.</t>
-[...1 lines deleted...]
-  <si>
     <t>50</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10639</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: ADILSON GONÇALVES DE MENEZES.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10527</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10514</t>
   </si>
   <si>
     <t>Designa membros da Comissão Processante do Processo nº 155/2025.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10515</t>
   </si>
   <si>
-    <t>Designação de Agente de Contratação, Pregoeiro e Equipe de Apoio.</t>
-[...1 lines deleted...]
-  <si>
     <t>44</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10638</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: ARTE PÃO INDÚSTRIA E COMÉRCIO LTDA.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10494</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10504</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDORA EFETIVA EM FUNÇÃO DE CONFIANÇA.</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10493</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10492</t>
   </si>
   <si>
     <t>CONCEDE REMUNERAÇÃO DE FÉRIAS A SERVIDORA EFETIVA, E FIXA PERÍODO DE GOZO DA MESMA.</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10491</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10490</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10505</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO A SERVIDORA QUE MENCIONA.</t>
   </si>
   <si>
-    <t>38</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10486</t>
   </si>
   <si>
     <t>Dispõe sobre ponto facultativo na Câmara Municipal de Jataí no período da festa popular de Carnaval.</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10637</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: LUÍS FERNANDO OLIVEIRA CAMPOS.</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10488</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10480</t>
   </si>
   <si>
     <t>Acrescenta o item 25 à Portaria nº 31, de 05 de fevereiro de 2025.</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10479</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa:EGOSASSESSORIA E CONSULTORIA LTDA.</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10478</t>
   </si>
   <si>
     <t>Acrescenta o item 24 e altera o item 17 do Art. 1º da Portaria nº 31, de 05 de fevereiro de 2025.</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10477</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10462</t>
   </si>
   <si>
     <t>Dispõe sobre os servidores e parlamentares autorizados a conduzir os veículos oficiais da Câmara na ausência de motoristas, conforme previsão do § 8º, do Art. 6º, da Lei 4.174, de 26 de março de 2020, Resolução nº 93, de 20 de dezembro de 2024.</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10461</t>
   </si>
   <si>
     <t>Dispõe sobre a indicação do Presidente e Diretor da Escola de Gestão e Eficiência Legislativa - EGEL.</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10460</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10459</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10458</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10456</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10455</t>
   </si>
   <si>
     <t>“EXONERA SERVIDOR EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.”</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10452</t>
   </si>
   <si>
     <t>EXONERA SERVIDORA EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10450</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10446</t>
   </si>
   <si>
     <t>Dispões sobre cancelamento de Restos a Pagar não processados e dá outras providências.</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10442</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE NOMEAÇÕES EM CARGO DE PROVIMENTO EM COMISSÃO.”</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10441</t>
   </si>
   <si>
     <t>“EXONERA SERVIDORES EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.”</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10440</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE NOMEAÇÃO EM CARGO DE PROVIMENTO EM COMISSÃO.”</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10439</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10451</t>
   </si>
   <si>
-    <t>DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR EFETIVO EM FUNÇÃO DE CONFIANÇA.</t>
-[...4 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10449</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10448</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10447</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10445</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10435</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE NOMEAÇÃO DE SERVIDOR EFETIVO EM FUNÇÃO DE CONFIANÇA”:</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10444</t>
   </si>
   <si>
-    <t>7</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10443</t>
   </si>
   <si>
     <t>“EXONERA SERVIDORA EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA.”</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10438</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10437</t>
   </si>
   <si>
     <t>“Dispõe sobre nomeações em cargo de provimento em comissão.”</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10436</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE NOMEAÇÃO EM CARGO DE PROVIMENTO EM COMISSÃO”.</t>
   </si>
   <si>
-    <t>3</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10434</t>
   </si>
   <si>
     <t>“EXONERA DAS FUNÇÕES DE CONFIANÇA OS SERVIDORES EFETIVOS QUE MENCIONA.”</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10433</t>
   </si>
   <si>
     <t>“EXONERA SERVIDORES EM CARGO DE PROVIMENTO EM COMISSÃO QUE MENCIONA".</t>
   </si>
   <si>
-    <t>1</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10432</t>
   </si>
   <si>
     <t>REVOGA A PORTARIA Nº 096/2024, QUE DISPÕE SOBRE ALTERAÇÃO DE LOTAÇÃO DE SERVIDORA COMISSIONADA.</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10454</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE LICENÇA E PRORROGAÇÃO DE MATERNIDADE DA FUNCIONÁRIA COMISSIONADA.”</t>
-  </si>
-[...1 lines deleted...]
-    <t>22</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10453</t>
   </si>
   <si>
     <t>“LOTAÇÃO DE SERVIDORES.”</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10419</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10417</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10416</t>
   </si>
   <si>
     <t>CONCEDE REMUNERAÇÃO DE FÉRIAS AO SERVIDOR COMISSIONADO QUE MENCIONA, E FIXA PERÍODO DE GOZO DA MESMA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10414</t>
   </si>
   <si>
     <t>EXONERA AGENTES POLÍTICOS POR TÉRMINO DE MANDATO.</t>
   </si>
@@ -1252,93 +1454,87 @@
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE LICENÇA PRÊMIO AO SERVIDOR QUE MENCIONA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10140</t>
   </si>
   <si>
     <t>DISPÕE SOBRE NOMEAÇÃO DE MEMBROS PARA RECRUTAMENTO E SELEÇÃO DE ESTAGIÁRIOS NO ÂMBITO DA CÂMARA DE MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10139</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10129</t>
   </si>
   <si>
     <t>Suspende o expediente nos dias 28 e 29 de março do corrente ano – dias comemorativos da Semana Santa.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10119</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10118</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.jatai.go.leg.br/norma/10117</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10120</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10107</t>
   </si>
   <si>
     <t>Suspende o expediente vespertino na Câmara Municipal de Jataí em 15/03/2024 para a sanitização e dedetização das suas instalações.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10101</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10100</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10099</t>
   </si>
   <si>
     <t>Designação de Fiscal de contrato firmado com a empresa: JANIELE SOUZA SILVA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10098</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10084</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10083</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10078</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10071</t>
-  </si>
-[...1 lines deleted...]
-    <t>Designa Encarregado pelo Tratamento de Dados Pessoais para atuar como canal de comunicação entre o controlador, os titulares dos dados e a Autoridade Nacional de Proteção de Dados (ANPD).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10070</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10082</t>
   </si>
   <si>
     <t>Dispõe sobre os servidores e parlamentares autorizados a conduzir os veículos oficiais da Câmara na ausência de motoristas, conforme previsão do § 8º, do Art. 6º, da Lei 4.174, de 26 de março de 2020.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10059</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10058</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10057</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10055</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10054</t>
   </si>
@@ -5706,22743 +5902,23709 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10815" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10813" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10801" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10800" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10799" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10798" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10797" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10802" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10791" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10790" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10776" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10775" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10773" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10757" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10755" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10756" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10754" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10748" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10745" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10739" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10738" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10737" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10721" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10720" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10719" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10711" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10710" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10702" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10712" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10685" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10680" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10679" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10643" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10635" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10636" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10640" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10641" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10606" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10605" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10604" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10597" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10608" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10607" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10585" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10584" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10581" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10579" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10578" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10576" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10575" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10580" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10574" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10573" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10572" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10565" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10560" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10545" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10555" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10544" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10533" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10532" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10530" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10529" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10528" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10639" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10527" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10514" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10515" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10638" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10494" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10504" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10493" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10492" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10491" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10490" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10505" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10486" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10637" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10488" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10480" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10479" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10478" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10477" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10462" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10461" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10460" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10459" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10458" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10456" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10455" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10452" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10450" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10442" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10441" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10440" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10439" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10451" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10449" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10448" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10447" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10445" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10435" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10444" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10443" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10438" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10437" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10436" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10434" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10433" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10432" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10454" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10453" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10419" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10417" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10416" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10414" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10413" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10418" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10415" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10372" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10365" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10412" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10360" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10356" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10352" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10351" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10350" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10347" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10348" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10345" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10344" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10349" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10355" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10329" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10328" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10315" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10314" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10313" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10312" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10311" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10310" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10308" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10307" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10284" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10283" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10282" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10309" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10266" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10265" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10264" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10263" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10262" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10225" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10224" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10223" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10222" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10209" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10195" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10192" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10191" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10190" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10189" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10187" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10198" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10197" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10196" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10174" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10152" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10141" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10149" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10148" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10151" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10150" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10147" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10146" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10140" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10139" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10129" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10119" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10118" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10117" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10120" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10107" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10101" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10100" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10099" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10098" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10084" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10083" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10078" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10071" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10070" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10082" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10059" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10058" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10057" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10055" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10054" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10053" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10052" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10034" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10028" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10027" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10026" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10025" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10005" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9985" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9984" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9967" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9962" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9961" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9953" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9937" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9936" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9935" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9925" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9922" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9921" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9907" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9906" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9888" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9887" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9875" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9873" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9920" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9872" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9853" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9851" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9843" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9855" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9854" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9852" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9837" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9836" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9835" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9830" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9826" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9825" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9824" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9817" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9816" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9799" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9798" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9791" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9790" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9789" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9760" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9754" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9733" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9734" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9732" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9722" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9712" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9711" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9707" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9689" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9687" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9686" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9685" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9684" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9668" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9667" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9656" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9655" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9651" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9639" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9638" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9637" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9636" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9635" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9632" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9631" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9630" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9629" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9618" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9588" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9590" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9567" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9561" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9552" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9562" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9513" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9512" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9498" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9497" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9496" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9490" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9489" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9488" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9487" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9486" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9447" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9446" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9445" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9444" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9443" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9424" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9423" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9422" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9402" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9403" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9388" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9387" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9386" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9385" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9383" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9384" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9381" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9366" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9354" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9353" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9352" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9351" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9350" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9349" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9347" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9348" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9340" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9327" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9326" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9325" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9324" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9319" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9318" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9317" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9315" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9314" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9316" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9313" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9304" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9305" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9306" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9294" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9293" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9292" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9291" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9290" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9280" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9279" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9278" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9285" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9249" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9248" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9247" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9246" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9245" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9244" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9277" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9212" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9210" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9213" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9194" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9164" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9163" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9132" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9150" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9128" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9126" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9127" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9099" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9097" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9098" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9082" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9081" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9080" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9058" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9047" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9049" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9044" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9043" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9042" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9041" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9040" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9032" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9031" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9030" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9026" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9025" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9011" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9004" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8996" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8997" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8993" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8992" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8995" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8994" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8991" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8981" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8965" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8964" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8974" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8954" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8953" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8963" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8951" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8938" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8937" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8936" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8920" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8918" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8917" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8916" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8915" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8914" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8896" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8893" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8901" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8900" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8898" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8891" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8888" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8887" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8895" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8894" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8892" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8890" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8889" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8886" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8885" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8884" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8883" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8882" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8881" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8876" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8880" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8879" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8878" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8877" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8875" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8863" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8862" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8861" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8865" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8864" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8845" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8840" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8839" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8838" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8837" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8836" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8826" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8825" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8824" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8823" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8819" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8815" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8814" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8816" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8813" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8808" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8807" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8806" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8796" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8792" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8785" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8784" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8783" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8782" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8778" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8766" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8765" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8764" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8755" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8746" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8745" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8744" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8743" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8742" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8731" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8730" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8727" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8722" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8721" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8706" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8719" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8718" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8717" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8716" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8707" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8705" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8686" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8685" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8684" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8668" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8667" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8665" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8664" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8657" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8658" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8580" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8660" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8642" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8641" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8640" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8638" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8493" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8492" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8491" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8490" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8489" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8488" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8457" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8456" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8452" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8459" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8458" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8455" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8445" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8444" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8435" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8434" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8440" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8425" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8421" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8420" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8407" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8406" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8410" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8409" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8402" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8401" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8152" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8191" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8190" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7929" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7884" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7883" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7825" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7796" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7800" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7795" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7814" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7813" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7786" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7781" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7764" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7756" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7751" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7746" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7722" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7720" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7717" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7718" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7697" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7696" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7692" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7701" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7699" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7687" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7607" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7604" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7603" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7584" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7582" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7561" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7543" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7542" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7541" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7540" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7538" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7581" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7580" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7539" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7537" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7535" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7501" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7499" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7494" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7524" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7523" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7498" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7497" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7496" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7495" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7493" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7492" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7488" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7480" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7479" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7491" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7469" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7438" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7435" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7429" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7397" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7404" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7396" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7385" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7386" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7398" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7369" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7352" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7339" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7338" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7331" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7351" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7350" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7289" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7291" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7292" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7290" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7276" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7304" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7302" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7301" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7281" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7272" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7271" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7240" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7238" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7203" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7199" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7191" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7183" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7198" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7174" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7165" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7164" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7189" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7188" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7161" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7156" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7133" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7128" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7132" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7152" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7129" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7127" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7109" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7110" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7080" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7079" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7063" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7050" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7023" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7022" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7044" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7014" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7013" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6986" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6978" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6977" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6967" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6994" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6992" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6966" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6957" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6956" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6955" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6954" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6906" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6905" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6854" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6848" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6847" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6845" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6844" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6843" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6839" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6835" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6830" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6828" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6813" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6808" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6802" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6820" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6769" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6766" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6758" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6755" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6754" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6768" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6767" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6756" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6753" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6734" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6733" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6717" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6720" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6716" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6715" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6706" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6705" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6704" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6703" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6684" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6683" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6682" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6681" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6656" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6654" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6655" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6653" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6652" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6651" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6650" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6633" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6621" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6620" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6618" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6619" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6606" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6602" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6624" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6623" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6589" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6559" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6558" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6557" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6554" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6553" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6552" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6492" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6485" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6496" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6495" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6511" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6483" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6438" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6436" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6435" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6428" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6424" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6419" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6418" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6448" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6426" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6404" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6403" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6383" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6434" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6421" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6380" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6439" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6347" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6332" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6394" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6352" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6349" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6348" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6343" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6337" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6336" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6335" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6334" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6333" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6331" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6329" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6330" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6327" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6328" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6269" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6232" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6231" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6230" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6229" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6228" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6234" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6233" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6195" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6194" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6181" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6155" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6154" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6153" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6163" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6162" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6150" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6149" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6235" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6148" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6164" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6147" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6137" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6161" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6133" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6132" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6152" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6151" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6135" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6134" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6096" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6093" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6092" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6091" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6056" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6087" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6070" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6054" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6036" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6031" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6028" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6003" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6002" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6015" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6014" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5968" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5974" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5967" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5966" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5924" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5906" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5905" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5904" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5903" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5898" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5889" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5881" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5882" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5864" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5863" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5901" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5900" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5719" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5646" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5502" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6227" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5791" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5790" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5622" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5441" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5438" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5203" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5202" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5201" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5200" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5199" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5198" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5197" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5196" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5195" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5112" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5088" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5089" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5084" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5077" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5085" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5059" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5058" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5057" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5023" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5024" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5021" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5022" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5006" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5005" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4973" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4974" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4972" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4971" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4965" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4958" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4956" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4959" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4957" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4955" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4954" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4953" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4949" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4832" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4756" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4831" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4830" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4760" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4735" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4698" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4693" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4737" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4679" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4639" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4626" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4625" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4617" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4533" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4514" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4495" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4417" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4392" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4339" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4304" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4301" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4303" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4302" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4293" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4267" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4340" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4265" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4259" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4239" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4233" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4232" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4226" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4184" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4182" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4241" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4179" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4176" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4159" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4134" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4119" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4114" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4113" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4112" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4111" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4085" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4078" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4040" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4039" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4025" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4004" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3999" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3986" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3978" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3977" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3966" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3927" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3810" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3785" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3784" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3783" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3782" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3779" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3778" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3768" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3707" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3695" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3663" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3508" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3116" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2871" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2865" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2867" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2838" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2813" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2708" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2709" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2701" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2700" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2699" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2705" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2634" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2707" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2633" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2632" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2631" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2704" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2455" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2703" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2702" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2458" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2457" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2427" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2426" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2710" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2421" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2383" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2382" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2344" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2331" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2325" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2327" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2217" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2216" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2296" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1246" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1183" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1180" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1178" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2316" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2315" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1182" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1181" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1179" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1177" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1176" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1164" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1166" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1165" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10984" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10973" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10988" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10974" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10972" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10971" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10970" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10969" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10968" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10967" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10966" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10965" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10964" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10963" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10947" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10926" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10925" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10924" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10922" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10911" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10910" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10907" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10909" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10906" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10904" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10903" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10902" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10897" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10867" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10866" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10865" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10863" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10861" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10860" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10859" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10858" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10857" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10856" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10855" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10854" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10815" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10813" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10800" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10799" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10798" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10797" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10802" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10791" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10790" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10776" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10775" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10773" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10757" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10755" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10756" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10754" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10748" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10745" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10739" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10738" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10721" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10720" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10719" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10711" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10710" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10702" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10712" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10685" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10680" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10679" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10643" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10635" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10636" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10640" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10641" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10606" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10605" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10604" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10603" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10597" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10609" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10608" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10607" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10585" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10584" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10581" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10579" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10578" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10576" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10575" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10580" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10574" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10573" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10572" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10565" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10560" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10545" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10555" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10533" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10532" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10530" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10529" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10528" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10639" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10527" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10514" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10515" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10638" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10494" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10504" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10493" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10492" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10491" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10490" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10505" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10486" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10637" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10488" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10480" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10479" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10478" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10477" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10462" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10461" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10460" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10459" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10458" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10456" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10455" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10452" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10450" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10446" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10442" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10441" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10440" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10439" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10451" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10449" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10448" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10447" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10445" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10435" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10444" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10443" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10438" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10437" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10436" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10434" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10433" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10432" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10454" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10453" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10419" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10417" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10416" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10414" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10413" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10418" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10415" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10372" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10365" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10412" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10360" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10356" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10354" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10352" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10351" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10350" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10347" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10348" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10346" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10345" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10344" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10349" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10355" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10329" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10328" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10315" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10314" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10313" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10312" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10311" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10310" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10308" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10307" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10284" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10283" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10282" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10309" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10266" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10265" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10264" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10263" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10262" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10225" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10224" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10223" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10222" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10209" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10195" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10192" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10191" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10190" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10189" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10187" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10198" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10197" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10196" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10174" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10152" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10141" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10149" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10148" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10151" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10150" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10147" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10146" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10140" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10139" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10129" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10119" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10118" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10117" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10120" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10107" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10101" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10100" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10099" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10098" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10084" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10083" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10078" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10071" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10070" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10082" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10059" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10058" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10057" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10055" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10054" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10053" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10052" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10051" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10034" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10028" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10027" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10026" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10025" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10005" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9985" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9984" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9967" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9962" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9961" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9953" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9937" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9936" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9935" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9925" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9922" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9921" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9907" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9906" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9888" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9887" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9875" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9873" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9920" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9872" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9853" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9851" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9843" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9855" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9854" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9852" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9837" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9836" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9835" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9830" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9826" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9825" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9824" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9817" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9816" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9799" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9798" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9791" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9790" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9789" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9760" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9754" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9733" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9734" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9732" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9722" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9712" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9711" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9707" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9689" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9687" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9686" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9685" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9684" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9668" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9667" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9656" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9655" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9651" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9639" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9638" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9637" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9636" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9635" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9632" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9631" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9630" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9629" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9618" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9588" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9591" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9590" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9567" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9561" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9552" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9562" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9513" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9512" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9498" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9497" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9496" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9490" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9489" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9488" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9487" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9486" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9447" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9446" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9445" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9444" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9443" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9424" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9423" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9422" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9402" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9403" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9388" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9387" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9386" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9385" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9383" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9384" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9381" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9366" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9354" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9353" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9352" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9351" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9350" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9349" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9347" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9348" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9340" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9327" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9326" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9325" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9324" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9319" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9318" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9317" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9315" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9314" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9316" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9313" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9304" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9305" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9306" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9294" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9293" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9292" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9291" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9290" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9280" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9279" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9278" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9285" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9249" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9248" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9247" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9246" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9245" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9244" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9277" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9212" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9210" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9213" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9194" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9164" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9163" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9132" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9150" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9128" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9126" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9127" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9099" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9097" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9098" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9082" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9081" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9080" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9058" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9047" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9049" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9044" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9043" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9042" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9041" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9040" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9032" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9031" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9030" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9025" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9011" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9004" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8996" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8997" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8993" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8992" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8995" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8994" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8991" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8981" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8965" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8964" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8974" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8954" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8953" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8963" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8951" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8938" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8937" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8936" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8920" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8918" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8917" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8916" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8915" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8914" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8896" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8893" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8901" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8900" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8898" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8891" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8888" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8887" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8895" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8894" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8892" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8890" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8889" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8886" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8885" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8884" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8883" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8882" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8881" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8876" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8880" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8879" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8878" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8877" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8875" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8863" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8862" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8861" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8865" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8864" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8845" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8840" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8839" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8838" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8837" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8836" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8826" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8825" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8824" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8823" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8819" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8815" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8814" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8816" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8813" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8808" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8807" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8806" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8796" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8792" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8785" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8784" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8783" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8782" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8778" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8766" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8765" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8764" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8755" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8746" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8745" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8744" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8743" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8742" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8731" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8730" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8727" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8722" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8721" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8706" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8719" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8718" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8717" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8716" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8707" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8705" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8686" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8685" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8684" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8668" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8667" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8665" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8664" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8657" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8658" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8580" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8660" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8642" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8641" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8640" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8638" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8493" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8492" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8491" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8490" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8489" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8488" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8457" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8456" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8452" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8459" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8458" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8455" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8445" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8444" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8435" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8434" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8440" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8425" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8421" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8420" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8407" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8406" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8410" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8409" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8402" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8401" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8152" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8191" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8190" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7929" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7884" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7883" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7825" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7796" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7800" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7795" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7814" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7813" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7786" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7781" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7764" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7756" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7751" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7746" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7722" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7720" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7717" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7718" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7697" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7696" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7692" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7701" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7699" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7687" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7607" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7604" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7603" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7584" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7582" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7561" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7543" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7542" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7541" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7540" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7538" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7581" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7580" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7539" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7537" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7535" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7501" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7499" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7494" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7524" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7523" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7498" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7497" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7496" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7495" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7493" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7492" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7488" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7480" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7479" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7491" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7469" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7438" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7435" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7429" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7397" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7404" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7396" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7385" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7386" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7398" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7369" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7352" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7339" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7338" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7331" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7351" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7350" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7289" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7291" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7292" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7290" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7276" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7304" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7302" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7301" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7281" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7272" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7271" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7240" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7238" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7203" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7199" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7191" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7183" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7198" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7174" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7165" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7164" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7189" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7188" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7161" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7156" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7133" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7128" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7132" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7152" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7129" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7127" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7109" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7110" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7080" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7079" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7063" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7050" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7023" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7022" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7044" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7014" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/7013" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6986" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6978" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6977" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6967" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6994" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6992" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6966" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6957" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6956" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6955" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6954" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6906" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6905" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6854" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6848" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6847" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6845" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6844" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6843" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6839" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6835" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6830" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6828" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6813" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6808" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6802" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6820" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6769" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6766" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6758" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6755" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6754" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6768" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6767" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6756" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6753" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6734" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6733" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6717" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6720" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6716" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6715" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6706" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6705" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6704" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6703" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6684" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6683" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6682" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6681" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6656" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6654" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6655" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6653" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6652" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6651" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6650" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6633" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6621" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6620" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6618" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6619" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6606" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6602" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6624" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6623" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6589" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6559" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6558" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6557" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6554" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6553" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6552" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6492" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6485" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6496" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6495" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6511" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6483" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6438" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6436" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6435" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6428" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6424" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6419" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6418" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6448" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6426" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6404" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6403" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6383" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6434" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6421" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6380" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6439" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6347" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6332" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6394" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6352" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6349" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6348" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6343" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6337" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6336" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6335" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6334" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6333" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6331" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6329" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6330" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6327" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6328" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6269" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6232" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6231" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6230" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6229" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6228" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6234" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6233" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6195" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6194" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6181" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6155" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6154" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6153" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6163" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6162" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6150" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6149" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6235" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6148" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6164" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6147" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6137" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6161" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6133" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6132" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6152" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6151" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6135" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6134" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6096" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6093" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6092" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6091" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6056" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6087" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6070" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6054" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6036" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6031" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6028" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6003" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6002" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6015" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6014" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5968" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5974" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5967" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5966" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5924" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5906" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5905" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5904" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5903" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5898" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5889" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5881" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5882" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5864" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5863" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5901" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5900" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5719" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5646" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5502" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/6227" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5791" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5790" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5622" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5441" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5438" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5203" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5202" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5201" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5200" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5199" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5198" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5197" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5196" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5195" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5112" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5088" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5089" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5084" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5077" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5085" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5059" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5058" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5057" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5023" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5024" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5021" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5022" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5006" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/5005" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4973" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4974" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4972" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4971" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4965" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4958" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4956" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4959" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4957" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4955" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4954" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4953" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4949" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4832" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4756" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4831" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4830" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4760" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4735" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4698" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4693" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4737" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4679" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4639" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4626" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4625" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4617" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4533" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4514" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4495" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4417" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4392" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4339" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4304" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4301" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4303" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4302" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4293" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4267" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4340" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4265" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4259" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4239" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4233" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4232" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4226" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4184" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4182" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4241" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4179" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4176" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4159" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4134" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4119" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4114" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4113" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4112" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4111" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4085" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4078" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4040" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4039" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4025" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/4004" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3999" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3986" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3978" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3977" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3966" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3927" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3810" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3785" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3784" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3783" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3782" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3779" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3778" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3768" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3707" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3695" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3663" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3508" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/3116" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2871" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2865" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2867" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2838" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2813" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2708" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2709" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2701" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2700" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2699" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2705" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2634" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2707" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2633" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2632" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2631" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2704" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2455" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2703" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2702" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2458" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2457" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2427" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2426" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2710" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2421" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2383" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2382" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2344" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2331" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2325" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2327" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2217" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2216" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2296" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1246" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1183" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1180" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1178" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2316" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2315" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1182" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1181" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1179" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1177" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1176" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1164" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1166" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1165" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G986"/>
+  <dimension ref="A1:G1028"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
-        <v>10815</v>
+        <v>10984</v>
       </c>
       <c r="B2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
-        <v>10813</v>
+        <v>10973</v>
       </c>
       <c r="B3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
-        <v>10801</v>
+        <v>10988</v>
       </c>
       <c r="B4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
-        <v>10800</v>
+        <v>10974</v>
       </c>
       <c r="B5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>10799</v>
+        <v>10972</v>
       </c>
       <c r="B6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C6" t="s">
         <v>21</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>10798</v>
+        <v>10971</v>
       </c>
       <c r="B7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>10797</v>
+        <v>10970</v>
       </c>
       <c r="B8">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C8" t="s">
         <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>10802</v>
+        <v>10969</v>
       </c>
       <c r="B9">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C9" t="s">
         <v>30</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>10791</v>
+        <v>10968</v>
       </c>
       <c r="B10">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C10" t="s">
         <v>33</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>10790</v>
+        <v>10967</v>
       </c>
       <c r="B11">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C11" t="s">
         <v>36</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>10776</v>
+        <v>10966</v>
       </c>
       <c r="B12">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G12" t="s">
-        <v>40</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>10775</v>
+        <v>10965</v>
       </c>
       <c r="B13">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C13" t="s">
         <v>41</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G13" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>10773</v>
+        <v>10964</v>
       </c>
       <c r="B14">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C14" t="s">
         <v>44</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G14" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>10757</v>
+        <v>10963</v>
       </c>
       <c r="B15">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C15" t="s">
+        <v>46</v>
+      </c>
+      <c r="D15" t="s">
+        <v>8</v>
+      </c>
+      <c r="E15" t="s">
+        <v>9</v>
+      </c>
+      <c r="F15" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="D15" t="s">
-[...5 lines deleted...]
-      <c r="F15" s="1" t="s">
+      <c r="G15" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>10755</v>
+        <v>10947</v>
       </c>
       <c r="B16">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C16" t="s">
+        <v>49</v>
+      </c>
+      <c r="D16" t="s">
+        <v>8</v>
+      </c>
+      <c r="E16" t="s">
+        <v>9</v>
+      </c>
+      <c r="F16" s="1" t="s">
         <v>50</v>
       </c>
-      <c r="D16" t="s">
-[...5 lines deleted...]
-      <c r="F16" s="1" t="s">
+      <c r="G16" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>10756</v>
+        <v>10926</v>
       </c>
       <c r="B17">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C17" t="s">
+        <v>52</v>
+      </c>
+      <c r="D17" t="s">
+        <v>8</v>
+      </c>
+      <c r="E17" t="s">
+        <v>9</v>
+      </c>
+      <c r="F17" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="D17" t="s">
-[...5 lines deleted...]
-      <c r="F17" s="1" t="s">
+      <c r="G17" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>10754</v>
+        <v>10925</v>
       </c>
       <c r="B18">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G18" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>10748</v>
+        <v>10924</v>
       </c>
       <c r="B19">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C19" t="s">
         <v>58</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>10745</v>
+        <v>10922</v>
       </c>
       <c r="B20">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C20" t="s">
         <v>61</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G20" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>10739</v>
+        <v>10911</v>
       </c>
       <c r="B21">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G21" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>10738</v>
+        <v>10910</v>
       </c>
       <c r="B22">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C22" t="s">
         <v>67</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G22" t="s">
-        <v>49</v>
+        <v>69</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>10737</v>
+        <v>10907</v>
       </c>
       <c r="B23">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C23" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G23" t="s">
-        <v>71</v>
+        <v>26</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>10721</v>
+        <v>10909</v>
       </c>
       <c r="B24">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C24" t="s">
         <v>72</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G24" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>10720</v>
+        <v>10906</v>
       </c>
       <c r="B25">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C25" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G25" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>10719</v>
+        <v>10905</v>
       </c>
       <c r="B26">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C26" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G26" t="s">
-        <v>79</v>
+        <v>14</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>10711</v>
+        <v>10904</v>
       </c>
       <c r="B27">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C27" t="s">
         <v>80</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>81</v>
       </c>
       <c r="G27" t="s">
-        <v>82</v>
+        <v>23</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>10710</v>
+        <v>10903</v>
       </c>
       <c r="B28">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C28" t="s">
+        <v>82</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>9</v>
+      </c>
+      <c r="F28" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="D28" t="s">
-[...5 lines deleted...]
-      <c r="F28" s="1" t="s">
+      <c r="G28" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>10702</v>
+        <v>10902</v>
       </c>
       <c r="B29">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C29" t="s">
+        <v>85</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>9</v>
+      </c>
+      <c r="F29" s="1" t="s">
         <v>86</v>
       </c>
-      <c r="D29" t="s">
-[...5 lines deleted...]
-      <c r="F29" s="1" t="s">
+      <c r="G29" t="s">
         <v>87</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>10712</v>
+        <v>10897</v>
       </c>
       <c r="B30">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C30" t="s">
+        <v>88</v>
+      </c>
+      <c r="D30" t="s">
+        <v>8</v>
+      </c>
+      <c r="E30" t="s">
+        <v>9</v>
+      </c>
+      <c r="F30" s="1" t="s">
         <v>89</v>
       </c>
-      <c r="D30" t="s">
-[...5 lines deleted...]
-      <c r="F30" s="1" t="s">
+      <c r="G30" t="s">
         <v>90</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>10685</v>
+        <v>10868</v>
       </c>
       <c r="B31">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C31" t="s">
         <v>91</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G31" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>10680</v>
+        <v>10867</v>
       </c>
       <c r="B32">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C32" t="s">
         <v>94</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G32" t="s">
-        <v>96</v>
+        <v>29</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>10679</v>
+        <v>10866</v>
       </c>
       <c r="B33">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C33" t="s">
+        <v>96</v>
+      </c>
+      <c r="D33" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" t="s">
+        <v>9</v>
+      </c>
+      <c r="F33" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="D33" t="s">
-[...5 lines deleted...]
-      <c r="F33" s="1" t="s">
+      <c r="G33" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>10643</v>
+        <v>10865</v>
       </c>
       <c r="B34">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C34" t="s">
+        <v>99</v>
+      </c>
+      <c r="D34" t="s">
+        <v>8</v>
+      </c>
+      <c r="E34" t="s">
+        <v>9</v>
+      </c>
+      <c r="F34" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="D34" t="s">
-[...5 lines deleted...]
-      <c r="F34" s="1" t="s">
+      <c r="G34" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>10635</v>
+        <v>10863</v>
       </c>
       <c r="B35">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C35" t="s">
+        <v>102</v>
+      </c>
+      <c r="D35" t="s">
+        <v>8</v>
+      </c>
+      <c r="E35" t="s">
+        <v>9</v>
+      </c>
+      <c r="F35" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="D35" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="1" t="s">
+      <c r="G35" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>10636</v>
+        <v>10861</v>
       </c>
       <c r="B36">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C36" t="s">
+        <v>105</v>
+      </c>
+      <c r="D36" t="s">
+        <v>8</v>
+      </c>
+      <c r="E36" t="s">
+        <v>9</v>
+      </c>
+      <c r="F36" s="1" t="s">
         <v>106</v>
       </c>
-      <c r="D36" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G36" t="s">
-        <v>108</v>
+        <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>10640</v>
+        <v>10860</v>
       </c>
       <c r="B37">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C37" t="s">
+        <v>107</v>
+      </c>
+      <c r="D37" t="s">
+        <v>8</v>
+      </c>
+      <c r="E37" t="s">
+        <v>9</v>
+      </c>
+      <c r="F37" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="G37" t="s">
         <v>109</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>10641</v>
+        <v>10859</v>
       </c>
       <c r="B38">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C38" t="s">
+        <v>110</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>111</v>
+      </c>
+      <c r="G38" t="s">
         <v>112</v>
-      </c>
-[...10 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>10606</v>
+        <v>10858</v>
       </c>
       <c r="B39">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="1" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="G39" t="s">
-        <v>117</v>
+        <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>10605</v>
+        <v>10857</v>
       </c>
       <c r="B40">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C40" t="s">
-        <v>118</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="1" t="s">
-        <v>119</v>
+        <v>116</v>
       </c>
       <c r="G40" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>10604</v>
+        <v>10856</v>
       </c>
       <c r="B41">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C41" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="1" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="G41" t="s">
-        <v>123</v>
+        <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>10603</v>
+        <v>10855</v>
       </c>
       <c r="B42">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C42" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="1" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="G42" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>10597</v>
+        <v>10854</v>
       </c>
       <c r="B43">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C43" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="G43" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>10609</v>
+        <v>10815</v>
       </c>
       <c r="B44">
         <v>2025</v>
       </c>
       <c r="C44" t="s">
-        <v>130</v>
+        <v>126</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="1" t="s">
-        <v>131</v>
+        <v>127</v>
       </c>
       <c r="G44" t="s">
-        <v>132</v>
+        <v>128</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>10608</v>
+        <v>10813</v>
       </c>
       <c r="B45">
         <v>2025</v>
       </c>
       <c r="C45" t="s">
-        <v>133</v>
+        <v>129</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="1" t="s">
-        <v>134</v>
+        <v>130</v>
       </c>
       <c r="G45" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>10607</v>
+        <v>10801</v>
       </c>
       <c r="B46">
         <v>2025</v>
       </c>
       <c r="C46" t="s">
-        <v>136</v>
+        <v>132</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="1" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="G46" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>10585</v>
+        <v>10800</v>
       </c>
       <c r="B47">
         <v>2025</v>
       </c>
       <c r="C47" t="s">
-        <v>139</v>
+        <v>135</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="1" t="s">
-        <v>140</v>
+        <v>136</v>
       </c>
       <c r="G47" t="s">
-        <v>141</v>
+        <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>10584</v>
+        <v>10799</v>
       </c>
       <c r="B48">
         <v>2025</v>
       </c>
       <c r="C48" t="s">
-        <v>142</v>
+        <v>137</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="1" t="s">
-        <v>143</v>
+        <v>138</v>
       </c>
       <c r="G48" t="s">
-        <v>144</v>
+        <v>139</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>10581</v>
+        <v>10798</v>
       </c>
       <c r="B49">
         <v>2025</v>
       </c>
       <c r="C49" t="s">
-        <v>145</v>
+        <v>140</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="1" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="G49" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>10579</v>
+        <v>10797</v>
       </c>
       <c r="B50">
         <v>2025</v>
       </c>
       <c r="C50" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="1" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
       <c r="G50" t="s">
-        <v>26</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>10578</v>
+        <v>10802</v>
       </c>
       <c r="B51">
         <v>2025</v>
       </c>
       <c r="C51" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="1" t="s">
-        <v>150</v>
+        <v>145</v>
       </c>
       <c r="G51" t="s">
-        <v>151</v>
+        <v>146</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>10576</v>
+        <v>10791</v>
       </c>
       <c r="B52">
         <v>2025</v>
       </c>
       <c r="C52" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="1" t="s">
-        <v>153</v>
+        <v>148</v>
       </c>
       <c r="G52" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>10575</v>
+        <v>10790</v>
       </c>
       <c r="B53">
         <v>2025</v>
       </c>
       <c r="C53" t="s">
-        <v>155</v>
+        <v>150</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="1" t="s">
-        <v>156</v>
+        <v>151</v>
       </c>
       <c r="G53" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>10580</v>
+        <v>10776</v>
       </c>
       <c r="B54">
         <v>2025</v>
       </c>
       <c r="C54" t="s">
-        <v>157</v>
+        <v>152</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="1" t="s">
-        <v>158</v>
+        <v>153</v>
       </c>
       <c r="G54" t="s">
-        <v>159</v>
+        <v>154</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>10574</v>
+        <v>10775</v>
       </c>
       <c r="B55">
         <v>2025</v>
       </c>
       <c r="C55" t="s">
-        <v>160</v>
+        <v>155</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="1" t="s">
-        <v>161</v>
+        <v>156</v>
       </c>
       <c r="G55" t="s">
-        <v>162</v>
+        <v>157</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>10573</v>
+        <v>10773</v>
       </c>
       <c r="B56">
         <v>2025</v>
       </c>
       <c r="C56" t="s">
-        <v>163</v>
+        <v>158</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="1" t="s">
-        <v>164</v>
+        <v>159</v>
       </c>
       <c r="G56" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>10572</v>
+        <v>10757</v>
       </c>
       <c r="B57">
         <v>2025</v>
       </c>
       <c r="C57" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="1" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="G57" t="s">
-        <v>167</v>
+        <v>29</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>10565</v>
+        <v>10755</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58" t="s">
-        <v>168</v>
+        <v>163</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="1" t="s">
-        <v>169</v>
+        <v>164</v>
       </c>
       <c r="G58" t="s">
-        <v>26</v>
+        <v>165</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>10560</v>
+        <v>10756</v>
       </c>
       <c r="B59">
         <v>2025</v>
       </c>
       <c r="C59" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="1" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="G59" t="s">
-        <v>172</v>
+        <v>23</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>10545</v>
+        <v>10754</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="G60" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>10555</v>
+        <v>10748</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="G61" t="s">
-        <v>120</v>
+        <v>173</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>10544</v>
+        <v>10745</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>179</v>
+        <v>175</v>
       </c>
       <c r="G62" t="s">
-        <v>180</v>
+        <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>10533</v>
+        <v>10739</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63" t="s">
-        <v>181</v>
+        <v>177</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>182</v>
+        <v>178</v>
       </c>
       <c r="G63" t="s">
-        <v>183</v>
+        <v>179</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>10532</v>
+        <v>10738</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64" t="s">
-        <v>184</v>
+        <v>180</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>185</v>
+        <v>181</v>
       </c>
       <c r="G64" t="s">
-        <v>186</v>
+        <v>29</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>10530</v>
+        <v>10737</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
-        <v>187</v>
+        <v>182</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="1" t="s">
-        <v>188</v>
+        <v>183</v>
       </c>
       <c r="G65" t="s">
-        <v>20</v>
+        <v>184</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>10529</v>
+        <v>10721</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66" t="s">
-        <v>189</v>
+        <v>185</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>190</v>
+        <v>186</v>
       </c>
       <c r="G66" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>10528</v>
+        <v>10720</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
       <c r="G67" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>10639</v>
+        <v>10719</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
       <c r="G68" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>10527</v>
+        <v>10711</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="G69" t="s">
-        <v>154</v>
+        <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>10514</v>
+        <v>10710</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="G70" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>10515</v>
+        <v>10702</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="G71" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>10638</v>
+        <v>10712</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="G72" t="s">
-        <v>207</v>
+        <v>23</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>10494</v>
+        <v>10685</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73" t="s">
-        <v>208</v>
+        <v>204</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>209</v>
+        <v>205</v>
       </c>
       <c r="G73" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>10504</v>
+        <v>10680</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="1" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="G74" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>10493</v>
+        <v>10679</v>
       </c>
       <c r="B75">
         <v>2025</v>
       </c>
       <c r="C75" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="1" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="G75" t="s">
-        <v>49</v>
+        <v>212</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>10492</v>
+        <v>10643</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76" t="s">
+        <v>213</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" t="s">
+        <v>9</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="G76" t="s">
         <v>215</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>10491</v>
+        <v>10635</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77" t="s">
+        <v>216</v>
+      </c>
+      <c r="D77" t="s">
+        <v>8</v>
+      </c>
+      <c r="E77" t="s">
+        <v>9</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="G77" t="s">
         <v>218</v>
-      </c>
-[...10 lines deleted...]
-        <v>193</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>10490</v>
+        <v>10636</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78" t="s">
+        <v>219</v>
+      </c>
+      <c r="D78" t="s">
+        <v>8</v>
+      </c>
+      <c r="E78" t="s">
+        <v>9</v>
+      </c>
+      <c r="F78" s="1" t="s">
         <v>220</v>
       </c>
-      <c r="D78" t="s">
-[...5 lines deleted...]
-      <c r="F78" s="1" t="s">
+      <c r="G78" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>10505</v>
+        <v>10640</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79" t="s">
         <v>222</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>223</v>
       </c>
       <c r="G79" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>10486</v>
+        <v>10641</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80" t="s">
         <v>225</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>226</v>
       </c>
       <c r="G80" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>10637</v>
+        <v>10606</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81" t="s">
         <v>228</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>229</v>
       </c>
       <c r="G81" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>10488</v>
+        <v>10605</v>
       </c>
       <c r="B82">
         <v>2025</v>
       </c>
       <c r="C82" t="s">
         <v>231</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>232</v>
       </c>
       <c r="G82" t="s">
-        <v>151</v>
+        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>10480</v>
+        <v>10604</v>
       </c>
       <c r="B83">
         <v>2025</v>
       </c>
       <c r="C83" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="1" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="G83" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>10479</v>
+        <v>10603</v>
       </c>
       <c r="B84">
         <v>2025</v>
       </c>
       <c r="C84" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="G84" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>10478</v>
+        <v>10597</v>
       </c>
       <c r="B85">
         <v>2025</v>
       </c>
       <c r="C85" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="1" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="G85" t="s">
-        <v>241</v>
+        <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>10477</v>
+        <v>10609</v>
       </c>
       <c r="B86">
         <v>2025</v>
       </c>
       <c r="C86" t="s">
         <v>242</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="1" t="s">
         <v>243</v>
       </c>
       <c r="G86" t="s">
-        <v>20</v>
+        <v>244</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>10462</v>
+        <v>10608</v>
       </c>
       <c r="B87">
         <v>2025</v>
       </c>
       <c r="C87" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="G87" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>10461</v>
+        <v>10607</v>
       </c>
       <c r="B88">
         <v>2025</v>
       </c>
       <c r="C88" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="G88" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>10460</v>
+        <v>10585</v>
       </c>
       <c r="B89">
         <v>2025</v>
       </c>
       <c r="C89" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="G89" t="s">
-        <v>129</v>
+        <v>253</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>10459</v>
+        <v>10584</v>
       </c>
       <c r="B90">
         <v>2025</v>
       </c>
       <c r="C90" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>253</v>
+        <v>255</v>
       </c>
       <c r="G90" t="s">
-        <v>49</v>
+        <v>256</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>10458</v>
+        <v>10581</v>
       </c>
       <c r="B91">
         <v>2025</v>
       </c>
       <c r="C91" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="G91" t="s">
-        <v>186</v>
+        <v>26</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
-        <v>10456</v>
+        <v>10579</v>
       </c>
       <c r="B92">
         <v>2025</v>
       </c>
       <c r="C92" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="G92" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
-        <v>10455</v>
+        <v>10578</v>
       </c>
       <c r="B93">
         <v>2025</v>
       </c>
       <c r="C93" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="G93" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
-        <v>10452</v>
+        <v>10576</v>
       </c>
       <c r="B94">
         <v>2025</v>
       </c>
       <c r="C94" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="G94" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>10450</v>
+        <v>10575</v>
       </c>
       <c r="B95">
         <v>2025</v>
       </c>
       <c r="C95" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="G95" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>10446</v>
+        <v>10580</v>
       </c>
       <c r="B96">
         <v>2025</v>
       </c>
       <c r="C96" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="G96" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>10442</v>
+        <v>10574</v>
       </c>
       <c r="B97">
         <v>2025</v>
       </c>
       <c r="C97" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G97" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>10441</v>
+        <v>10573</v>
       </c>
       <c r="B98">
         <v>2025</v>
       </c>
       <c r="C98" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="G98" t="s">
-        <v>274</v>
+        <v>239</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>10440</v>
+        <v>10572</v>
       </c>
       <c r="B99">
         <v>2025</v>
       </c>
       <c r="C99" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="1" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="G99" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>10439</v>
+        <v>10565</v>
       </c>
       <c r="B100">
         <v>2025</v>
       </c>
       <c r="C100" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="1" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="G100" t="s">
-        <v>271</v>
+        <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>10451</v>
+        <v>10560</v>
       </c>
       <c r="B101">
         <v>2025</v>
       </c>
       <c r="C101" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G101" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>10449</v>
+        <v>10545</v>
       </c>
       <c r="B102">
         <v>2025</v>
       </c>
       <c r="C102" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G102" t="s">
-        <v>49</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>10448</v>
+        <v>10555</v>
       </c>
       <c r="B103">
         <v>2025</v>
       </c>
       <c r="C103" t="s">
-        <v>285</v>
+        <v>288</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="1" t="s">
-        <v>286</v>
+        <v>289</v>
       </c>
       <c r="G103" t="s">
-        <v>186</v>
+        <v>233</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>10447</v>
+        <v>10544</v>
       </c>
       <c r="B104">
         <v>2025</v>
       </c>
       <c r="C104" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="1" t="s">
-        <v>288</v>
+        <v>291</v>
       </c>
       <c r="G104" t="s">
-        <v>129</v>
+        <v>292</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>10445</v>
+        <v>10533</v>
       </c>
       <c r="B105">
         <v>2025</v>
       </c>
       <c r="C105" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="1" t="s">
-        <v>290</v>
+        <v>294</v>
       </c>
       <c r="G105" t="s">
-        <v>271</v>
+        <v>295</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>10435</v>
+        <v>10532</v>
       </c>
       <c r="B106">
         <v>2025</v>
       </c>
       <c r="C106" t="s">
-        <v>291</v>
+        <v>296</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="1" t="s">
-        <v>292</v>
+        <v>297</v>
       </c>
       <c r="G106" t="s">
-        <v>293</v>
+        <v>38</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>10444</v>
+        <v>10530</v>
       </c>
       <c r="B107">
         <v>2025</v>
       </c>
       <c r="C107" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="1" t="s">
-        <v>295</v>
+        <v>299</v>
       </c>
       <c r="G107" t="s">
-        <v>274</v>
+        <v>26</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>10443</v>
+        <v>10529</v>
       </c>
       <c r="B108">
         <v>2025</v>
       </c>
       <c r="C108" t="s">
-        <v>296</v>
+        <v>300</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="1" t="s">
-        <v>297</v>
+        <v>301</v>
       </c>
       <c r="G108" t="s">
-        <v>298</v>
+        <v>26</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>10438</v>
+        <v>10528</v>
       </c>
       <c r="B109">
         <v>2025</v>
       </c>
       <c r="C109" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="1" t="s">
-        <v>300</v>
+        <v>303</v>
       </c>
       <c r="G109" t="s">
-        <v>277</v>
+        <v>35</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>10437</v>
+        <v>10639</v>
       </c>
       <c r="B110">
         <v>2025</v>
       </c>
       <c r="C110" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="G110" t="s">
-        <v>303</v>
+        <v>306</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>10436</v>
+        <v>10527</v>
       </c>
       <c r="B111">
         <v>2025</v>
       </c>
       <c r="C111" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>305</v>
+        <v>308</v>
       </c>
       <c r="G111" t="s">
-        <v>306</v>
+        <v>266</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>10434</v>
+        <v>10514</v>
       </c>
       <c r="B112">
         <v>2025</v>
       </c>
       <c r="C112" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
       <c r="G112" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>10433</v>
+        <v>10515</v>
       </c>
       <c r="B113">
         <v>2025</v>
       </c>
       <c r="C113" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
       <c r="G113" t="s">
-        <v>312</v>
+        <v>51</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>10432</v>
+        <v>10638</v>
       </c>
       <c r="B114">
         <v>2025</v>
       </c>
       <c r="C114" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="G114" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>10454</v>
+        <v>10494</v>
       </c>
       <c r="B115">
         <v>2025</v>
       </c>
       <c r="C115" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="G115" t="s">
-        <v>318</v>
+        <v>14</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>10453</v>
+        <v>10504</v>
       </c>
       <c r="B116">
         <v>2025</v>
       </c>
       <c r="C116" t="s">
         <v>319</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="1" t="s">
         <v>320</v>
       </c>
       <c r="G116" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>10419</v>
+        <v>10493</v>
       </c>
       <c r="B117">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C117" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="1" t="s">
         <v>322</v>
       </c>
       <c r="G117" t="s">
-        <v>117</v>
+        <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>10417</v>
+        <v>10492</v>
       </c>
       <c r="B118">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C118" t="s">
-        <v>74</v>
+        <v>7</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="1" t="s">
         <v>323</v>
       </c>
       <c r="G118" t="s">
-        <v>26</v>
+        <v>324</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>10416</v>
+        <v>10491</v>
       </c>
       <c r="B119">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C119" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="G119" t="s">
-        <v>325</v>
+        <v>35</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>10414</v>
+        <v>10490</v>
       </c>
       <c r="B120">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C120" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="1" t="s">
         <v>326</v>
       </c>
       <c r="G120" t="s">
-        <v>327</v>
+        <v>26</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>10413</v>
+        <v>10505</v>
       </c>
       <c r="B121">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C121" t="s">
-        <v>83</v>
+        <v>327</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="1" t="s">
         <v>328</v>
       </c>
       <c r="G121" t="s">
-        <v>193</v>
+        <v>329</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>10418</v>
+        <v>10486</v>
       </c>
       <c r="B122">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C122" t="s">
-        <v>72</v>
+        <v>21</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
       <c r="G122" t="s">
-        <v>282</v>
+        <v>331</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>10415</v>
+        <v>10637</v>
       </c>
       <c r="B123">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C123" t="s">
-        <v>89</v>
+        <v>30</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="G123" t="s">
-        <v>14</v>
+        <v>333</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>10372</v>
+        <v>10488</v>
       </c>
       <c r="B124">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C124" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="G124" t="s">
-        <v>332</v>
+        <v>263</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>10365</v>
+        <v>10480</v>
       </c>
       <c r="B125">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C125" t="s">
-        <v>91</v>
+        <v>33</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>333</v>
+        <v>335</v>
       </c>
       <c r="G125" t="s">
-        <v>277</v>
+        <v>336</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>10412</v>
+        <v>10479</v>
       </c>
       <c r="B126">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C126" t="s">
-        <v>94</v>
+        <v>36</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="G126" t="s">
-        <v>26</v>
+        <v>338</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>10360</v>
+        <v>10478</v>
       </c>
       <c r="B127">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C127" t="s">
-        <v>97</v>
+        <v>27</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>335</v>
+        <v>339</v>
       </c>
       <c r="G127" t="s">
-        <v>336</v>
+        <v>340</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>10356</v>
+        <v>10477</v>
       </c>
       <c r="B128">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C128" t="s">
-        <v>106</v>
+        <v>39</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>337</v>
+        <v>341</v>
       </c>
       <c r="G128" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>10354</v>
+        <v>10462</v>
       </c>
       <c r="B129">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C129" t="s">
-        <v>103</v>
+        <v>41</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>338</v>
+        <v>342</v>
       </c>
       <c r="G129" t="s">
-        <v>26</v>
+        <v>343</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>10352</v>
+        <v>10461</v>
       </c>
       <c r="B130">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C130" t="s">
-        <v>109</v>
+        <v>46</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="G130" t="s">
-        <v>129</v>
+        <v>345</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>10351</v>
+        <v>10460</v>
       </c>
       <c r="B131">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C131" t="s">
-        <v>115</v>
+        <v>44</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>340</v>
+        <v>346</v>
       </c>
       <c r="G131" t="s">
-        <v>20</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>10350</v>
+        <v>10459</v>
       </c>
       <c r="B132">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C132" t="s">
-        <v>112</v>
+        <v>49</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>341</v>
+        <v>347</v>
       </c>
       <c r="G132" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>10347</v>
+        <v>10458</v>
       </c>
       <c r="B133">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C133" t="s">
-        <v>121</v>
+        <v>58</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>342</v>
+        <v>348</v>
       </c>
       <c r="G133" t="s">
-        <v>193</v>
+        <v>38</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>10348</v>
+        <v>10456</v>
       </c>
       <c r="B134">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C134" t="s">
-        <v>118</v>
+        <v>52</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>343</v>
+        <v>349</v>
       </c>
       <c r="G134" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
-        <v>10346</v>
+        <v>10455</v>
       </c>
       <c r="B135">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C135" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>344</v>
+        <v>350</v>
       </c>
       <c r="G135" t="s">
-        <v>26</v>
+        <v>351</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136">
-        <v>10345</v>
+        <v>10452</v>
       </c>
       <c r="B136">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C136" t="s">
-        <v>127</v>
+        <v>70</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>345</v>
+        <v>352</v>
       </c>
       <c r="G136" t="s">
-        <v>193</v>
+        <v>353</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137">
-        <v>10344</v>
+        <v>10450</v>
       </c>
       <c r="B137">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C137" t="s">
-        <v>136</v>
+        <v>75</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>346</v>
+        <v>354</v>
       </c>
       <c r="G137" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138">
-        <v>10349</v>
+        <v>10446</v>
       </c>
       <c r="B138">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C138" t="s">
-        <v>130</v>
+        <v>88</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="1" t="s">
-        <v>347</v>
+        <v>355</v>
       </c>
       <c r="G138" t="s">
-        <v>348</v>
+        <v>356</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139">
-        <v>10355</v>
+        <v>10442</v>
       </c>
       <c r="B139">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C139" t="s">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="1" t="s">
-        <v>349</v>
+        <v>357</v>
       </c>
       <c r="G139" t="s">
-        <v>49</v>
+        <v>358</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140">
-        <v>10329</v>
+        <v>10441</v>
       </c>
       <c r="B140">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C140" t="s">
-        <v>139</v>
+        <v>91</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="1" t="s">
-        <v>350</v>
+        <v>359</v>
       </c>
       <c r="G140" t="s">
-        <v>351</v>
+        <v>360</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141">
-        <v>10328</v>
+        <v>10440</v>
       </c>
       <c r="B141">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C141" t="s">
-        <v>142</v>
+        <v>96</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="1" t="s">
-        <v>352</v>
+        <v>361</v>
       </c>
       <c r="G141" t="s">
-        <v>353</v>
+        <v>362</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142">
-        <v>10315</v>
+        <v>10439</v>
       </c>
       <c r="B142">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C142" t="s">
-        <v>145</v>
+        <v>99</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>354</v>
+        <v>363</v>
       </c>
       <c r="G142" t="s">
-        <v>129</v>
+        <v>358</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143">
-        <v>10314</v>
+        <v>10451</v>
       </c>
       <c r="B143">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C143" t="s">
-        <v>157</v>
+        <v>72</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>355</v>
+        <v>364</v>
       </c>
       <c r="G143" t="s">
-        <v>129</v>
+        <v>74</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144">
-        <v>10313</v>
+        <v>10449</v>
       </c>
       <c r="B144">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C144" t="s">
-        <v>147</v>
+        <v>78</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>356</v>
+        <v>365</v>
       </c>
       <c r="G144" t="s">
-        <v>193</v>
+        <v>29</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145">
-        <v>10312</v>
+        <v>10448</v>
       </c>
       <c r="B145">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C145" t="s">
-        <v>149</v>
+        <v>80</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>357</v>
+        <v>366</v>
       </c>
       <c r="G145" t="s">
-        <v>71</v>
+        <v>38</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146">
-        <v>10311</v>
+        <v>10447</v>
       </c>
       <c r="B146">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C146" t="s">
-        <v>152</v>
+        <v>82</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>358</v>
+        <v>367</v>
       </c>
       <c r="G146" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147">
-        <v>10310</v>
+        <v>10445</v>
       </c>
       <c r="B147">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C147" t="s">
-        <v>163</v>
+        <v>94</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="G147" t="s">
-        <v>26</v>
+        <v>358</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148">
-        <v>10308</v>
+        <v>10435</v>
       </c>
       <c r="B148">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C148" t="s">
-        <v>155</v>
+        <v>115</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="G148" t="s">
-        <v>26</v>
+        <v>370</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149">
-        <v>10307</v>
+        <v>10444</v>
       </c>
       <c r="B149">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C149" t="s">
-        <v>165</v>
+        <v>105</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>361</v>
+        <v>371</v>
       </c>
       <c r="G149" t="s">
-        <v>26</v>
+        <v>360</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150">
-        <v>10284</v>
+        <v>10443</v>
       </c>
       <c r="B150">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C150" t="s">
-        <v>168</v>
+        <v>123</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>362</v>
+        <v>372</v>
       </c>
       <c r="G150" t="s">
-        <v>49</v>
+        <v>373</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151">
-        <v>10283</v>
+        <v>10438</v>
       </c>
       <c r="B151">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C151" t="s">
-        <v>176</v>
+        <v>102</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>363</v>
+        <v>374</v>
       </c>
       <c r="G151" t="s">
-        <v>126</v>
+        <v>362</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152">
-        <v>10282</v>
+        <v>10437</v>
       </c>
       <c r="B152">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C152" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>364</v>
+        <v>375</v>
       </c>
       <c r="G152" t="s">
-        <v>365</v>
+        <v>376</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153">
-        <v>10309</v>
+        <v>10436</v>
       </c>
       <c r="B153">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C153" t="s">
-        <v>160</v>
+        <v>113</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="1" t="s">
-        <v>366</v>
+        <v>377</v>
       </c>
       <c r="G153" t="s">
-        <v>367</v>
+        <v>378</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154">
-        <v>10266</v>
+        <v>10434</v>
       </c>
       <c r="B154">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C154" t="s">
-        <v>173</v>
+        <v>118</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="1" t="s">
-        <v>368</v>
+        <v>379</v>
       </c>
       <c r="G154" t="s">
-        <v>369</v>
+        <v>380</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155">
-        <v>10265</v>
+        <v>10433</v>
       </c>
       <c r="B155">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C155" t="s">
-        <v>178</v>
+        <v>107</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="1" t="s">
-        <v>370</v>
+        <v>381</v>
       </c>
       <c r="G155" t="s">
-        <v>371</v>
+        <v>382</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156">
-        <v>10264</v>
+        <v>10432</v>
       </c>
       <c r="B156">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C156" t="s">
-        <v>181</v>
+        <v>120</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="1" t="s">
-        <v>372</v>
+        <v>383</v>
       </c>
       <c r="G156" t="s">
-        <v>14</v>
+        <v>384</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157">
-        <v>10263</v>
+        <v>10454</v>
       </c>
       <c r="B157">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C157" t="s">
-        <v>184</v>
+        <v>64</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="1" t="s">
-        <v>373</v>
+        <v>385</v>
       </c>
       <c r="G157" t="s">
-        <v>374</v>
+        <v>386</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158">
-        <v>10262</v>
+        <v>10453</v>
       </c>
       <c r="B158">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C158" t="s">
-        <v>187</v>
+        <v>67</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="1" t="s">
-        <v>375</v>
+        <v>387</v>
       </c>
       <c r="G158" t="s">
-        <v>376</v>
+        <v>388</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159">
-        <v>10225</v>
+        <v>10419</v>
       </c>
       <c r="B159">
         <v>2024</v>
       </c>
       <c r="C159" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="1" t="s">
-        <v>377</v>
+        <v>389</v>
       </c>
       <c r="G159" t="s">
-        <v>49</v>
+        <v>230</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160">
-        <v>10224</v>
+        <v>10417</v>
       </c>
       <c r="B160">
         <v>2024</v>
       </c>
       <c r="C160" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="1" t="s">
-        <v>378</v>
+        <v>390</v>
       </c>
       <c r="G160" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161">
-        <v>10223</v>
+        <v>10416</v>
       </c>
       <c r="B161">
         <v>2024</v>
       </c>
       <c r="C161" t="s">
-        <v>197</v>
+        <v>190</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="1" t="s">
-        <v>379</v>
+        <v>391</v>
       </c>
       <c r="G161" t="s">
-        <v>20</v>
+        <v>392</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162">
-        <v>10222</v>
+        <v>10414</v>
       </c>
       <c r="B162">
         <v>2024</v>
       </c>
       <c r="C162" t="s">
-        <v>199</v>
+        <v>193</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="1" t="s">
-        <v>380</v>
+        <v>393</v>
       </c>
       <c r="G162" t="s">
-        <v>26</v>
+        <v>394</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163">
-        <v>10209</v>
+        <v>10413</v>
       </c>
       <c r="B163">
         <v>2024</v>
       </c>
       <c r="C163" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="1" t="s">
-        <v>381</v>
+        <v>395</v>
       </c>
       <c r="G163" t="s">
-        <v>382</v>
+        <v>35</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164">
-        <v>10195</v>
+        <v>10418</v>
       </c>
       <c r="B164">
         <v>2024</v>
       </c>
       <c r="C164" t="s">
-        <v>383</v>
+        <v>185</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>384</v>
+        <v>396</v>
       </c>
       <c r="G164" t="s">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165">
-        <v>10192</v>
+        <v>10415</v>
       </c>
       <c r="B165">
         <v>2024</v>
       </c>
       <c r="C165" t="s">
-        <v>222</v>
+        <v>202</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>385</v>
+        <v>397</v>
       </c>
       <c r="G165" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166">
-        <v>10191</v>
+        <v>10372</v>
       </c>
       <c r="B166">
         <v>2024</v>
       </c>
       <c r="C166" t="s">
-        <v>210</v>
+        <v>199</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>386</v>
+        <v>398</v>
       </c>
       <c r="G166" t="s">
-        <v>26</v>
+        <v>399</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167">
-        <v>10190</v>
+        <v>10365</v>
       </c>
       <c r="B167">
         <v>2024</v>
       </c>
       <c r="C167" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>387</v>
+        <v>400</v>
       </c>
       <c r="G167" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168">
-        <v>10189</v>
+        <v>10412</v>
       </c>
       <c r="B168">
         <v>2024</v>
       </c>
       <c r="C168" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>388</v>
+        <v>401</v>
       </c>
       <c r="G168" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169">
-        <v>10187</v>
+        <v>10360</v>
       </c>
       <c r="B169">
         <v>2024</v>
       </c>
       <c r="C169" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="1" t="s">
-        <v>389</v>
+        <v>402</v>
       </c>
       <c r="G169" t="s">
-        <v>20</v>
+        <v>403</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170">
-        <v>10198</v>
+        <v>10356</v>
       </c>
       <c r="B170">
         <v>2024</v>
       </c>
       <c r="C170" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="1" t="s">
-        <v>390</v>
+        <v>404</v>
       </c>
       <c r="G170" t="s">
-        <v>167</v>
+        <v>26</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171">
-        <v>10197</v>
+        <v>10354</v>
       </c>
       <c r="B171">
         <v>2024</v>
       </c>
       <c r="C171" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="1" t="s">
-        <v>391</v>
+        <v>405</v>
       </c>
       <c r="G171" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172">
-        <v>10196</v>
+        <v>10352</v>
       </c>
       <c r="B172">
         <v>2024</v>
       </c>
       <c r="C172" t="s">
-        <v>215</v>
+        <v>222</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>392</v>
+        <v>406</v>
       </c>
       <c r="G172" t="s">
-        <v>393</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173">
-        <v>10174</v>
+        <v>10351</v>
       </c>
       <c r="B173">
         <v>2024</v>
       </c>
       <c r="C173" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>394</v>
+        <v>407</v>
       </c>
       <c r="G173" t="s">
-        <v>395</v>
+        <v>26</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174">
-        <v>10152</v>
+        <v>10350</v>
       </c>
       <c r="B174">
         <v>2024</v>
       </c>
       <c r="C174" t="s">
         <v>225</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>396</v>
+        <v>408</v>
       </c>
       <c r="G174" t="s">
-        <v>397</v>
+        <v>23</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175">
-        <v>10141</v>
+        <v>10347</v>
       </c>
       <c r="B175">
         <v>2024</v>
       </c>
       <c r="C175" t="s">
-        <v>242</v>
+        <v>234</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>398</v>
+        <v>409</v>
       </c>
       <c r="G175" t="s">
-        <v>88</v>
+        <v>35</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176">
-        <v>10149</v>
+        <v>10348</v>
       </c>
       <c r="B176">
         <v>2024</v>
       </c>
       <c r="C176" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>399</v>
+        <v>410</v>
       </c>
       <c r="G176" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177">
-        <v>10148</v>
+        <v>10346</v>
       </c>
       <c r="B177">
         <v>2024</v>
       </c>
       <c r="C177" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>400</v>
+        <v>411</v>
       </c>
       <c r="G177" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178">
-        <v>10151</v>
+        <v>10345</v>
       </c>
       <c r="B178">
         <v>2024</v>
       </c>
       <c r="C178" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>401</v>
+        <v>412</v>
       </c>
       <c r="G178" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="179" spans="1:7">
       <c r="A179">
-        <v>10150</v>
+        <v>10344</v>
       </c>
       <c r="B179">
         <v>2024</v>
       </c>
       <c r="C179" t="s">
-        <v>228</v>
+        <v>248</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>402</v>
+        <v>413</v>
       </c>
       <c r="G179" t="s">
-        <v>186</v>
+        <v>157</v>
       </c>
     </row>
     <row r="180" spans="1:7">
       <c r="A180">
-        <v>10147</v>
+        <v>10349</v>
       </c>
       <c r="B180">
         <v>2024</v>
       </c>
       <c r="C180" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="1" t="s">
-        <v>403</v>
+        <v>414</v>
       </c>
       <c r="G180" t="s">
-        <v>108</v>
+        <v>415</v>
       </c>
     </row>
     <row r="181" spans="1:7">
       <c r="A181">
-        <v>10146</v>
+        <v>10355</v>
       </c>
       <c r="B181">
         <v>2024</v>
       </c>
       <c r="C181" t="s">
-        <v>244</v>
+        <v>213</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="1" t="s">
-        <v>404</v>
+        <v>416</v>
       </c>
       <c r="G181" t="s">
-        <v>405</v>
+        <v>29</v>
       </c>
     </row>
     <row r="182" spans="1:7">
       <c r="A182">
-        <v>10140</v>
+        <v>10329</v>
       </c>
       <c r="B182">
         <v>2024</v>
       </c>
       <c r="C182" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="1" t="s">
-        <v>406</v>
+        <v>417</v>
       </c>
       <c r="G182" t="s">
-        <v>407</v>
+        <v>418</v>
       </c>
     </row>
     <row r="183" spans="1:7">
       <c r="A183">
-        <v>10139</v>
+        <v>10328</v>
       </c>
       <c r="B183">
         <v>2024</v>
       </c>
       <c r="C183" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="1" t="s">
-        <v>408</v>
+        <v>419</v>
       </c>
       <c r="G183" t="s">
-        <v>20</v>
+        <v>420</v>
       </c>
     </row>
     <row r="184" spans="1:7">
       <c r="A184">
-        <v>10129</v>
+        <v>10315</v>
       </c>
       <c r="B184">
         <v>2024</v>
       </c>
       <c r="C184" t="s">
-        <v>252</v>
+        <v>257</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="1" t="s">
-        <v>409</v>
+        <v>421</v>
       </c>
       <c r="G184" t="s">
-        <v>410</v>
+        <v>14</v>
       </c>
     </row>
     <row r="185" spans="1:7">
       <c r="A185">
-        <v>10119</v>
+        <v>10314</v>
       </c>
       <c r="B185">
         <v>2024</v>
       </c>
       <c r="C185" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="1" t="s">
-        <v>411</v>
+        <v>422</v>
       </c>
       <c r="G185" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
     </row>
     <row r="186" spans="1:7">
       <c r="A186">
-        <v>10118</v>
+        <v>10313</v>
       </c>
       <c r="B186">
         <v>2024</v>
       </c>
       <c r="C186" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="1" t="s">
-        <v>412</v>
+        <v>423</v>
       </c>
       <c r="G186" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="187" spans="1:7">
       <c r="A187">
-        <v>10117</v>
+        <v>10312</v>
       </c>
       <c r="B187">
         <v>2024</v>
       </c>
       <c r="C187" t="s">
-        <v>413</v>
+        <v>261</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="1" t="s">
-        <v>414</v>
+        <v>424</v>
       </c>
       <c r="G187" t="s">
-        <v>217</v>
+        <v>184</v>
       </c>
     </row>
     <row r="188" spans="1:7">
       <c r="A188">
-        <v>10120</v>
+        <v>10311</v>
       </c>
       <c r="B188">
         <v>2024</v>
       </c>
       <c r="C188" t="s">
-        <v>256</v>
+        <v>264</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="1" t="s">
-        <v>415</v>
+        <v>425</v>
       </c>
       <c r="G188" t="s">
-        <v>405</v>
+        <v>29</v>
       </c>
     </row>
     <row r="189" spans="1:7">
       <c r="A189">
-        <v>10107</v>
+        <v>10310</v>
       </c>
       <c r="B189">
         <v>2024</v>
       </c>
       <c r="C189" t="s">
-        <v>316</v>
+        <v>275</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="1" t="s">
-        <v>416</v>
+        <v>426</v>
       </c>
       <c r="G189" t="s">
-        <v>417</v>
+        <v>23</v>
       </c>
     </row>
     <row r="190" spans="1:7">
       <c r="A190">
-        <v>10101</v>
+        <v>10308</v>
       </c>
       <c r="B190">
         <v>2024</v>
       </c>
       <c r="C190" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="1" t="s">
-        <v>418</v>
+        <v>427</v>
       </c>
       <c r="G190" t="s">
-        <v>196</v>
+        <v>23</v>
       </c>
     </row>
     <row r="191" spans="1:7">
       <c r="A191">
-        <v>10100</v>
+        <v>10307</v>
       </c>
       <c r="B191">
         <v>2024</v>
       </c>
       <c r="C191" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>419</v>
+        <v>428</v>
       </c>
       <c r="G191" t="s">
-        <v>207</v>
+        <v>23</v>
       </c>
     </row>
     <row r="192" spans="1:7">
       <c r="A192">
-        <v>10099</v>
+        <v>10284</v>
       </c>
       <c r="B192">
         <v>2024</v>
       </c>
       <c r="C192" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>420</v>
+        <v>429</v>
       </c>
       <c r="G192" t="s">
-        <v>421</v>
+        <v>29</v>
       </c>
     </row>
     <row r="193" spans="1:7">
       <c r="A193">
-        <v>10098</v>
+        <v>10283</v>
       </c>
       <c r="B193">
         <v>2024</v>
       </c>
       <c r="C193" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>422</v>
+        <v>430</v>
       </c>
       <c r="G193" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
     </row>
     <row r="194" spans="1:7">
       <c r="A194">
-        <v>10084</v>
+        <v>10282</v>
       </c>
       <c r="B194">
         <v>2024</v>
       </c>
       <c r="C194" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>423</v>
+        <v>431</v>
       </c>
       <c r="G194" t="s">
-        <v>49</v>
+        <v>432</v>
       </c>
     </row>
     <row r="195" spans="1:7">
       <c r="A195">
-        <v>10083</v>
+        <v>10309</v>
       </c>
       <c r="B195">
         <v>2024</v>
       </c>
       <c r="C195" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>424</v>
+        <v>433</v>
       </c>
       <c r="G195" t="s">
-        <v>186</v>
+        <v>434</v>
       </c>
     </row>
     <row r="196" spans="1:7">
       <c r="A196">
-        <v>10078</v>
+        <v>10266</v>
       </c>
       <c r="B196">
         <v>2024</v>
       </c>
       <c r="C196" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>425</v>
+        <v>435</v>
       </c>
       <c r="G196" t="s">
-        <v>20</v>
+        <v>436</v>
       </c>
     </row>
     <row r="197" spans="1:7">
       <c r="A197">
-        <v>10071</v>
+        <v>10265</v>
       </c>
       <c r="B197">
         <v>2024</v>
       </c>
       <c r="C197" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>426</v>
+        <v>437</v>
       </c>
       <c r="G197" t="s">
-        <v>427</v>
+        <v>438</v>
       </c>
     </row>
     <row r="198" spans="1:7">
       <c r="A198">
-        <v>10070</v>
+        <v>10264</v>
       </c>
       <c r="B198">
         <v>2024</v>
       </c>
       <c r="C198" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>428</v>
+        <v>439</v>
       </c>
       <c r="G198" t="s">
-        <v>227</v>
+        <v>131</v>
       </c>
     </row>
     <row r="199" spans="1:7">
       <c r="A199">
-        <v>10082</v>
+        <v>10263</v>
       </c>
       <c r="B199">
         <v>2024</v>
       </c>
       <c r="C199" t="s">
-        <v>275</v>
+        <v>296</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>429</v>
+        <v>440</v>
       </c>
       <c r="G199" t="s">
-        <v>430</v>
+        <v>441</v>
       </c>
     </row>
     <row r="200" spans="1:7">
       <c r="A200">
-        <v>10059</v>
+        <v>10262</v>
       </c>
       <c r="B200">
         <v>2024</v>
       </c>
       <c r="C200" t="s">
-        <v>278</v>
+        <v>298</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>431</v>
+        <v>442</v>
       </c>
       <c r="G200" t="s">
-        <v>129</v>
+        <v>443</v>
       </c>
     </row>
     <row r="201" spans="1:7">
       <c r="A201">
-        <v>10058</v>
+        <v>10225</v>
       </c>
       <c r="B201">
         <v>2024</v>
       </c>
       <c r="C201" t="s">
-        <v>289</v>
+        <v>300</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>432</v>
+        <v>444</v>
       </c>
       <c r="G201" t="s">
-        <v>129</v>
+        <v>29</v>
       </c>
     </row>
     <row r="202" spans="1:7">
       <c r="A202">
-        <v>10057</v>
+        <v>10224</v>
       </c>
       <c r="B202">
         <v>2024</v>
       </c>
       <c r="C202" t="s">
-        <v>299</v>
+        <v>302</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>433</v>
+        <v>445</v>
       </c>
       <c r="G202" t="s">
-        <v>20</v>
+        <v>239</v>
       </c>
     </row>
     <row r="203" spans="1:7">
       <c r="A203">
-        <v>10055</v>
+        <v>10223</v>
       </c>
       <c r="B203">
         <v>2024</v>
       </c>
       <c r="C203" t="s">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>434</v>
+        <v>446</v>
       </c>
       <c r="G203" t="s">
-        <v>193</v>
+        <v>26</v>
       </c>
     </row>
     <row r="204" spans="1:7">
       <c r="A204">
-        <v>10054</v>
+        <v>10222</v>
       </c>
       <c r="B204">
         <v>2024</v>
       </c>
       <c r="C204" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="D204" t="s">
         <v>8</v>
       </c>
       <c r="E204" t="s">
         <v>9</v>
       </c>
       <c r="F204" s="1" t="s">
-        <v>435</v>
+        <v>447</v>
       </c>
       <c r="G204" t="s">
-        <v>49</v>
+        <v>23</v>
       </c>
     </row>
     <row r="205" spans="1:7">
       <c r="A205">
-        <v>10053</v>
+        <v>10209</v>
       </c>
       <c r="B205">
         <v>2024</v>
       </c>
       <c r="C205" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="D205" t="s">
         <v>8</v>
       </c>
       <c r="E205" t="s">
         <v>9</v>
       </c>
       <c r="F205" s="1" t="s">
-        <v>436</v>
+        <v>448</v>
       </c>
       <c r="G205" t="s">
-        <v>437</v>
+        <v>449</v>
       </c>
     </row>
     <row r="206" spans="1:7">
       <c r="A206">
-        <v>10052</v>
+        <v>10195</v>
       </c>
       <c r="B206">
         <v>2024</v>
       </c>
       <c r="C206" t="s">
-        <v>304</v>
+        <v>450</v>
       </c>
       <c r="D206" t="s">
         <v>8</v>
       </c>
       <c r="E206" t="s">
         <v>9</v>
       </c>
       <c r="F206" s="1" t="s">
-        <v>438</v>
+        <v>451</v>
       </c>
       <c r="G206" t="s">
-        <v>439</v>
+        <v>26</v>
       </c>
     </row>
     <row r="207" spans="1:7">
       <c r="A207">
-        <v>10051</v>
+        <v>10192</v>
       </c>
       <c r="B207">
         <v>2024</v>
       </c>
       <c r="C207" t="s">
-        <v>291</v>
+        <v>327</v>
       </c>
       <c r="D207" t="s">
         <v>8</v>
       </c>
       <c r="E207" t="s">
         <v>9</v>
       </c>
       <c r="F207" s="1" t="s">
-        <v>440</v>
+        <v>452</v>
       </c>
       <c r="G207" t="s">
-        <v>441</v>
+        <v>26</v>
       </c>
     </row>
     <row r="208" spans="1:7">
       <c r="A208">
-        <v>10034</v>
+        <v>10191</v>
       </c>
       <c r="B208">
         <v>2024</v>
       </c>
       <c r="C208" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="D208" t="s">
         <v>8</v>
       </c>
       <c r="E208" t="s">
         <v>9</v>
       </c>
       <c r="F208" s="1" t="s">
-        <v>442</v>
+        <v>453</v>
       </c>
       <c r="G208" t="s">
-        <v>443</v>
+        <v>23</v>
       </c>
     </row>
     <row r="209" spans="1:7">
       <c r="A209">
-        <v>10028</v>
+        <v>10190</v>
       </c>
       <c r="B209">
         <v>2024</v>
       </c>
       <c r="C209" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
       <c r="D209" t="s">
         <v>8</v>
       </c>
       <c r="E209" t="s">
         <v>9</v>
       </c>
       <c r="F209" s="1" t="s">
-        <v>444</v>
+        <v>454</v>
       </c>
       <c r="G209" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="210" spans="1:7">
       <c r="A210">
-        <v>10027</v>
+        <v>10189</v>
       </c>
       <c r="B210">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C210" t="s">
-        <v>136</v>
+        <v>314</v>
       </c>
       <c r="D210" t="s">
         <v>8</v>
       </c>
       <c r="E210" t="s">
         <v>9</v>
       </c>
       <c r="F210" s="1" t="s">
-        <v>445</v>
+        <v>455</v>
       </c>
       <c r="G210" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
     </row>
     <row r="211" spans="1:7">
       <c r="A211">
-        <v>10026</v>
+        <v>10187</v>
       </c>
       <c r="B211">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C211" t="s">
-        <v>139</v>
+        <v>317</v>
       </c>
       <c r="D211" t="s">
         <v>8</v>
       </c>
       <c r="E211" t="s">
         <v>9</v>
       </c>
       <c r="F211" s="1" t="s">
-        <v>446</v>
+        <v>456</v>
       </c>
       <c r="G211" t="s">
-        <v>325</v>
+        <v>26</v>
       </c>
     </row>
     <row r="212" spans="1:7">
       <c r="A212">
-        <v>10025</v>
+        <v>10198</v>
       </c>
       <c r="B212">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C212" t="s">
-        <v>142</v>
+        <v>12</v>
       </c>
       <c r="D212" t="s">
         <v>8</v>
       </c>
       <c r="E212" t="s">
         <v>9</v>
       </c>
       <c r="F212" s="1" t="s">
-        <v>447</v>
+        <v>457</v>
       </c>
       <c r="G212" t="s">
-        <v>14</v>
+        <v>279</v>
       </c>
     </row>
     <row r="213" spans="1:7">
       <c r="A213">
-        <v>10005</v>
+        <v>10197</v>
       </c>
       <c r="B213">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C213" t="s">
-        <v>133</v>
+        <v>18</v>
       </c>
       <c r="D213" t="s">
         <v>8</v>
       </c>
       <c r="E213" t="s">
         <v>9</v>
       </c>
       <c r="F213" s="1" t="s">
-        <v>448</v>
+        <v>458</v>
       </c>
       <c r="G213" t="s">
-        <v>449</v>
+        <v>239</v>
       </c>
     </row>
     <row r="214" spans="1:7">
       <c r="A214">
-        <v>9985</v>
+        <v>10196</v>
       </c>
       <c r="B214">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C214" t="s">
-        <v>145</v>
+        <v>7</v>
       </c>
       <c r="D214" t="s">
         <v>8</v>
       </c>
       <c r="E214" t="s">
         <v>9</v>
       </c>
       <c r="F214" s="1" t="s">
-        <v>450</v>
+        <v>459</v>
       </c>
       <c r="G214" t="s">
-        <v>451</v>
+        <v>460</v>
       </c>
     </row>
     <row r="215" spans="1:7">
       <c r="A215">
-        <v>9984</v>
+        <v>10174</v>
       </c>
       <c r="B215">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C215" t="s">
-        <v>157</v>
+        <v>15</v>
       </c>
       <c r="D215" t="s">
         <v>8</v>
       </c>
       <c r="E215" t="s">
         <v>9</v>
       </c>
       <c r="F215" s="1" t="s">
-        <v>452</v>
+        <v>461</v>
       </c>
       <c r="G215" t="s">
-        <v>453</v>
+        <v>462</v>
       </c>
     </row>
     <row r="216" spans="1:7">
       <c r="A216">
-        <v>9967</v>
+        <v>10152</v>
       </c>
       <c r="B216">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C216" t="s">
-        <v>147</v>
+        <v>21</v>
       </c>
       <c r="D216" t="s">
         <v>8</v>
       </c>
       <c r="E216" t="s">
         <v>9</v>
       </c>
       <c r="F216" s="1" t="s">
-        <v>454</v>
+        <v>463</v>
       </c>
       <c r="G216" t="s">
-        <v>455</v>
+        <v>464</v>
       </c>
     </row>
     <row r="217" spans="1:7">
       <c r="A217">
-        <v>9962</v>
+        <v>10141</v>
       </c>
       <c r="B217">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C217" t="s">
-        <v>149</v>
+        <v>39</v>
       </c>
       <c r="D217" t="s">
         <v>8</v>
       </c>
       <c r="E217" t="s">
         <v>9</v>
       </c>
       <c r="F217" s="1" t="s">
-        <v>456</v>
+        <v>465</v>
       </c>
       <c r="G217" t="s">
-        <v>14</v>
+        <v>201</v>
       </c>
     </row>
     <row r="218" spans="1:7">
       <c r="A218">
-        <v>9961</v>
+        <v>10149</v>
       </c>
       <c r="B218">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C218" t="s">
-        <v>152</v>
+        <v>33</v>
       </c>
       <c r="D218" t="s">
         <v>8</v>
       </c>
       <c r="E218" t="s">
         <v>9</v>
       </c>
       <c r="F218" s="1" t="s">
-        <v>457</v>
+        <v>466</v>
       </c>
       <c r="G218" t="s">
-        <v>458</v>
+        <v>26</v>
       </c>
     </row>
     <row r="219" spans="1:7">
       <c r="A219">
-        <v>9953</v>
+        <v>10148</v>
       </c>
       <c r="B219">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C219" t="s">
-        <v>155</v>
+        <v>36</v>
       </c>
       <c r="D219" t="s">
         <v>8</v>
       </c>
       <c r="E219" t="s">
         <v>9</v>
       </c>
       <c r="F219" s="1" t="s">
-        <v>459</v>
+        <v>467</v>
       </c>
       <c r="G219" t="s">
-        <v>460</v>
+        <v>23</v>
       </c>
     </row>
     <row r="220" spans="1:7">
       <c r="A220">
-        <v>9937</v>
+        <v>10151</v>
       </c>
       <c r="B220">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C220" t="s">
-        <v>160</v>
+        <v>24</v>
       </c>
       <c r="D220" t="s">
         <v>8</v>
       </c>
       <c r="E220" t="s">
         <v>9</v>
       </c>
       <c r="F220" s="1" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="G220" t="s">
-        <v>462</v>
+        <v>29</v>
       </c>
     </row>
     <row r="221" spans="1:7">
       <c r="A221">
-        <v>9936</v>
+        <v>10150</v>
       </c>
       <c r="B221">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C221" t="s">
-        <v>163</v>
+        <v>30</v>
       </c>
       <c r="D221" t="s">
         <v>8</v>
       </c>
       <c r="E221" t="s">
         <v>9</v>
       </c>
       <c r="F221" s="1" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="G221" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="222" spans="1:7">
       <c r="A222">
-        <v>9935</v>
+        <v>10147</v>
       </c>
       <c r="B222">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C222" t="s">
-        <v>168</v>
+        <v>27</v>
       </c>
       <c r="D222" t="s">
         <v>8</v>
       </c>
       <c r="E222" t="s">
         <v>9</v>
       </c>
       <c r="F222" s="1" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="G222" t="s">
-        <v>26</v>
+        <v>221</v>
       </c>
     </row>
     <row r="223" spans="1:7">
       <c r="A223">
-        <v>9925</v>
+        <v>10146</v>
       </c>
       <c r="B223">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C223" t="s">
-        <v>176</v>
+        <v>41</v>
       </c>
       <c r="D223" t="s">
         <v>8</v>
       </c>
       <c r="E223" t="s">
         <v>9</v>
       </c>
       <c r="F223" s="1" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="G223" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
     </row>
     <row r="224" spans="1:7">
       <c r="A224">
-        <v>9922</v>
+        <v>10140</v>
       </c>
       <c r="B224">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C224" t="s">
-        <v>170</v>
+        <v>46</v>
       </c>
       <c r="D224" t="s">
         <v>8</v>
       </c>
       <c r="E224" t="s">
         <v>9</v>
       </c>
       <c r="F224" s="1" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="G224" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
     </row>
     <row r="225" spans="1:7">
       <c r="A225">
-        <v>9921</v>
+        <v>10139</v>
       </c>
       <c r="B225">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C225" t="s">
-        <v>178</v>
+        <v>44</v>
       </c>
       <c r="D225" t="s">
         <v>8</v>
       </c>
       <c r="E225" t="s">
         <v>9</v>
       </c>
       <c r="F225" s="1" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="G225" t="s">
-        <v>470</v>
+        <v>26</v>
       </c>
     </row>
     <row r="226" spans="1:7">
       <c r="A226">
-        <v>9907</v>
+        <v>10129</v>
       </c>
       <c r="B226">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C226" t="s">
-        <v>184</v>
+        <v>49</v>
       </c>
       <c r="D226" t="s">
         <v>8</v>
       </c>
       <c r="E226" t="s">
         <v>9</v>
       </c>
       <c r="F226" s="1" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="G226" t="s">
-        <v>129</v>
+        <v>477</v>
       </c>
     </row>
     <row r="227" spans="1:7">
       <c r="A227">
-        <v>9906</v>
+        <v>10119</v>
       </c>
       <c r="B227">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C227" t="s">
-        <v>191</v>
+        <v>58</v>
       </c>
       <c r="D227" t="s">
         <v>8</v>
       </c>
       <c r="E227" t="s">
         <v>9</v>
       </c>
       <c r="F227" s="1" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="G227" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
     </row>
     <row r="228" spans="1:7">
       <c r="A228">
-        <v>9888</v>
+        <v>10118</v>
       </c>
       <c r="B228">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C228" t="s">
-        <v>187</v>
+        <v>55</v>
       </c>
       <c r="D228" t="s">
         <v>8</v>
       </c>
       <c r="E228" t="s">
         <v>9</v>
       </c>
       <c r="F228" s="1" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="G228" t="s">
-        <v>49</v>
+        <v>29</v>
       </c>
     </row>
     <row r="229" spans="1:7">
       <c r="A229">
-        <v>9887</v>
+        <v>10117</v>
       </c>
       <c r="B229">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C229" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="D229" t="s">
         <v>8</v>
       </c>
       <c r="E229" t="s">
         <v>9</v>
       </c>
       <c r="F229" s="1" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="G229" t="s">
-        <v>475</v>
+        <v>324</v>
       </c>
     </row>
     <row r="230" spans="1:7">
       <c r="A230">
-        <v>9875</v>
+        <v>10120</v>
       </c>
       <c r="B230">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C230" t="s">
-        <v>197</v>
+        <v>52</v>
       </c>
       <c r="D230" t="s">
         <v>8</v>
       </c>
       <c r="E230" t="s">
         <v>9</v>
       </c>
       <c r="F230" s="1" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="G230" t="s">
-        <v>477</v>
+        <v>472</v>
       </c>
     </row>
     <row r="231" spans="1:7">
       <c r="A231">
-        <v>9873</v>
+        <v>10107</v>
       </c>
       <c r="B231">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C231" t="s">
-        <v>194</v>
+        <v>64</v>
       </c>
       <c r="D231" t="s">
         <v>8</v>
       </c>
       <c r="E231" t="s">
         <v>9</v>
       </c>
       <c r="F231" s="1" t="s">
-        <v>478</v>
+        <v>482</v>
       </c>
       <c r="G231" t="s">
-        <v>20</v>
+        <v>483</v>
       </c>
     </row>
     <row r="232" spans="1:7">
       <c r="A232">
-        <v>9920</v>
+        <v>10101</v>
       </c>
       <c r="B232">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C232" t="s">
-        <v>173</v>
+        <v>72</v>
       </c>
       <c r="D232" t="s">
         <v>8</v>
       </c>
       <c r="E232" t="s">
         <v>9</v>
       </c>
       <c r="F232" s="1" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="G232" t="s">
-        <v>480</v>
+        <v>306</v>
       </c>
     </row>
     <row r="233" spans="1:7">
       <c r="A233">
-        <v>9872</v>
+        <v>10100</v>
       </c>
       <c r="B233">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C233" t="s">
-        <v>383</v>
+        <v>75</v>
       </c>
       <c r="D233" t="s">
         <v>8</v>
       </c>
       <c r="E233" t="s">
         <v>9</v>
       </c>
       <c r="F233" s="1" t="s">
-        <v>481</v>
+        <v>485</v>
       </c>
       <c r="G233" t="s">
-        <v>277</v>
+        <v>316</v>
       </c>
     </row>
     <row r="234" spans="1:7">
       <c r="A234">
-        <v>9853</v>
+        <v>10099</v>
       </c>
       <c r="B234">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C234" t="s">
-        <v>210</v>
+        <v>70</v>
       </c>
       <c r="D234" t="s">
         <v>8</v>
       </c>
       <c r="E234" t="s">
         <v>9</v>
       </c>
       <c r="F234" s="1" t="s">
-        <v>482</v>
+        <v>486</v>
       </c>
       <c r="G234" t="s">
-        <v>26</v>
+        <v>487</v>
       </c>
     </row>
     <row r="235" spans="1:7">
       <c r="A235">
-        <v>9851</v>
+        <v>10098</v>
       </c>
       <c r="B235">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C235" t="s">
-        <v>202</v>
+        <v>78</v>
       </c>
       <c r="D235" t="s">
         <v>8</v>
       </c>
       <c r="E235" t="s">
         <v>9</v>
       </c>
       <c r="F235" s="1" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="G235" t="s">
-        <v>484</v>
+        <v>26</v>
       </c>
     </row>
     <row r="236" spans="1:7">
       <c r="A236">
-        <v>9843</v>
+        <v>10084</v>
       </c>
       <c r="B236">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C236" t="s">
-        <v>208</v>
+        <v>80</v>
       </c>
       <c r="D236" t="s">
         <v>8</v>
       </c>
       <c r="E236" t="s">
         <v>9</v>
       </c>
       <c r="F236" s="1" t="s">
-        <v>485</v>
+        <v>489</v>
       </c>
       <c r="G236" t="s">
-        <v>486</v>
+        <v>29</v>
       </c>
     </row>
     <row r="237" spans="1:7">
       <c r="A237">
-        <v>9855</v>
+        <v>10083</v>
       </c>
       <c r="B237">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C237" t="s">
-        <v>199</v>
+        <v>82</v>
       </c>
       <c r="D237" t="s">
         <v>8</v>
       </c>
       <c r="E237" t="s">
         <v>9</v>
       </c>
       <c r="F237" s="1" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
       <c r="G237" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
     </row>
     <row r="238" spans="1:7">
       <c r="A238">
-        <v>9854</v>
+        <v>10078</v>
       </c>
       <c r="B238">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C238" t="s">
-        <v>222</v>
+        <v>88</v>
       </c>
       <c r="D238" t="s">
         <v>8</v>
       </c>
       <c r="E238" t="s">
         <v>9</v>
       </c>
       <c r="F238" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G238" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
     </row>
     <row r="239" spans="1:7">
       <c r="A239">
-        <v>9852</v>
+        <v>10071</v>
       </c>
       <c r="B239">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C239" t="s">
-        <v>205</v>
+        <v>91</v>
       </c>
       <c r="D239" t="s">
         <v>8</v>
       </c>
       <c r="E239" t="s">
         <v>9</v>
       </c>
       <c r="F239" s="1" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="G239" t="s">
-        <v>490</v>
+        <v>66</v>
       </c>
     </row>
     <row r="240" spans="1:7">
       <c r="A240">
-        <v>9837</v>
+        <v>10070</v>
       </c>
       <c r="B240">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C240" t="s">
-        <v>213</v>
+        <v>85</v>
       </c>
       <c r="D240" t="s">
         <v>8</v>
       </c>
       <c r="E240" t="s">
         <v>9</v>
       </c>
       <c r="F240" s="1" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="G240" t="s">
-        <v>405</v>
+        <v>331</v>
       </c>
     </row>
     <row r="241" spans="1:7">
       <c r="A241">
-        <v>9836</v>
+        <v>10082</v>
       </c>
       <c r="B241">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C241" t="s">
-        <v>215</v>
+        <v>96</v>
       </c>
       <c r="D241" t="s">
         <v>8</v>
       </c>
       <c r="E241" t="s">
         <v>9</v>
       </c>
       <c r="F241" s="1" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="G241" t="s">
-        <v>20</v>
+        <v>495</v>
       </c>
     </row>
     <row r="242" spans="1:7">
       <c r="A242">
-        <v>9835</v>
+        <v>10059</v>
       </c>
       <c r="B242">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C242" t="s">
-        <v>218</v>
+        <v>99</v>
       </c>
       <c r="D242" t="s">
         <v>8</v>
       </c>
       <c r="E242" t="s">
         <v>9</v>
       </c>
       <c r="F242" s="1" t="s">
-        <v>493</v>
+        <v>496</v>
       </c>
       <c r="G242" t="s">
-        <v>494</v>
+        <v>14</v>
       </c>
     </row>
     <row r="243" spans="1:7">
       <c r="A243">
-        <v>9830</v>
+        <v>10058</v>
       </c>
       <c r="B243">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C243" t="s">
-        <v>220</v>
+        <v>94</v>
       </c>
       <c r="D243" t="s">
         <v>8</v>
       </c>
       <c r="E243" t="s">
         <v>9</v>
       </c>
       <c r="F243" s="1" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="G243" t="s">
-        <v>496</v>
+        <v>14</v>
       </c>
     </row>
     <row r="244" spans="1:7">
       <c r="A244">
-        <v>9826</v>
+        <v>10057</v>
       </c>
       <c r="B244">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C244" t="s">
-        <v>225</v>
+        <v>102</v>
       </c>
       <c r="D244" t="s">
         <v>8</v>
       </c>
       <c r="E244" t="s">
         <v>9</v>
       </c>
       <c r="F244" s="1" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="G244" t="s">
-        <v>126</v>
+        <v>26</v>
       </c>
     </row>
     <row r="245" spans="1:7">
       <c r="A245">
-        <v>9825</v>
+        <v>10055</v>
       </c>
       <c r="B245">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C245" t="s">
-        <v>231</v>
+        <v>105</v>
       </c>
       <c r="D245" t="s">
         <v>8</v>
       </c>
       <c r="E245" t="s">
         <v>9</v>
       </c>
       <c r="F245" s="1" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="G245" t="s">
-        <v>49</v>
+        <v>35</v>
       </c>
     </row>
     <row r="246" spans="1:7">
       <c r="A246">
-        <v>9824</v>
+        <v>10054</v>
       </c>
       <c r="B246">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C246" t="s">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="D246" t="s">
         <v>8</v>
       </c>
       <c r="E246" t="s">
         <v>9</v>
       </c>
       <c r="F246" s="1" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G246" t="s">
-        <v>500</v>
+        <v>29</v>
       </c>
     </row>
     <row r="247" spans="1:7">
       <c r="A247">
-        <v>9817</v>
+        <v>10053</v>
       </c>
       <c r="B247">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C247" t="s">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="D247" t="s">
         <v>8</v>
       </c>
       <c r="E247" t="s">
         <v>9</v>
       </c>
       <c r="F247" s="1" t="s">
         <v>501</v>
       </c>
       <c r="G247" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="248" spans="1:7">
       <c r="A248">
-        <v>9816</v>
+        <v>10052</v>
       </c>
       <c r="B248">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C248" t="s">
-        <v>236</v>
+        <v>113</v>
       </c>
       <c r="D248" t="s">
         <v>8</v>
       </c>
       <c r="E248" t="s">
         <v>9</v>
       </c>
       <c r="F248" s="1" t="s">
         <v>503</v>
       </c>
       <c r="G248" t="s">
-        <v>20</v>
+        <v>504</v>
       </c>
     </row>
     <row r="249" spans="1:7">
       <c r="A249">
-        <v>9799</v>
+        <v>10051</v>
       </c>
       <c r="B249">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C249" t="s">
-        <v>239</v>
+        <v>115</v>
       </c>
       <c r="D249" t="s">
         <v>8</v>
       </c>
       <c r="E249" t="s">
         <v>9</v>
       </c>
       <c r="F249" s="1" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G249" t="s">
-        <v>167</v>
+        <v>506</v>
       </c>
     </row>
     <row r="250" spans="1:7">
       <c r="A250">
-        <v>9798</v>
+        <v>10034</v>
       </c>
       <c r="B250">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C250" t="s">
-        <v>242</v>
+        <v>118</v>
       </c>
       <c r="D250" t="s">
         <v>8</v>
       </c>
       <c r="E250" t="s">
         <v>9</v>
       </c>
       <c r="F250" s="1" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="G250" t="s">
-        <v>126</v>
+        <v>508</v>
       </c>
     </row>
     <row r="251" spans="1:7">
       <c r="A251">
-        <v>9791</v>
+        <v>10028</v>
       </c>
       <c r="B251">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C251" t="s">
-        <v>244</v>
+        <v>120</v>
       </c>
       <c r="D251" t="s">
         <v>8</v>
       </c>
       <c r="E251" t="s">
         <v>9</v>
       </c>
       <c r="F251" s="1" t="s">
-        <v>506</v>
+        <v>509</v>
       </c>
       <c r="G251" t="s">
-        <v>507</v>
+        <v>26</v>
       </c>
     </row>
     <row r="252" spans="1:7">
       <c r="A252">
-        <v>9790</v>
+        <v>10027</v>
       </c>
       <c r="B252">
         <v>2023</v>
       </c>
       <c r="C252" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D252" t="s">
         <v>8</v>
       </c>
       <c r="E252" t="s">
         <v>9</v>
       </c>
       <c r="F252" s="1" t="s">
-        <v>508</v>
+        <v>510</v>
       </c>
       <c r="G252" t="s">
-        <v>260</v>
+        <v>35</v>
       </c>
     </row>
     <row r="253" spans="1:7">
       <c r="A253">
-        <v>9789</v>
+        <v>10026</v>
       </c>
       <c r="B253">
         <v>2023</v>
       </c>
       <c r="C253" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="D253" t="s">
         <v>8</v>
       </c>
       <c r="E253" t="s">
         <v>9</v>
       </c>
       <c r="F253" s="1" t="s">
-        <v>509</v>
+        <v>511</v>
       </c>
       <c r="G253" t="s">
-        <v>260</v>
+        <v>392</v>
       </c>
     </row>
     <row r="254" spans="1:7">
       <c r="A254">
-        <v>9760</v>
+        <v>10025</v>
       </c>
       <c r="B254">
         <v>2023</v>
       </c>
       <c r="C254" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D254" t="s">
         <v>8</v>
       </c>
       <c r="E254" t="s">
         <v>9</v>
       </c>
       <c r="F254" s="1" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="G254" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
     </row>
     <row r="255" spans="1:7">
       <c r="A255">
-        <v>9754</v>
+        <v>10005</v>
       </c>
       <c r="B255">
         <v>2023</v>
       </c>
       <c r="C255" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
       <c r="D255" t="s">
         <v>8</v>
       </c>
       <c r="E255" t="s">
         <v>9</v>
       </c>
       <c r="F255" s="1" t="s">
-        <v>511</v>
+        <v>513</v>
       </c>
       <c r="G255" t="s">
-        <v>512</v>
+        <v>514</v>
       </c>
     </row>
     <row r="256" spans="1:7">
       <c r="A256">
-        <v>9733</v>
+        <v>9985</v>
       </c>
       <c r="B256">
         <v>2023</v>
       </c>
       <c r="C256" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D256" t="s">
         <v>8</v>
       </c>
       <c r="E256" t="s">
         <v>9</v>
       </c>
       <c r="F256" s="1" t="s">
-        <v>513</v>
+        <v>515</v>
       </c>
       <c r="G256" t="s">
-        <v>26</v>
+        <v>516</v>
       </c>
     </row>
     <row r="257" spans="1:7">
       <c r="A257">
-        <v>9734</v>
+        <v>9984</v>
       </c>
       <c r="B257">
         <v>2023</v>
       </c>
       <c r="C257" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D257" t="s">
         <v>8</v>
       </c>
       <c r="E257" t="s">
         <v>9</v>
       </c>
       <c r="F257" s="1" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="G257" t="s">
-        <v>186</v>
+        <v>518</v>
       </c>
     </row>
     <row r="258" spans="1:7">
       <c r="A258">
-        <v>9732</v>
+        <v>9967</v>
       </c>
       <c r="B258">
         <v>2023</v>
       </c>
       <c r="C258" t="s">
-        <v>413</v>
+        <v>259</v>
       </c>
       <c r="D258" t="s">
         <v>8</v>
       </c>
       <c r="E258" t="s">
         <v>9</v>
       </c>
       <c r="F258" s="1" t="s">
-        <v>515</v>
+        <v>519</v>
       </c>
       <c r="G258" t="s">
-        <v>516</v>
+        <v>520</v>
       </c>
     </row>
     <row r="259" spans="1:7">
       <c r="A259">
-        <v>9722</v>
+        <v>9962</v>
       </c>
       <c r="B259">
         <v>2023</v>
       </c>
       <c r="C259" t="s">
-        <v>316</v>
+        <v>261</v>
       </c>
       <c r="D259" t="s">
         <v>8</v>
       </c>
       <c r="E259" t="s">
         <v>9</v>
       </c>
       <c r="F259" s="1" t="s">
-        <v>517</v>
+        <v>521</v>
       </c>
       <c r="G259" t="s">
-        <v>518</v>
+        <v>131</v>
       </c>
     </row>
     <row r="260" spans="1:7">
       <c r="A260">
-        <v>9712</v>
+        <v>9961</v>
       </c>
       <c r="B260">
         <v>2023</v>
       </c>
       <c r="C260" t="s">
-        <v>319</v>
+        <v>264</v>
       </c>
       <c r="D260" t="s">
         <v>8</v>
       </c>
       <c r="E260" t="s">
         <v>9</v>
       </c>
       <c r="F260" s="1" t="s">
-        <v>519</v>
+        <v>522</v>
       </c>
       <c r="G260" t="s">
-        <v>20</v>
+        <v>523</v>
       </c>
     </row>
     <row r="261" spans="1:7">
       <c r="A261">
-        <v>9711</v>
+        <v>9953</v>
       </c>
       <c r="B261">
         <v>2023</v>
       </c>
       <c r="C261" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="D261" t="s">
         <v>8</v>
       </c>
       <c r="E261" t="s">
         <v>9</v>
       </c>
       <c r="F261" s="1" t="s">
-        <v>520</v>
+        <v>524</v>
       </c>
       <c r="G261" t="s">
-        <v>20</v>
+        <v>525</v>
       </c>
     </row>
     <row r="262" spans="1:7">
       <c r="A262">
-        <v>9707</v>
+        <v>9937</v>
       </c>
       <c r="B262">
         <v>2023</v>
       </c>
       <c r="C262" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D262" t="s">
         <v>8</v>
       </c>
       <c r="E262" t="s">
         <v>9</v>
       </c>
       <c r="F262" s="1" t="s">
-        <v>521</v>
+        <v>526</v>
       </c>
       <c r="G262" t="s">
-        <v>522</v>
+        <v>527</v>
       </c>
     </row>
     <row r="263" spans="1:7">
       <c r="A263">
-        <v>9689</v>
+        <v>9936</v>
       </c>
       <c r="B263">
         <v>2023</v>
       </c>
       <c r="C263" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="D263" t="s">
         <v>8</v>
       </c>
       <c r="E263" t="s">
         <v>9</v>
       </c>
       <c r="F263" s="1" t="s">
-        <v>523</v>
+        <v>528</v>
       </c>
       <c r="G263" t="s">
-        <v>260</v>
+        <v>26</v>
       </c>
     </row>
     <row r="264" spans="1:7">
       <c r="A264">
-        <v>9687</v>
+        <v>9935</v>
       </c>
       <c r="B264">
         <v>2023</v>
       </c>
       <c r="C264" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="D264" t="s">
         <v>8</v>
       </c>
       <c r="E264" t="s">
         <v>9</v>
       </c>
       <c r="F264" s="1" t="s">
-        <v>524</v>
+        <v>529</v>
       </c>
       <c r="G264" t="s">
-        <v>525</v>
+        <v>23</v>
       </c>
     </row>
     <row r="265" spans="1:7">
       <c r="A265">
-        <v>9686</v>
+        <v>9925</v>
       </c>
       <c r="B265">
         <v>2023</v>
       </c>
       <c r="C265" t="s">
-        <v>283</v>
+        <v>288</v>
       </c>
       <c r="D265" t="s">
         <v>8</v>
       </c>
       <c r="E265" t="s">
         <v>9</v>
       </c>
       <c r="F265" s="1" t="s">
-        <v>526</v>
+        <v>530</v>
       </c>
       <c r="G265" t="s">
-        <v>527</v>
+        <v>531</v>
       </c>
     </row>
     <row r="266" spans="1:7">
       <c r="A266">
-        <v>9685</v>
+        <v>9922</v>
       </c>
       <c r="B266">
         <v>2023</v>
       </c>
       <c r="C266" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="D266" t="s">
         <v>8</v>
       </c>
       <c r="E266" t="s">
         <v>9</v>
       </c>
       <c r="F266" s="1" t="s">
-        <v>528</v>
+        <v>532</v>
       </c>
       <c r="G266" t="s">
-        <v>529</v>
+        <v>533</v>
       </c>
     </row>
     <row r="267" spans="1:7">
       <c r="A267">
-        <v>9684</v>
+        <v>9921</v>
       </c>
       <c r="B267">
         <v>2023</v>
       </c>
       <c r="C267" t="s">
-        <v>269</v>
+        <v>290</v>
       </c>
       <c r="D267" t="s">
         <v>8</v>
       </c>
       <c r="E267" t="s">
         <v>9</v>
       </c>
       <c r="F267" s="1" t="s">
-        <v>530</v>
+        <v>534</v>
       </c>
       <c r="G267" t="s">
-        <v>531</v>
+        <v>535</v>
       </c>
     </row>
     <row r="268" spans="1:7">
       <c r="A268">
-        <v>9668</v>
+        <v>9907</v>
       </c>
       <c r="B268">
         <v>2023</v>
       </c>
       <c r="C268" t="s">
-        <v>266</v>
+        <v>296</v>
       </c>
       <c r="D268" t="s">
         <v>8</v>
       </c>
       <c r="E268" t="s">
         <v>9</v>
       </c>
       <c r="F268" s="1" t="s">
-        <v>532</v>
+        <v>536</v>
       </c>
       <c r="G268" t="s">
-        <v>533</v>
+        <v>14</v>
       </c>
     </row>
     <row r="269" spans="1:7">
       <c r="A269">
-        <v>9667</v>
+        <v>9906</v>
       </c>
       <c r="B269">
         <v>2023</v>
       </c>
       <c r="C269" t="s">
-        <v>272</v>
+        <v>302</v>
       </c>
       <c r="D269" t="s">
         <v>8</v>
       </c>
       <c r="E269" t="s">
         <v>9</v>
       </c>
       <c r="F269" s="1" t="s">
-        <v>534</v>
+        <v>537</v>
       </c>
       <c r="G269" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
     </row>
     <row r="270" spans="1:7">
       <c r="A270">
-        <v>9656</v>
+        <v>9888</v>
       </c>
       <c r="B270">
         <v>2023</v>
       </c>
       <c r="C270" t="s">
-        <v>275</v>
+        <v>298</v>
       </c>
       <c r="D270" t="s">
         <v>8</v>
       </c>
       <c r="E270" t="s">
         <v>9</v>
       </c>
       <c r="F270" s="1" t="s">
-        <v>535</v>
+        <v>538</v>
       </c>
       <c r="G270" t="s">
-        <v>186</v>
+        <v>29</v>
       </c>
     </row>
     <row r="271" spans="1:7">
       <c r="A271">
-        <v>9655</v>
+        <v>9887</v>
       </c>
       <c r="B271">
         <v>2023</v>
       </c>
       <c r="C271" t="s">
-        <v>278</v>
+        <v>300</v>
       </c>
       <c r="D271" t="s">
         <v>8</v>
       </c>
       <c r="E271" t="s">
         <v>9</v>
       </c>
       <c r="F271" s="1" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="G271" t="s">
-        <v>49</v>
+        <v>540</v>
       </c>
     </row>
     <row r="272" spans="1:7">
       <c r="A272">
-        <v>9651</v>
+        <v>9875</v>
       </c>
       <c r="B272">
         <v>2023</v>
       </c>
       <c r="C272" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="D272" t="s">
         <v>8</v>
       </c>
       <c r="E272" t="s">
         <v>9</v>
       </c>
       <c r="F272" s="1" t="s">
-        <v>537</v>
+        <v>541</v>
       </c>
       <c r="G272" t="s">
-        <v>227</v>
+        <v>542</v>
       </c>
     </row>
     <row r="273" spans="1:7">
       <c r="A273">
-        <v>9639</v>
+        <v>9873</v>
       </c>
       <c r="B273">
         <v>2023</v>
       </c>
       <c r="C273" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D273" t="s">
         <v>8</v>
       </c>
       <c r="E273" t="s">
         <v>9</v>
       </c>
       <c r="F273" s="1" t="s">
-        <v>538</v>
+        <v>543</v>
       </c>
       <c r="G273" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="274" spans="1:7">
       <c r="A274">
-        <v>9638</v>
+        <v>9920</v>
       </c>
       <c r="B274">
         <v>2023</v>
       </c>
       <c r="C274" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="D274" t="s">
         <v>8</v>
       </c>
       <c r="E274" t="s">
         <v>9</v>
       </c>
       <c r="F274" s="1" t="s">
-        <v>539</v>
+        <v>544</v>
       </c>
       <c r="G274" t="s">
-        <v>20</v>
+        <v>545</v>
       </c>
     </row>
     <row r="275" spans="1:7">
       <c r="A275">
-        <v>9637</v>
+        <v>9872</v>
       </c>
       <c r="B275">
         <v>2023</v>
       </c>
       <c r="C275" t="s">
-        <v>296</v>
+        <v>450</v>
       </c>
       <c r="D275" t="s">
         <v>8</v>
       </c>
       <c r="E275" t="s">
         <v>9</v>
       </c>
       <c r="F275" s="1" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="G275" t="s">
-        <v>541</v>
+        <v>362</v>
       </c>
     </row>
     <row r="276" spans="1:7">
       <c r="A276">
-        <v>9636</v>
+        <v>9853</v>
       </c>
       <c r="B276">
         <v>2023</v>
       </c>
       <c r="C276" t="s">
-        <v>301</v>
+        <v>319</v>
       </c>
       <c r="D276" t="s">
         <v>8</v>
       </c>
       <c r="E276" t="s">
         <v>9</v>
       </c>
       <c r="F276" s="1" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
       <c r="G276" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
     </row>
     <row r="277" spans="1:7">
       <c r="A277">
-        <v>9635</v>
+        <v>9851</v>
       </c>
       <c r="B277">
         <v>2023</v>
       </c>
       <c r="C277" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="D277" t="s">
         <v>8</v>
       </c>
       <c r="E277" t="s">
         <v>9</v>
       </c>
       <c r="F277" s="1" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="G277" t="s">
-        <v>26</v>
+        <v>549</v>
       </c>
     </row>
     <row r="278" spans="1:7">
       <c r="A278">
-        <v>9632</v>
+        <v>9843</v>
       </c>
       <c r="B278">
         <v>2023</v>
       </c>
       <c r="C278" t="s">
-        <v>291</v>
+        <v>317</v>
       </c>
       <c r="D278" t="s">
         <v>8</v>
       </c>
       <c r="E278" t="s">
         <v>9</v>
       </c>
       <c r="F278" s="1" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="G278" t="s">
-        <v>441</v>
+        <v>551</v>
       </c>
     </row>
     <row r="279" spans="1:7">
       <c r="A279">
-        <v>9631</v>
+        <v>9855</v>
       </c>
       <c r="B279">
         <v>2023</v>
       </c>
       <c r="C279" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D279" t="s">
         <v>8</v>
       </c>
       <c r="E279" t="s">
         <v>9</v>
       </c>
       <c r="F279" s="1" t="s">
-        <v>545</v>
+        <v>552</v>
       </c>
       <c r="G279" t="s">
-        <v>437</v>
+        <v>29</v>
       </c>
     </row>
     <row r="280" spans="1:7">
       <c r="A280">
-        <v>9630</v>
+        <v>9854</v>
       </c>
       <c r="B280">
         <v>2023</v>
       </c>
       <c r="C280" t="s">
-        <v>310</v>
+        <v>327</v>
       </c>
       <c r="D280" t="s">
         <v>8</v>
       </c>
       <c r="E280" t="s">
         <v>9</v>
       </c>
       <c r="F280" s="1" t="s">
-        <v>546</v>
+        <v>553</v>
       </c>
       <c r="G280" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
     </row>
     <row r="281" spans="1:7">
       <c r="A281">
-        <v>9629</v>
+        <v>9852</v>
       </c>
       <c r="B281">
         <v>2023</v>
       </c>
       <c r="C281" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D281" t="s">
         <v>8</v>
       </c>
       <c r="E281" t="s">
         <v>9</v>
       </c>
       <c r="F281" s="1" t="s">
-        <v>547</v>
+        <v>554</v>
       </c>
       <c r="G281" t="s">
-        <v>49</v>
+        <v>555</v>
       </c>
     </row>
     <row r="282" spans="1:7">
       <c r="A282">
-        <v>9618</v>
+        <v>9837</v>
       </c>
       <c r="B282">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C282" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="D282" t="s">
         <v>8</v>
       </c>
       <c r="E282" t="s">
         <v>9</v>
       </c>
       <c r="F282" s="1" t="s">
-        <v>548</v>
+        <v>556</v>
       </c>
       <c r="G282" t="s">
-        <v>549</v>
+        <v>472</v>
       </c>
     </row>
     <row r="283" spans="1:7">
       <c r="A283">
-        <v>9588</v>
+        <v>9836</v>
       </c>
       <c r="B283">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C283" t="s">
-        <v>124</v>
+        <v>7</v>
       </c>
       <c r="D283" t="s">
         <v>8</v>
       </c>
       <c r="E283" t="s">
         <v>9</v>
       </c>
       <c r="F283" s="1" t="s">
-        <v>550</v>
+        <v>557</v>
       </c>
       <c r="G283" t="s">
-        <v>551</v>
+        <v>26</v>
       </c>
     </row>
     <row r="284" spans="1:7">
       <c r="A284">
-        <v>9591</v>
+        <v>9835</v>
       </c>
       <c r="B284">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C284" t="s">
-        <v>127</v>
+        <v>18</v>
       </c>
       <c r="D284" t="s">
         <v>8</v>
       </c>
       <c r="E284" t="s">
         <v>9</v>
       </c>
       <c r="F284" s="1" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="G284" t="s">
-        <v>14</v>
+        <v>559</v>
       </c>
     </row>
     <row r="285" spans="1:7">
       <c r="A285">
-        <v>9590</v>
+        <v>9830</v>
       </c>
       <c r="B285">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C285" t="s">
-        <v>130</v>
+        <v>12</v>
       </c>
       <c r="D285" t="s">
         <v>8</v>
       </c>
       <c r="E285" t="s">
         <v>9</v>
       </c>
       <c r="F285" s="1" t="s">
-        <v>553</v>
+        <v>560</v>
       </c>
       <c r="G285" t="s">
-        <v>183</v>
+        <v>561</v>
       </c>
     </row>
     <row r="286" spans="1:7">
       <c r="A286">
-        <v>9567</v>
+        <v>9826</v>
       </c>
       <c r="B286">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C286" t="s">
-        <v>133</v>
+        <v>21</v>
       </c>
       <c r="D286" t="s">
         <v>8</v>
       </c>
       <c r="E286" t="s">
         <v>9</v>
       </c>
       <c r="F286" s="1" t="s">
-        <v>554</v>
+        <v>562</v>
       </c>
       <c r="G286" t="s">
-        <v>555</v>
+        <v>239</v>
       </c>
     </row>
     <row r="287" spans="1:7">
       <c r="A287">
-        <v>9561</v>
+        <v>9825</v>
       </c>
       <c r="B287">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C287" t="s">
-        <v>136</v>
+        <v>24</v>
       </c>
       <c r="D287" t="s">
         <v>8</v>
       </c>
       <c r="E287" t="s">
         <v>9</v>
       </c>
       <c r="F287" s="1" t="s">
-        <v>556</v>
+        <v>563</v>
       </c>
       <c r="G287" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
     </row>
     <row r="288" spans="1:7">
       <c r="A288">
-        <v>9552</v>
+        <v>9824</v>
       </c>
       <c r="B288">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C288" t="s">
-        <v>139</v>
+        <v>30</v>
       </c>
       <c r="D288" t="s">
         <v>8</v>
       </c>
       <c r="E288" t="s">
         <v>9</v>
       </c>
       <c r="F288" s="1" t="s">
-        <v>557</v>
+        <v>564</v>
       </c>
       <c r="G288" t="s">
-        <v>558</v>
+        <v>565</v>
       </c>
     </row>
     <row r="289" spans="1:7">
       <c r="A289">
-        <v>9562</v>
+        <v>9817</v>
       </c>
       <c r="B289">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C289" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="D289" t="s">
         <v>8</v>
       </c>
       <c r="E289" t="s">
         <v>9</v>
       </c>
       <c r="F289" s="1" t="s">
-        <v>559</v>
+        <v>566</v>
       </c>
       <c r="G289" t="s">
-        <v>204</v>
+        <v>567</v>
       </c>
     </row>
     <row r="290" spans="1:7">
       <c r="A290">
-        <v>9513</v>
+        <v>9816</v>
       </c>
       <c r="B290">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C290" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="D290" t="s">
         <v>8</v>
       </c>
       <c r="E290" t="s">
         <v>9</v>
       </c>
       <c r="F290" s="1" t="s">
-        <v>560</v>
+        <v>568</v>
       </c>
       <c r="G290" t="s">
-        <v>561</v>
+        <v>26</v>
       </c>
     </row>
     <row r="291" spans="1:7">
       <c r="A291">
-        <v>9512</v>
+        <v>9799</v>
       </c>
       <c r="B291">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C291" t="s">
-        <v>147</v>
+        <v>27</v>
       </c>
       <c r="D291" t="s">
         <v>8</v>
       </c>
       <c r="E291" t="s">
         <v>9</v>
       </c>
       <c r="F291" s="1" t="s">
-        <v>562</v>
+        <v>569</v>
       </c>
       <c r="G291" t="s">
-        <v>49</v>
+        <v>279</v>
       </c>
     </row>
     <row r="292" spans="1:7">
       <c r="A292">
-        <v>9498</v>
+        <v>9798</v>
       </c>
       <c r="B292">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C292" t="s">
-        <v>149</v>
+        <v>39</v>
       </c>
       <c r="D292" t="s">
         <v>8</v>
       </c>
       <c r="E292" t="s">
         <v>9</v>
       </c>
       <c r="F292" s="1" t="s">
-        <v>563</v>
+        <v>570</v>
       </c>
       <c r="G292" t="s">
-        <v>26</v>
+        <v>239</v>
       </c>
     </row>
     <row r="293" spans="1:7">
       <c r="A293">
-        <v>9497</v>
+        <v>9791</v>
       </c>
       <c r="B293">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C293" t="s">
-        <v>152</v>
+        <v>41</v>
       </c>
       <c r="D293" t="s">
         <v>8</v>
       </c>
       <c r="E293" t="s">
         <v>9</v>
       </c>
       <c r="F293" s="1" t="s">
-        <v>564</v>
+        <v>571</v>
       </c>
       <c r="G293" t="s">
-        <v>20</v>
+        <v>572</v>
       </c>
     </row>
     <row r="294" spans="1:7">
       <c r="A294">
-        <v>9496</v>
+        <v>9790</v>
       </c>
       <c r="B294">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C294" t="s">
-        <v>155</v>
+        <v>44</v>
       </c>
       <c r="D294" t="s">
         <v>8</v>
       </c>
       <c r="E294" t="s">
         <v>9</v>
       </c>
       <c r="F294" s="1" t="s">
-        <v>565</v>
+        <v>573</v>
       </c>
       <c r="G294" t="s">
-        <v>26</v>
+        <v>351</v>
       </c>
     </row>
     <row r="295" spans="1:7">
       <c r="A295">
-        <v>9490</v>
+        <v>9789</v>
       </c>
       <c r="B295">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C295" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="D295" t="s">
         <v>8</v>
       </c>
       <c r="E295" t="s">
         <v>9</v>
       </c>
       <c r="F295" s="1" t="s">
-        <v>566</v>
+        <v>574</v>
       </c>
       <c r="G295" t="s">
-        <v>20</v>
+        <v>351</v>
       </c>
     </row>
     <row r="296" spans="1:7">
       <c r="A296">
-        <v>9489</v>
+        <v>9760</v>
       </c>
       <c r="B296">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C296" t="s">
-        <v>163</v>
+        <v>49</v>
       </c>
       <c r="D296" t="s">
         <v>8</v>
       </c>
       <c r="E296" t="s">
         <v>9</v>
       </c>
       <c r="F296" s="1" t="s">
-        <v>567</v>
+        <v>575</v>
       </c>
       <c r="G296" t="s">
-        <v>568</v>
+        <v>26</v>
       </c>
     </row>
     <row r="297" spans="1:7">
       <c r="A297">
-        <v>9488</v>
+        <v>9754</v>
       </c>
       <c r="B297">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C297" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="D297" t="s">
         <v>8</v>
       </c>
       <c r="E297" t="s">
         <v>9</v>
       </c>
       <c r="F297" s="1" t="s">
-        <v>569</v>
+        <v>576</v>
       </c>
       <c r="G297" t="s">
-        <v>26</v>
+        <v>577</v>
       </c>
     </row>
     <row r="298" spans="1:7">
       <c r="A298">
-        <v>9487</v>
+        <v>9733</v>
       </c>
       <c r="B298">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C298" t="s">
-        <v>168</v>
+        <v>55</v>
       </c>
       <c r="D298" t="s">
         <v>8</v>
       </c>
       <c r="E298" t="s">
         <v>9</v>
       </c>
       <c r="F298" s="1" t="s">
-        <v>570</v>
+        <v>578</v>
       </c>
       <c r="G298" t="s">
-        <v>571</v>
+        <v>23</v>
       </c>
     </row>
     <row r="299" spans="1:7">
       <c r="A299">
-        <v>9486</v>
+        <v>9734</v>
       </c>
       <c r="B299">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C299" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="D299" t="s">
         <v>8</v>
       </c>
       <c r="E299" t="s">
         <v>9</v>
       </c>
       <c r="F299" s="1" t="s">
-        <v>572</v>
+        <v>579</v>
       </c>
       <c r="G299" t="s">
-        <v>126</v>
+        <v>38</v>
       </c>
     </row>
     <row r="300" spans="1:7">
       <c r="A300">
-        <v>9447</v>
+        <v>9732</v>
       </c>
       <c r="B300">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C300" t="s">
-        <v>170</v>
+        <v>61</v>
       </c>
       <c r="D300" t="s">
         <v>8</v>
       </c>
       <c r="E300" t="s">
         <v>9</v>
       </c>
       <c r="F300" s="1" t="s">
-        <v>573</v>
+        <v>580</v>
       </c>
       <c r="G300" t="s">
-        <v>88</v>
+        <v>581</v>
       </c>
     </row>
     <row r="301" spans="1:7">
       <c r="A301">
-        <v>9446</v>
+        <v>9722</v>
       </c>
       <c r="B301">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C301" t="s">
-        <v>173</v>
+        <v>64</v>
       </c>
       <c r="D301" t="s">
         <v>8</v>
       </c>
       <c r="E301" t="s">
         <v>9</v>
       </c>
       <c r="F301" s="1" t="s">
-        <v>574</v>
+        <v>582</v>
       </c>
       <c r="G301" t="s">
-        <v>159</v>
+        <v>583</v>
       </c>
     </row>
     <row r="302" spans="1:7">
       <c r="A302">
-        <v>9445</v>
+        <v>9712</v>
       </c>
       <c r="B302">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C302" t="s">
-        <v>178</v>
+        <v>67</v>
       </c>
       <c r="D302" t="s">
         <v>8</v>
       </c>
       <c r="E302" t="s">
         <v>9</v>
       </c>
       <c r="F302" s="1" t="s">
-        <v>575</v>
+        <v>584</v>
       </c>
       <c r="G302" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="303" spans="1:7">
       <c r="A303">
-        <v>9444</v>
+        <v>9711</v>
       </c>
       <c r="B303">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C303" t="s">
-        <v>181</v>
+        <v>72</v>
       </c>
       <c r="D303" t="s">
         <v>8</v>
       </c>
       <c r="E303" t="s">
         <v>9</v>
       </c>
       <c r="F303" s="1" t="s">
-        <v>576</v>
+        <v>585</v>
       </c>
       <c r="G303" t="s">
-        <v>577</v>
+        <v>26</v>
       </c>
     </row>
     <row r="304" spans="1:7">
       <c r="A304">
-        <v>9443</v>
+        <v>9707</v>
       </c>
       <c r="B304">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C304" t="s">
-        <v>184</v>
+        <v>75</v>
       </c>
       <c r="D304" t="s">
         <v>8</v>
       </c>
       <c r="E304" t="s">
         <v>9</v>
       </c>
       <c r="F304" s="1" t="s">
-        <v>578</v>
+        <v>586</v>
       </c>
       <c r="G304" t="s">
-        <v>263</v>
+        <v>587</v>
       </c>
     </row>
     <row r="305" spans="1:7">
       <c r="A305">
-        <v>9424</v>
+        <v>9689</v>
       </c>
       <c r="B305">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C305" t="s">
-        <v>187</v>
+        <v>82</v>
       </c>
       <c r="D305" t="s">
         <v>8</v>
       </c>
       <c r="E305" t="s">
         <v>9</v>
       </c>
       <c r="F305" s="1" t="s">
-        <v>579</v>
+        <v>588</v>
       </c>
       <c r="G305" t="s">
-        <v>580</v>
+        <v>351</v>
       </c>
     </row>
     <row r="306" spans="1:7">
       <c r="A306">
-        <v>9423</v>
+        <v>9687</v>
       </c>
       <c r="B306">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C306" t="s">
-        <v>189</v>
+        <v>70</v>
       </c>
       <c r="D306" t="s">
         <v>8</v>
       </c>
       <c r="E306" t="s">
         <v>9</v>
       </c>
       <c r="F306" s="1" t="s">
-        <v>581</v>
+        <v>589</v>
       </c>
       <c r="G306" t="s">
-        <v>126</v>
+        <v>590</v>
       </c>
     </row>
     <row r="307" spans="1:7">
       <c r="A307">
-        <v>9422</v>
+        <v>9686</v>
       </c>
       <c r="B307">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C307" t="s">
-        <v>191</v>
+        <v>78</v>
       </c>
       <c r="D307" t="s">
         <v>8</v>
       </c>
       <c r="E307" t="s">
         <v>9</v>
       </c>
       <c r="F307" s="1" t="s">
-        <v>582</v>
+        <v>591</v>
       </c>
       <c r="G307" t="s">
-        <v>583</v>
+        <v>592</v>
       </c>
     </row>
     <row r="308" spans="1:7">
       <c r="A308">
-        <v>9402</v>
+        <v>9685</v>
       </c>
       <c r="B308">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C308" t="s">
-        <v>383</v>
+        <v>80</v>
       </c>
       <c r="D308" t="s">
         <v>8</v>
       </c>
       <c r="E308" t="s">
         <v>9</v>
       </c>
       <c r="F308" s="1" t="s">
-        <v>584</v>
+        <v>593</v>
       </c>
       <c r="G308" t="s">
-        <v>585</v>
+        <v>594</v>
       </c>
     </row>
     <row r="309" spans="1:7">
       <c r="A309">
-        <v>9403</v>
+        <v>9684</v>
       </c>
       <c r="B309">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C309" t="s">
-        <v>199</v>
+        <v>85</v>
       </c>
       <c r="D309" t="s">
         <v>8</v>
       </c>
       <c r="E309" t="s">
         <v>9</v>
       </c>
       <c r="F309" s="1" t="s">
-        <v>586</v>
+        <v>595</v>
       </c>
       <c r="G309" t="s">
-        <v>587</v>
+        <v>596</v>
       </c>
     </row>
     <row r="310" spans="1:7">
       <c r="A310">
-        <v>9388</v>
+        <v>9668</v>
       </c>
       <c r="B310">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C310" t="s">
-        <v>222</v>
+        <v>88</v>
       </c>
       <c r="D310" t="s">
         <v>8</v>
       </c>
       <c r="E310" t="s">
         <v>9</v>
       </c>
       <c r="F310" s="1" t="s">
-        <v>588</v>
+        <v>597</v>
       </c>
       <c r="G310" t="s">
-        <v>589</v>
+        <v>598</v>
       </c>
     </row>
     <row r="311" spans="1:7">
       <c r="A311">
-        <v>9387</v>
+        <v>9667</v>
       </c>
       <c r="B311">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C311" t="s">
-        <v>210</v>
+        <v>91</v>
       </c>
       <c r="D311" t="s">
         <v>8</v>
       </c>
       <c r="E311" t="s">
         <v>9</v>
       </c>
       <c r="F311" s="1" t="s">
-        <v>590</v>
+        <v>599</v>
       </c>
       <c r="G311" t="s">
-        <v>591</v>
+        <v>26</v>
       </c>
     </row>
     <row r="312" spans="1:7">
       <c r="A312">
-        <v>9386</v>
+        <v>9656</v>
       </c>
       <c r="B312">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C312" t="s">
-        <v>202</v>
+        <v>96</v>
       </c>
       <c r="D312" t="s">
         <v>8</v>
       </c>
       <c r="E312" t="s">
         <v>9</v>
       </c>
       <c r="F312" s="1" t="s">
-        <v>592</v>
+        <v>600</v>
       </c>
       <c r="G312" t="s">
-        <v>593</v>
+        <v>38</v>
       </c>
     </row>
     <row r="313" spans="1:7">
       <c r="A313">
-        <v>9385</v>
+        <v>9655</v>
       </c>
       <c r="B313">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C313" t="s">
-        <v>205</v>
+        <v>99</v>
       </c>
       <c r="D313" t="s">
         <v>8</v>
       </c>
       <c r="E313" t="s">
         <v>9</v>
       </c>
       <c r="F313" s="1" t="s">
-        <v>594</v>
+        <v>601</v>
       </c>
       <c r="G313" t="s">
-        <v>595</v>
+        <v>29</v>
       </c>
     </row>
     <row r="314" spans="1:7">
       <c r="A314">
-        <v>9383</v>
+        <v>9651</v>
       </c>
       <c r="B314">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C314" t="s">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="D314" t="s">
         <v>8</v>
       </c>
       <c r="E314" t="s">
         <v>9</v>
       </c>
       <c r="F314" s="1" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="G314" t="s">
-        <v>597</v>
+        <v>331</v>
       </c>
     </row>
     <row r="315" spans="1:7">
       <c r="A315">
-        <v>9384</v>
+        <v>9639</v>
       </c>
       <c r="B315">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C315" t="s">
-        <v>208</v>
+        <v>102</v>
       </c>
       <c r="D315" t="s">
         <v>8</v>
       </c>
       <c r="E315" t="s">
         <v>9</v>
       </c>
       <c r="F315" s="1" t="s">
-        <v>598</v>
+        <v>603</v>
       </c>
       <c r="G315" t="s">
-        <v>599</v>
+        <v>23</v>
       </c>
     </row>
     <row r="316" spans="1:7">
       <c r="A316">
-        <v>9381</v>
+        <v>9638</v>
       </c>
       <c r="B316">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C316" t="s">
-        <v>215</v>
+        <v>105</v>
       </c>
       <c r="D316" t="s">
         <v>8</v>
       </c>
       <c r="E316" t="s">
         <v>9</v>
       </c>
       <c r="F316" s="1" t="s">
-        <v>600</v>
+        <v>604</v>
       </c>
       <c r="G316" t="s">
-        <v>601</v>
+        <v>26</v>
       </c>
     </row>
     <row r="317" spans="1:7">
       <c r="A317">
-        <v>9366</v>
+        <v>9637</v>
       </c>
       <c r="B317">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C317" t="s">
-        <v>218</v>
+        <v>123</v>
       </c>
       <c r="D317" t="s">
         <v>8</v>
       </c>
       <c r="E317" t="s">
         <v>9</v>
       </c>
       <c r="F317" s="1" t="s">
-        <v>602</v>
+        <v>605</v>
       </c>
       <c r="G317" t="s">
-        <v>603</v>
+        <v>606</v>
       </c>
     </row>
     <row r="318" spans="1:7">
       <c r="A318">
-        <v>9354</v>
+        <v>9636</v>
       </c>
       <c r="B318">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C318" t="s">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="D318" t="s">
         <v>8</v>
       </c>
       <c r="E318" t="s">
         <v>9</v>
       </c>
       <c r="F318" s="1" t="s">
-        <v>604</v>
+        <v>607</v>
       </c>
       <c r="G318" t="s">
-        <v>605</v>
+        <v>26</v>
       </c>
     </row>
     <row r="319" spans="1:7">
       <c r="A319">
-        <v>9353</v>
+        <v>9635</v>
       </c>
       <c r="B319">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C319" t="s">
-        <v>225</v>
+        <v>113</v>
       </c>
       <c r="D319" t="s">
         <v>8</v>
       </c>
       <c r="E319" t="s">
         <v>9</v>
       </c>
       <c r="F319" s="1" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="G319" t="s">
-        <v>186</v>
+        <v>23</v>
       </c>
     </row>
     <row r="320" spans="1:7">
       <c r="A320">
-        <v>9352</v>
+        <v>9632</v>
       </c>
       <c r="B320">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C320" t="s">
-        <v>231</v>
+        <v>115</v>
       </c>
       <c r="D320" t="s">
         <v>8</v>
       </c>
       <c r="E320" t="s">
         <v>9</v>
       </c>
       <c r="F320" s="1" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="G320" t="s">
-        <v>608</v>
+        <v>506</v>
       </c>
     </row>
     <row r="321" spans="1:7">
       <c r="A321">
-        <v>9351</v>
+        <v>9631</v>
       </c>
       <c r="B321">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C321" t="s">
-        <v>228</v>
+        <v>118</v>
       </c>
       <c r="D321" t="s">
         <v>8</v>
       </c>
       <c r="E321" t="s">
         <v>9</v>
       </c>
       <c r="F321" s="1" t="s">
-        <v>609</v>
+        <v>610</v>
       </c>
       <c r="G321" t="s">
-        <v>610</v>
+        <v>502</v>
       </c>
     </row>
     <row r="322" spans="1:7">
       <c r="A322">
-        <v>9350</v>
+        <v>9630</v>
       </c>
       <c r="B322">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C322" t="s">
-        <v>233</v>
+        <v>107</v>
       </c>
       <c r="D322" t="s">
         <v>8</v>
       </c>
       <c r="E322" t="s">
         <v>9</v>
       </c>
       <c r="F322" s="1" t="s">
         <v>611</v>
       </c>
       <c r="G322" t="s">
-        <v>612</v>
+        <v>38</v>
       </c>
     </row>
     <row r="323" spans="1:7">
       <c r="A323">
-        <v>9349</v>
+        <v>9629</v>
       </c>
       <c r="B323">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C323" t="s">
-        <v>236</v>
+        <v>120</v>
       </c>
       <c r="D323" t="s">
         <v>8</v>
       </c>
       <c r="E323" t="s">
         <v>9</v>
       </c>
       <c r="F323" s="1" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="G323" t="s">
-        <v>614</v>
+        <v>29</v>
       </c>
     </row>
     <row r="324" spans="1:7">
       <c r="A324">
-        <v>9347</v>
+        <v>9618</v>
       </c>
       <c r="B324">
         <v>2022</v>
       </c>
       <c r="C324" t="s">
-        <v>239</v>
+        <v>231</v>
       </c>
       <c r="D324" t="s">
         <v>8</v>
       </c>
       <c r="E324" t="s">
         <v>9</v>
       </c>
       <c r="F324" s="1" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="G324" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
     </row>
     <row r="325" spans="1:7">
       <c r="A325">
-        <v>9348</v>
+        <v>9588</v>
       </c>
       <c r="B325">
         <v>2022</v>
       </c>
       <c r="C325" t="s">
-        <v>242</v>
+        <v>237</v>
       </c>
       <c r="D325" t="s">
         <v>8</v>
       </c>
       <c r="E325" t="s">
         <v>9</v>
       </c>
       <c r="F325" s="1" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="G325" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="326" spans="1:7">
       <c r="A326">
-        <v>9340</v>
+        <v>9591</v>
       </c>
       <c r="B326">
         <v>2022</v>
       </c>
       <c r="C326" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D326" t="s">
         <v>8</v>
       </c>
       <c r="E326" t="s">
         <v>9</v>
       </c>
       <c r="F326" s="1" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="G326" t="s">
-        <v>620</v>
+        <v>131</v>
       </c>
     </row>
     <row r="327" spans="1:7">
       <c r="A327">
-        <v>9327</v>
+        <v>9590</v>
       </c>
       <c r="B327">
         <v>2022</v>
       </c>
       <c r="C327" t="s">
-        <v>250</v>
+        <v>242</v>
       </c>
       <c r="D327" t="s">
         <v>8</v>
       </c>
       <c r="E327" t="s">
         <v>9</v>
       </c>
       <c r="F327" s="1" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="G327" t="s">
-        <v>20</v>
+        <v>295</v>
       </c>
     </row>
     <row r="328" spans="1:7">
       <c r="A328">
-        <v>9326</v>
+        <v>9567</v>
       </c>
       <c r="B328">
         <v>2022</v>
       </c>
       <c r="C328" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D328" t="s">
         <v>8</v>
       </c>
       <c r="E328" t="s">
         <v>9</v>
       </c>
       <c r="F328" s="1" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="G328" t="s">
-        <v>20</v>
+        <v>620</v>
       </c>
     </row>
     <row r="329" spans="1:7">
       <c r="A329">
-        <v>9325</v>
+        <v>9561</v>
       </c>
       <c r="B329">
         <v>2022</v>
       </c>
       <c r="C329" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="D329" t="s">
         <v>8</v>
       </c>
       <c r="E329" t="s">
         <v>9</v>
       </c>
       <c r="F329" s="1" t="s">
-        <v>623</v>
+        <v>621</v>
       </c>
       <c r="G329" t="s">
-        <v>624</v>
+        <v>26</v>
       </c>
     </row>
     <row r="330" spans="1:7">
       <c r="A330">
-        <v>9324</v>
+        <v>9552</v>
       </c>
       <c r="B330">
         <v>2022</v>
       </c>
       <c r="C330" t="s">
-        <v>264</v>
+        <v>251</v>
       </c>
       <c r="D330" t="s">
         <v>8</v>
       </c>
       <c r="E330" t="s">
         <v>9</v>
       </c>
       <c r="F330" s="1" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="G330" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="331" spans="1:7">
       <c r="A331">
-        <v>9319</v>
+        <v>9562</v>
       </c>
       <c r="B331">
         <v>2022</v>
       </c>
       <c r="C331" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="D331" t="s">
         <v>8</v>
       </c>
       <c r="E331" t="s">
         <v>9</v>
       </c>
       <c r="F331" s="1" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
       <c r="G331" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
     </row>
     <row r="332" spans="1:7">
       <c r="A332">
-        <v>9318</v>
+        <v>9513</v>
       </c>
       <c r="B332">
         <v>2022</v>
       </c>
       <c r="C332" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D332" t="s">
         <v>8</v>
       </c>
       <c r="E332" t="s">
         <v>9</v>
       </c>
       <c r="F332" s="1" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="G332" t="s">
-        <v>20</v>
+        <v>626</v>
       </c>
     </row>
     <row r="333" spans="1:7">
       <c r="A333">
-        <v>9317</v>
+        <v>9512</v>
       </c>
       <c r="B333">
         <v>2022</v>
       </c>
       <c r="C333" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D333" t="s">
         <v>8</v>
       </c>
       <c r="E333" t="s">
         <v>9</v>
       </c>
       <c r="F333" s="1" t="s">
-        <v>629</v>
+        <v>627</v>
       </c>
       <c r="G333" t="s">
-        <v>263</v>
+        <v>29</v>
       </c>
     </row>
     <row r="334" spans="1:7">
       <c r="A334">
-        <v>9315</v>
+        <v>9498</v>
       </c>
       <c r="B334">
         <v>2022</v>
       </c>
       <c r="C334" t="s">
-        <v>280</v>
+        <v>261</v>
       </c>
       <c r="D334" t="s">
         <v>8</v>
       </c>
       <c r="E334" t="s">
         <v>9</v>
       </c>
       <c r="F334" s="1" t="s">
-        <v>630</v>
+        <v>628</v>
       </c>
       <c r="G334" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="335" spans="1:7">
       <c r="A335">
-        <v>9314</v>
+        <v>9497</v>
       </c>
       <c r="B335">
         <v>2022</v>
       </c>
       <c r="C335" t="s">
-        <v>316</v>
+        <v>264</v>
       </c>
       <c r="D335" t="s">
         <v>8</v>
       </c>
       <c r="E335" t="s">
         <v>9</v>
       </c>
       <c r="F335" s="1" t="s">
-        <v>631</v>
+        <v>629</v>
       </c>
       <c r="G335" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="336" spans="1:7">
       <c r="A336">
-        <v>9316</v>
+        <v>9496</v>
       </c>
       <c r="B336">
         <v>2022</v>
       </c>
       <c r="C336" t="s">
-        <v>413</v>
+        <v>267</v>
       </c>
       <c r="D336" t="s">
         <v>8</v>
       </c>
       <c r="E336" t="s">
         <v>9</v>
       </c>
       <c r="F336" s="1" t="s">
-        <v>632</v>
+        <v>630</v>
       </c>
       <c r="G336" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="337" spans="1:7">
       <c r="A337">
-        <v>9313</v>
+        <v>9490</v>
       </c>
       <c r="B337">
         <v>2022</v>
       </c>
       <c r="C337" t="s">
-        <v>319</v>
+        <v>272</v>
       </c>
       <c r="D337" t="s">
         <v>8</v>
       </c>
       <c r="E337" t="s">
         <v>9</v>
       </c>
       <c r="F337" s="1" t="s">
-        <v>633</v>
+        <v>631</v>
       </c>
       <c r="G337" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
     </row>
     <row r="338" spans="1:7">
       <c r="A338">
-        <v>9304</v>
+        <v>9489</v>
       </c>
       <c r="B338">
         <v>2022</v>
       </c>
       <c r="C338" t="s">
-        <v>285</v>
+        <v>275</v>
       </c>
       <c r="D338" t="s">
         <v>8</v>
       </c>
       <c r="E338" t="s">
         <v>9</v>
       </c>
       <c r="F338" s="1" t="s">
-        <v>634</v>
+        <v>632</v>
       </c>
       <c r="G338" t="s">
-        <v>277</v>
+        <v>633</v>
       </c>
     </row>
     <row r="339" spans="1:7">
       <c r="A339">
-        <v>9305</v>
+        <v>9488</v>
       </c>
       <c r="B339">
         <v>2022</v>
       </c>
       <c r="C339" t="s">
-        <v>283</v>
+        <v>277</v>
       </c>
       <c r="D339" t="s">
         <v>8</v>
       </c>
       <c r="E339" t="s">
         <v>9</v>
       </c>
       <c r="F339" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="G339" t="s">
-        <v>636</v>
+        <v>23</v>
       </c>
     </row>
     <row r="340" spans="1:7">
       <c r="A340">
-        <v>9306</v>
+        <v>9487</v>
       </c>
       <c r="B340">
         <v>2022</v>
       </c>
       <c r="C340" t="s">
-        <v>261</v>
+        <v>280</v>
       </c>
       <c r="D340" t="s">
         <v>8</v>
       </c>
       <c r="E340" t="s">
         <v>9</v>
       </c>
       <c r="F340" s="1" t="s">
-        <v>637</v>
+        <v>635</v>
       </c>
       <c r="G340" t="s">
-        <v>260</v>
+        <v>636</v>
       </c>
     </row>
     <row r="341" spans="1:7">
       <c r="A341">
-        <v>9294</v>
+        <v>9486</v>
       </c>
       <c r="B341">
         <v>2022</v>
       </c>
       <c r="C341" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="D341" t="s">
         <v>8</v>
       </c>
       <c r="E341" t="s">
         <v>9</v>
       </c>
       <c r="F341" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="G341" t="s">
-        <v>639</v>
+        <v>239</v>
       </c>
     </row>
     <row r="342" spans="1:7">
       <c r="A342">
-        <v>9293</v>
+        <v>9447</v>
       </c>
       <c r="B342">
         <v>2022</v>
       </c>
       <c r="C342" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="D342" t="s">
         <v>8</v>
       </c>
       <c r="E342" t="s">
         <v>9</v>
       </c>
       <c r="F342" s="1" t="s">
-        <v>640</v>
+        <v>638</v>
       </c>
       <c r="G342" t="s">
-        <v>641</v>
+        <v>201</v>
       </c>
     </row>
     <row r="343" spans="1:7">
       <c r="A343">
-        <v>9292</v>
+        <v>9446</v>
       </c>
       <c r="B343">
         <v>2022</v>
       </c>
       <c r="C343" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="D343" t="s">
         <v>8</v>
       </c>
       <c r="E343" t="s">
         <v>9</v>
       </c>
       <c r="F343" s="1" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
       <c r="G343" t="s">
-        <v>527</v>
+        <v>271</v>
       </c>
     </row>
     <row r="344" spans="1:7">
       <c r="A344">
-        <v>9291</v>
+        <v>9445</v>
       </c>
       <c r="B344">
         <v>2022</v>
       </c>
       <c r="C344" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="D344" t="s">
         <v>8</v>
       </c>
       <c r="E344" t="s">
         <v>9</v>
       </c>
       <c r="F344" s="1" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="G344" t="s">
-        <v>644</v>
+        <v>26</v>
       </c>
     </row>
     <row r="345" spans="1:7">
       <c r="A345">
-        <v>9290</v>
+        <v>9444</v>
       </c>
       <c r="B345">
         <v>2022</v>
       </c>
       <c r="C345" t="s">
-        <v>275</v>
+        <v>293</v>
       </c>
       <c r="D345" t="s">
         <v>8</v>
       </c>
       <c r="E345" t="s">
         <v>9</v>
       </c>
       <c r="F345" s="1" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="G345" t="s">
-        <v>529</v>
+        <v>642</v>
       </c>
     </row>
     <row r="346" spans="1:7">
       <c r="A346">
-        <v>9280</v>
+        <v>9443</v>
       </c>
       <c r="B346">
         <v>2022</v>
       </c>
       <c r="C346" t="s">
-        <v>289</v>
+        <v>296</v>
       </c>
       <c r="D346" t="s">
         <v>8</v>
       </c>
       <c r="E346" t="s">
         <v>9</v>
       </c>
       <c r="F346" s="1" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="G346" t="s">
-        <v>647</v>
+        <v>353</v>
       </c>
     </row>
     <row r="347" spans="1:7">
       <c r="A347">
-        <v>9279</v>
+        <v>9424</v>
       </c>
       <c r="B347">
         <v>2022</v>
       </c>
       <c r="C347" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D347" t="s">
         <v>8</v>
       </c>
       <c r="E347" t="s">
         <v>9</v>
       </c>
       <c r="F347" s="1" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="G347" t="s">
-        <v>260</v>
+        <v>645</v>
       </c>
     </row>
     <row r="348" spans="1:7">
       <c r="A348">
-        <v>9278</v>
+        <v>9423</v>
       </c>
       <c r="B348">
         <v>2022</v>
       </c>
       <c r="C348" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D348" t="s">
         <v>8</v>
       </c>
       <c r="E348" t="s">
         <v>9</v>
       </c>
       <c r="F348" s="1" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="G348" t="s">
-        <v>260</v>
+        <v>239</v>
       </c>
     </row>
     <row r="349" spans="1:7">
       <c r="A349">
-        <v>9285</v>
+        <v>9422</v>
       </c>
       <c r="B349">
         <v>2022</v>
       </c>
       <c r="C349" t="s">
-        <v>278</v>
+        <v>302</v>
       </c>
       <c r="D349" t="s">
         <v>8</v>
       </c>
       <c r="E349" t="s">
         <v>9</v>
       </c>
       <c r="F349" s="1" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="G349" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="350" spans="1:7">
       <c r="A350">
-        <v>9249</v>
+        <v>9402</v>
       </c>
       <c r="B350">
         <v>2022</v>
       </c>
       <c r="C350" t="s">
-        <v>301</v>
+        <v>450</v>
       </c>
       <c r="D350" t="s">
         <v>8</v>
       </c>
       <c r="E350" t="s">
         <v>9</v>
       </c>
       <c r="F350" s="1" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="G350" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
     </row>
     <row r="351" spans="1:7">
       <c r="A351">
-        <v>9248</v>
+        <v>9403</v>
       </c>
       <c r="B351">
         <v>2022</v>
       </c>
       <c r="C351" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="D351" t="s">
         <v>8</v>
       </c>
       <c r="E351" t="s">
         <v>9</v>
       </c>
       <c r="F351" s="1" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
       <c r="G351" t="s">
-        <v>655</v>
+        <v>652</v>
       </c>
     </row>
     <row r="352" spans="1:7">
       <c r="A352">
-        <v>9247</v>
+        <v>9388</v>
       </c>
       <c r="B352">
         <v>2022</v>
       </c>
       <c r="C352" t="s">
-        <v>291</v>
+        <v>327</v>
       </c>
       <c r="D352" t="s">
         <v>8</v>
       </c>
       <c r="E352" t="s">
         <v>9</v>
       </c>
       <c r="F352" s="1" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="G352" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="353" spans="1:7">
       <c r="A353">
-        <v>9246</v>
+        <v>9387</v>
       </c>
       <c r="B353">
         <v>2022</v>
       </c>
       <c r="C353" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="D353" t="s">
         <v>8</v>
       </c>
       <c r="E353" t="s">
         <v>9</v>
       </c>
       <c r="F353" s="1" t="s">
-        <v>658</v>
+        <v>655</v>
       </c>
       <c r="G353" t="s">
-        <v>644</v>
+        <v>656</v>
       </c>
     </row>
     <row r="354" spans="1:7">
       <c r="A354">
-        <v>9245</v>
+        <v>9386</v>
       </c>
       <c r="B354">
         <v>2022</v>
       </c>
       <c r="C354" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D354" t="s">
         <v>8</v>
       </c>
       <c r="E354" t="s">
         <v>9</v>
       </c>
       <c r="F354" s="1" t="s">
-        <v>659</v>
+        <v>657</v>
       </c>
       <c r="G354" t="s">
-        <v>527</v>
+        <v>658</v>
       </c>
     </row>
     <row r="355" spans="1:7">
       <c r="A355">
-        <v>9244</v>
+        <v>9385</v>
       </c>
       <c r="B355">
         <v>2022</v>
       </c>
       <c r="C355" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D355" t="s">
         <v>8</v>
       </c>
       <c r="E355" t="s">
         <v>9</v>
       </c>
       <c r="F355" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="G355" t="s">
         <v>660</v>
-      </c>
-[...1 lines deleted...]
-        <v>529</v>
       </c>
     </row>
     <row r="356" spans="1:7">
       <c r="A356">
-        <v>9277</v>
+        <v>9383</v>
       </c>
       <c r="B356">
         <v>2022</v>
       </c>
       <c r="C356" t="s">
-        <v>296</v>
+        <v>15</v>
       </c>
       <c r="D356" t="s">
         <v>8</v>
       </c>
       <c r="E356" t="s">
         <v>9</v>
       </c>
       <c r="F356" s="1" t="s">
         <v>661</v>
       </c>
       <c r="G356" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="357" spans="1:7">
       <c r="A357">
-        <v>9212</v>
+        <v>9384</v>
       </c>
       <c r="B357">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C357" t="s">
+        <v>317</v>
+      </c>
+      <c r="D357" t="s">
+        <v>8</v>
+      </c>
+      <c r="E357" t="s">
+        <v>9</v>
+      </c>
+      <c r="F357" s="1" t="s">
         <v>663</v>
       </c>
-      <c r="D357" t="s">
-[...5 lines deleted...]
-      <c r="F357" s="1" t="s">
+      <c r="G357" t="s">
         <v>664</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
     </row>
     <row r="358" spans="1:7">
       <c r="A358">
-        <v>9210</v>
+        <v>9381</v>
       </c>
       <c r="B358">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C358" t="s">
+        <v>7</v>
+      </c>
+      <c r="D358" t="s">
+        <v>8</v>
+      </c>
+      <c r="E358" t="s">
+        <v>9</v>
+      </c>
+      <c r="F358" s="1" t="s">
         <v>665</v>
       </c>
-      <c r="D358" t="s">
-[...5 lines deleted...]
-      <c r="F358" s="1" t="s">
+      <c r="G358" t="s">
         <v>666</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="359" spans="1:7">
       <c r="A359">
-        <v>9213</v>
+        <v>9366</v>
       </c>
       <c r="B359">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C359" t="s">
+        <v>18</v>
+      </c>
+      <c r="D359" t="s">
+        <v>8</v>
+      </c>
+      <c r="E359" t="s">
+        <v>9</v>
+      </c>
+      <c r="F359" s="1" t="s">
         <v>667</v>
       </c>
-      <c r="D359" t="s">
-[...5 lines deleted...]
-      <c r="F359" s="1" t="s">
+      <c r="G359" t="s">
         <v>668</v>
-      </c>
-[...1 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="360" spans="1:7">
       <c r="A360">
-        <v>9194</v>
+        <v>9354</v>
       </c>
       <c r="B360">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C360" t="s">
+        <v>12</v>
+      </c>
+      <c r="D360" t="s">
+        <v>8</v>
+      </c>
+      <c r="E360" t="s">
+        <v>9</v>
+      </c>
+      <c r="F360" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="G360" t="s">
         <v>670</v>
-      </c>
-[...10 lines deleted...]
-        <v>599</v>
       </c>
     </row>
     <row r="361" spans="1:7">
       <c r="A361">
-        <v>9164</v>
+        <v>9353</v>
       </c>
       <c r="B361">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C361" t="s">
-        <v>672</v>
+        <v>21</v>
       </c>
       <c r="D361" t="s">
         <v>8</v>
       </c>
       <c r="E361" t="s">
         <v>9</v>
       </c>
       <c r="F361" s="1" t="s">
-        <v>673</v>
+        <v>671</v>
       </c>
       <c r="G361" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="362" spans="1:7">
       <c r="A362">
-        <v>9163</v>
+        <v>9352</v>
       </c>
       <c r="B362">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C362" t="s">
-        <v>674</v>
+        <v>24</v>
       </c>
       <c r="D362" t="s">
         <v>8</v>
       </c>
       <c r="E362" t="s">
         <v>9</v>
       </c>
       <c r="F362" s="1" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="G362" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
     </row>
     <row r="363" spans="1:7">
       <c r="A363">
-        <v>9132</v>
+        <v>9351</v>
       </c>
       <c r="B363">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C363" t="s">
-        <v>677</v>
+        <v>30</v>
       </c>
       <c r="D363" t="s">
         <v>8</v>
       </c>
       <c r="E363" t="s">
         <v>9</v>
       </c>
       <c r="F363" s="1" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="G363" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
     </row>
     <row r="364" spans="1:7">
       <c r="A364">
-        <v>9150</v>
+        <v>9350</v>
       </c>
       <c r="B364">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C364" t="s">
-        <v>680</v>
+        <v>33</v>
       </c>
       <c r="D364" t="s">
         <v>8</v>
       </c>
       <c r="E364" t="s">
         <v>9</v>
       </c>
       <c r="F364" s="1" t="s">
-        <v>681</v>
+        <v>676</v>
       </c>
       <c r="G364" t="s">
-        <v>126</v>
+        <v>677</v>
       </c>
     </row>
     <row r="365" spans="1:7">
       <c r="A365">
-        <v>9128</v>
+        <v>9349</v>
       </c>
       <c r="B365">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C365" t="s">
-        <v>682</v>
+        <v>36</v>
       </c>
       <c r="D365" t="s">
         <v>8</v>
       </c>
       <c r="E365" t="s">
         <v>9</v>
       </c>
       <c r="F365" s="1" t="s">
-        <v>683</v>
+        <v>678</v>
       </c>
       <c r="G365" t="s">
-        <v>684</v>
+        <v>679</v>
       </c>
     </row>
     <row r="366" spans="1:7">
       <c r="A366">
-        <v>9126</v>
+        <v>9347</v>
       </c>
       <c r="B366">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C366" t="s">
-        <v>685</v>
+        <v>27</v>
       </c>
       <c r="D366" t="s">
         <v>8</v>
       </c>
       <c r="E366" t="s">
         <v>9</v>
       </c>
       <c r="F366" s="1" t="s">
-        <v>686</v>
+        <v>680</v>
       </c>
       <c r="G366" t="s">
-        <v>687</v>
+        <v>681</v>
       </c>
     </row>
     <row r="367" spans="1:7">
       <c r="A367">
-        <v>9127</v>
+        <v>9348</v>
       </c>
       <c r="B367">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C367" t="s">
-        <v>688</v>
+        <v>39</v>
       </c>
       <c r="D367" t="s">
         <v>8</v>
       </c>
       <c r="E367" t="s">
         <v>9</v>
       </c>
       <c r="F367" s="1" t="s">
-        <v>689</v>
+        <v>682</v>
       </c>
       <c r="G367" t="s">
-        <v>26</v>
+        <v>683</v>
       </c>
     </row>
     <row r="368" spans="1:7">
       <c r="A368">
-        <v>9099</v>
+        <v>9340</v>
       </c>
       <c r="B368">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C368" t="s">
-        <v>690</v>
+        <v>41</v>
       </c>
       <c r="D368" t="s">
         <v>8</v>
       </c>
       <c r="E368" t="s">
         <v>9</v>
       </c>
       <c r="F368" s="1" t="s">
-        <v>691</v>
+        <v>684</v>
       </c>
       <c r="G368" t="s">
-        <v>277</v>
+        <v>685</v>
       </c>
     </row>
     <row r="369" spans="1:7">
       <c r="A369">
-        <v>9097</v>
+        <v>9327</v>
       </c>
       <c r="B369">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C369" t="s">
-        <v>692</v>
+        <v>44</v>
       </c>
       <c r="D369" t="s">
         <v>8</v>
       </c>
       <c r="E369" t="s">
         <v>9</v>
       </c>
       <c r="F369" s="1" t="s">
-        <v>693</v>
+        <v>686</v>
       </c>
       <c r="G369" t="s">
-        <v>694</v>
+        <v>26</v>
       </c>
     </row>
     <row r="370" spans="1:7">
       <c r="A370">
-        <v>9098</v>
+        <v>9326</v>
       </c>
       <c r="B370">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C370" t="s">
-        <v>695</v>
+        <v>46</v>
       </c>
       <c r="D370" t="s">
         <v>8</v>
       </c>
       <c r="E370" t="s">
         <v>9</v>
       </c>
       <c r="F370" s="1" t="s">
-        <v>696</v>
+        <v>687</v>
       </c>
       <c r="G370" t="s">
-        <v>260</v>
+        <v>26</v>
       </c>
     </row>
     <row r="371" spans="1:7">
       <c r="A371">
-        <v>9082</v>
+        <v>9325</v>
       </c>
       <c r="B371">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C371" t="s">
-        <v>697</v>
+        <v>49</v>
       </c>
       <c r="D371" t="s">
         <v>8</v>
       </c>
       <c r="E371" t="s">
         <v>9</v>
       </c>
       <c r="F371" s="1" t="s">
-        <v>698</v>
+        <v>688</v>
       </c>
       <c r="G371" t="s">
-        <v>699</v>
+        <v>689</v>
       </c>
     </row>
     <row r="372" spans="1:7">
       <c r="A372">
-        <v>9081</v>
+        <v>9324</v>
       </c>
       <c r="B372">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C372" t="s">
-        <v>700</v>
+        <v>75</v>
       </c>
       <c r="D372" t="s">
         <v>8</v>
       </c>
       <c r="E372" t="s">
         <v>9</v>
       </c>
       <c r="F372" s="1" t="s">
-        <v>701</v>
+        <v>690</v>
       </c>
       <c r="G372" t="s">
-        <v>193</v>
+        <v>691</v>
       </c>
     </row>
     <row r="373" spans="1:7">
       <c r="A373">
-        <v>9080</v>
+        <v>9319</v>
       </c>
       <c r="B373">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C373" t="s">
-        <v>702</v>
+        <v>52</v>
       </c>
       <c r="D373" t="s">
         <v>8</v>
       </c>
       <c r="E373" t="s">
         <v>9</v>
       </c>
       <c r="F373" s="1" t="s">
-        <v>703</v>
+        <v>692</v>
       </c>
       <c r="G373" t="s">
-        <v>704</v>
+        <v>23</v>
       </c>
     </row>
     <row r="374" spans="1:7">
       <c r="A374">
-        <v>9058</v>
+        <v>9318</v>
       </c>
       <c r="B374">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C374" t="s">
-        <v>705</v>
+        <v>58</v>
       </c>
       <c r="D374" t="s">
         <v>8</v>
       </c>
       <c r="E374" t="s">
         <v>9</v>
       </c>
       <c r="F374" s="1" t="s">
-        <v>706</v>
+        <v>693</v>
       </c>
       <c r="G374" t="s">
-        <v>707</v>
+        <v>26</v>
       </c>
     </row>
     <row r="375" spans="1:7">
       <c r="A375">
-        <v>9047</v>
+        <v>9317</v>
       </c>
       <c r="B375">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C375" t="s">
-        <v>708</v>
+        <v>55</v>
       </c>
       <c r="D375" t="s">
         <v>8</v>
       </c>
       <c r="E375" t="s">
         <v>9</v>
       </c>
       <c r="F375" s="1" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="G375" t="s">
-        <v>20</v>
+        <v>353</v>
       </c>
     </row>
     <row r="376" spans="1:7">
       <c r="A376">
-        <v>9049</v>
+        <v>9315</v>
       </c>
       <c r="B376">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C376" t="s">
-        <v>710</v>
+        <v>72</v>
       </c>
       <c r="D376" t="s">
         <v>8</v>
       </c>
       <c r="E376" t="s">
         <v>9</v>
       </c>
       <c r="F376" s="1" t="s">
-        <v>711</v>
+        <v>695</v>
       </c>
       <c r="G376" t="s">
-        <v>126</v>
+        <v>23</v>
       </c>
     </row>
     <row r="377" spans="1:7">
       <c r="A377">
-        <v>9044</v>
+        <v>9314</v>
       </c>
       <c r="B377">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C377" t="s">
-        <v>712</v>
+        <v>64</v>
       </c>
       <c r="D377" t="s">
         <v>8</v>
       </c>
       <c r="E377" t="s">
         <v>9</v>
       </c>
       <c r="F377" s="1" t="s">
-        <v>713</v>
+        <v>696</v>
       </c>
       <c r="G377" t="s">
-        <v>714</v>
+        <v>26</v>
       </c>
     </row>
     <row r="378" spans="1:7">
       <c r="A378">
-        <v>9043</v>
+        <v>9316</v>
       </c>
       <c r="B378">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C378" t="s">
-        <v>715</v>
+        <v>61</v>
       </c>
       <c r="D378" t="s">
         <v>8</v>
       </c>
       <c r="E378" t="s">
         <v>9</v>
       </c>
       <c r="F378" s="1" t="s">
-        <v>716</v>
+        <v>697</v>
       </c>
       <c r="G378" t="s">
-        <v>717</v>
+        <v>23</v>
       </c>
     </row>
     <row r="379" spans="1:7">
       <c r="A379">
-        <v>9042</v>
+        <v>9313</v>
       </c>
       <c r="B379">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C379" t="s">
-        <v>718</v>
+        <v>67</v>
       </c>
       <c r="D379" t="s">
         <v>8</v>
       </c>
       <c r="E379" t="s">
         <v>9</v>
       </c>
       <c r="F379" s="1" t="s">
-        <v>719</v>
+        <v>698</v>
       </c>
       <c r="G379" t="s">
-        <v>717</v>
+        <v>26</v>
       </c>
     </row>
     <row r="380" spans="1:7">
       <c r="A380">
-        <v>9041</v>
+        <v>9304</v>
       </c>
       <c r="B380">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C380" t="s">
-        <v>720</v>
+        <v>80</v>
       </c>
       <c r="D380" t="s">
         <v>8</v>
       </c>
       <c r="E380" t="s">
         <v>9</v>
       </c>
       <c r="F380" s="1" t="s">
-        <v>721</v>
+        <v>699</v>
       </c>
       <c r="G380" t="s">
-        <v>20</v>
+        <v>362</v>
       </c>
     </row>
     <row r="381" spans="1:7">
       <c r="A381">
-        <v>9040</v>
+        <v>9305</v>
       </c>
       <c r="B381">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C381" t="s">
-        <v>722</v>
+        <v>78</v>
       </c>
       <c r="D381" t="s">
         <v>8</v>
       </c>
       <c r="E381" t="s">
         <v>9</v>
       </c>
       <c r="F381" s="1" t="s">
-        <v>723</v>
+        <v>700</v>
       </c>
       <c r="G381" t="s">
-        <v>20</v>
+        <v>701</v>
       </c>
     </row>
     <row r="382" spans="1:7">
       <c r="A382">
-        <v>9032</v>
+        <v>9306</v>
       </c>
       <c r="B382">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C382" t="s">
-        <v>724</v>
+        <v>70</v>
       </c>
       <c r="D382" t="s">
         <v>8</v>
       </c>
       <c r="E382" t="s">
         <v>9</v>
       </c>
       <c r="F382" s="1" t="s">
-        <v>725</v>
+        <v>702</v>
       </c>
       <c r="G382" t="s">
-        <v>193</v>
+        <v>351</v>
       </c>
     </row>
     <row r="383" spans="1:7">
       <c r="A383">
-        <v>9031</v>
+        <v>9294</v>
       </c>
       <c r="B383">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C383" t="s">
-        <v>726</v>
+        <v>82</v>
       </c>
       <c r="D383" t="s">
         <v>8</v>
       </c>
       <c r="E383" t="s">
         <v>9</v>
       </c>
       <c r="F383" s="1" t="s">
-        <v>727</v>
+        <v>703</v>
       </c>
       <c r="G383" t="s">
-        <v>728</v>
+        <v>704</v>
       </c>
     </row>
     <row r="384" spans="1:7">
       <c r="A384">
-        <v>9030</v>
+        <v>9293</v>
       </c>
       <c r="B384">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C384" t="s">
-        <v>729</v>
+        <v>88</v>
       </c>
       <c r="D384" t="s">
         <v>8</v>
       </c>
       <c r="E384" t="s">
         <v>9</v>
       </c>
       <c r="F384" s="1" t="s">
-        <v>730</v>
+        <v>705</v>
       </c>
       <c r="G384" t="s">
-        <v>731</v>
+        <v>706</v>
       </c>
     </row>
     <row r="385" spans="1:7">
       <c r="A385">
-        <v>9026</v>
+        <v>9292</v>
       </c>
       <c r="B385">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C385" t="s">
-        <v>732</v>
+        <v>85</v>
       </c>
       <c r="D385" t="s">
         <v>8</v>
       </c>
       <c r="E385" t="s">
         <v>9</v>
       </c>
       <c r="F385" s="1" t="s">
-        <v>733</v>
+        <v>707</v>
       </c>
       <c r="G385" t="s">
-        <v>734</v>
+        <v>592</v>
       </c>
     </row>
     <row r="386" spans="1:7">
       <c r="A386">
-        <v>9025</v>
+        <v>9291</v>
       </c>
       <c r="B386">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C386" t="s">
-        <v>735</v>
+        <v>91</v>
       </c>
       <c r="D386" t="s">
         <v>8</v>
       </c>
       <c r="E386" t="s">
         <v>9</v>
       </c>
       <c r="F386" s="1" t="s">
-        <v>736</v>
+        <v>708</v>
       </c>
       <c r="G386" t="s">
-        <v>737</v>
+        <v>709</v>
       </c>
     </row>
     <row r="387" spans="1:7">
       <c r="A387">
-        <v>9011</v>
+        <v>9290</v>
       </c>
       <c r="B387">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C387" t="s">
-        <v>738</v>
+        <v>96</v>
       </c>
       <c r="D387" t="s">
         <v>8</v>
       </c>
       <c r="E387" t="s">
         <v>9</v>
       </c>
       <c r="F387" s="1" t="s">
-        <v>739</v>
+        <v>710</v>
       </c>
       <c r="G387" t="s">
-        <v>740</v>
+        <v>594</v>
       </c>
     </row>
     <row r="388" spans="1:7">
       <c r="A388">
-        <v>9004</v>
+        <v>9280</v>
       </c>
       <c r="B388">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C388" t="s">
-        <v>741</v>
+        <v>94</v>
       </c>
       <c r="D388" t="s">
         <v>8</v>
       </c>
       <c r="E388" t="s">
         <v>9</v>
       </c>
       <c r="F388" s="1" t="s">
-        <v>742</v>
+        <v>711</v>
       </c>
       <c r="G388" t="s">
-        <v>743</v>
+        <v>712</v>
       </c>
     </row>
     <row r="389" spans="1:7">
       <c r="A389">
-        <v>8996</v>
+        <v>9279</v>
       </c>
       <c r="B389">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C389" t="s">
-        <v>744</v>
+        <v>102</v>
       </c>
       <c r="D389" t="s">
         <v>8</v>
       </c>
       <c r="E389" t="s">
         <v>9</v>
       </c>
       <c r="F389" s="1" t="s">
-        <v>745</v>
+        <v>713</v>
       </c>
       <c r="G389" t="s">
-        <v>518</v>
+        <v>351</v>
       </c>
     </row>
     <row r="390" spans="1:7">
       <c r="A390">
-        <v>8997</v>
+        <v>9278</v>
       </c>
       <c r="B390">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C390" t="s">
-        <v>746</v>
+        <v>105</v>
       </c>
       <c r="D390" t="s">
         <v>8</v>
       </c>
       <c r="E390" t="s">
         <v>9</v>
       </c>
       <c r="F390" s="1" t="s">
-        <v>747</v>
+        <v>714</v>
       </c>
       <c r="G390" t="s">
-        <v>468</v>
+        <v>351</v>
       </c>
     </row>
     <row r="391" spans="1:7">
       <c r="A391">
-        <v>8993</v>
+        <v>9285</v>
       </c>
       <c r="B391">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C391" t="s">
-        <v>748</v>
+        <v>99</v>
       </c>
       <c r="D391" t="s">
         <v>8</v>
       </c>
       <c r="E391" t="s">
         <v>9</v>
       </c>
       <c r="F391" s="1" t="s">
-        <v>749</v>
+        <v>715</v>
       </c>
       <c r="G391" t="s">
-        <v>20</v>
+        <v>716</v>
       </c>
     </row>
     <row r="392" spans="1:7">
       <c r="A392">
-        <v>8992</v>
+        <v>9249</v>
       </c>
       <c r="B392">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C392" t="s">
-        <v>750</v>
+        <v>110</v>
       </c>
       <c r="D392" t="s">
         <v>8</v>
       </c>
       <c r="E392" t="s">
         <v>9</v>
       </c>
       <c r="F392" s="1" t="s">
-        <v>751</v>
+        <v>717</v>
       </c>
       <c r="G392" t="s">
-        <v>752</v>
+        <v>718</v>
       </c>
     </row>
     <row r="393" spans="1:7">
       <c r="A393">
-        <v>8995</v>
+        <v>9248</v>
       </c>
       <c r="B393">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C393" t="s">
-        <v>753</v>
+        <v>113</v>
       </c>
       <c r="D393" t="s">
         <v>8</v>
       </c>
       <c r="E393" t="s">
         <v>9</v>
       </c>
       <c r="F393" s="1" t="s">
-        <v>754</v>
+        <v>719</v>
       </c>
       <c r="G393" t="s">
-        <v>126</v>
+        <v>720</v>
       </c>
     </row>
     <row r="394" spans="1:7">
       <c r="A394">
-        <v>8994</v>
+        <v>9247</v>
       </c>
       <c r="B394">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C394" t="s">
-        <v>755</v>
+        <v>115</v>
       </c>
       <c r="D394" t="s">
         <v>8</v>
       </c>
       <c r="E394" t="s">
         <v>9</v>
       </c>
       <c r="F394" s="1" t="s">
-        <v>756</v>
+        <v>721</v>
       </c>
       <c r="G394" t="s">
-        <v>529</v>
+        <v>722</v>
       </c>
     </row>
     <row r="395" spans="1:7">
       <c r="A395">
-        <v>8991</v>
+        <v>9246</v>
       </c>
       <c r="B395">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C395" t="s">
-        <v>757</v>
+        <v>118</v>
       </c>
       <c r="D395" t="s">
         <v>8</v>
       </c>
       <c r="E395" t="s">
         <v>9</v>
       </c>
       <c r="F395" s="1" t="s">
-        <v>758</v>
+        <v>723</v>
       </c>
       <c r="G395" t="s">
-        <v>26</v>
+        <v>709</v>
       </c>
     </row>
     <row r="396" spans="1:7">
       <c r="A396">
-        <v>8981</v>
+        <v>9245</v>
       </c>
       <c r="B396">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C396" t="s">
-        <v>759</v>
+        <v>107</v>
       </c>
       <c r="D396" t="s">
         <v>8</v>
       </c>
       <c r="E396" t="s">
         <v>9</v>
       </c>
       <c r="F396" s="1" t="s">
-        <v>760</v>
+        <v>724</v>
       </c>
       <c r="G396" t="s">
-        <v>761</v>
+        <v>592</v>
       </c>
     </row>
     <row r="397" spans="1:7">
       <c r="A397">
-        <v>8965</v>
+        <v>9244</v>
       </c>
       <c r="B397">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C397" t="s">
-        <v>24</v>
+        <v>120</v>
       </c>
       <c r="D397" t="s">
         <v>8</v>
       </c>
       <c r="E397" t="s">
         <v>9</v>
       </c>
       <c r="F397" s="1" t="s">
-        <v>762</v>
+        <v>725</v>
       </c>
       <c r="G397" t="s">
-        <v>763</v>
+        <v>594</v>
       </c>
     </row>
     <row r="398" spans="1:7">
       <c r="A398">
-        <v>8964</v>
+        <v>9277</v>
       </c>
       <c r="B398">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C398" t="s">
-        <v>27</v>
+        <v>123</v>
       </c>
       <c r="D398" t="s">
         <v>8</v>
       </c>
       <c r="E398" t="s">
         <v>9</v>
       </c>
       <c r="F398" s="1" t="s">
-        <v>764</v>
+        <v>726</v>
       </c>
       <c r="G398" t="s">
-        <v>765</v>
+        <v>727</v>
       </c>
     </row>
     <row r="399" spans="1:7">
       <c r="A399">
-        <v>8974</v>
+        <v>9212</v>
       </c>
       <c r="B399">
         <v>2021</v>
       </c>
       <c r="C399" t="s">
-        <v>766</v>
+        <v>728</v>
       </c>
       <c r="D399" t="s">
         <v>8</v>
       </c>
       <c r="E399" t="s">
         <v>9</v>
       </c>
       <c r="F399" s="1" t="s">
-        <v>767</v>
+        <v>729</v>
       </c>
       <c r="G399" t="s">
-        <v>599</v>
+        <v>362</v>
       </c>
     </row>
     <row r="400" spans="1:7">
       <c r="A400">
-        <v>8954</v>
+        <v>9210</v>
       </c>
       <c r="B400">
         <v>2021</v>
       </c>
       <c r="C400" t="s">
-        <v>30</v>
+        <v>730</v>
       </c>
       <c r="D400" t="s">
         <v>8</v>
       </c>
       <c r="E400" t="s">
         <v>9</v>
       </c>
       <c r="F400" s="1" t="s">
-        <v>768</v>
+        <v>731</v>
       </c>
       <c r="G400" t="s">
-        <v>769</v>
+        <v>23</v>
       </c>
     </row>
     <row r="401" spans="1:7">
       <c r="A401">
-        <v>8953</v>
+        <v>9213</v>
       </c>
       <c r="B401">
         <v>2021</v>
       </c>
       <c r="C401" t="s">
-        <v>41</v>
+        <v>732</v>
       </c>
       <c r="D401" t="s">
         <v>8</v>
       </c>
       <c r="E401" t="s">
         <v>9</v>
       </c>
       <c r="F401" s="1" t="s">
-        <v>770</v>
+        <v>733</v>
       </c>
       <c r="G401" t="s">
-        <v>771</v>
+        <v>734</v>
       </c>
     </row>
     <row r="402" spans="1:7">
       <c r="A402">
-        <v>8963</v>
+        <v>9194</v>
       </c>
       <c r="B402">
         <v>2021</v>
       </c>
       <c r="C402" t="s">
-        <v>58</v>
+        <v>735</v>
       </c>
       <c r="D402" t="s">
         <v>8</v>
       </c>
       <c r="E402" t="s">
         <v>9</v>
       </c>
       <c r="F402" s="1" t="s">
-        <v>772</v>
+        <v>736</v>
       </c>
       <c r="G402" t="s">
-        <v>773</v>
+        <v>664</v>
       </c>
     </row>
     <row r="403" spans="1:7">
       <c r="A403">
-        <v>8951</v>
+        <v>9164</v>
       </c>
       <c r="B403">
         <v>2021</v>
       </c>
       <c r="C403" t="s">
-        <v>228</v>
+        <v>737</v>
       </c>
       <c r="D403" t="s">
         <v>8</v>
       </c>
       <c r="E403" t="s">
         <v>9</v>
       </c>
       <c r="F403" s="1" t="s">
-        <v>774</v>
+        <v>738</v>
       </c>
       <c r="G403" t="s">
-        <v>775</v>
+        <v>26</v>
       </c>
     </row>
     <row r="404" spans="1:7">
       <c r="A404">
-        <v>8938</v>
+        <v>9163</v>
       </c>
       <c r="B404">
         <v>2021</v>
       </c>
       <c r="C404" t="s">
-        <v>233</v>
+        <v>739</v>
       </c>
       <c r="D404" t="s">
         <v>8</v>
       </c>
       <c r="E404" t="s">
         <v>9</v>
       </c>
       <c r="F404" s="1" t="s">
-        <v>776</v>
+        <v>740</v>
       </c>
       <c r="G404" t="s">
-        <v>777</v>
+        <v>741</v>
       </c>
     </row>
     <row r="405" spans="1:7">
       <c r="A405">
-        <v>8937</v>
+        <v>9132</v>
       </c>
       <c r="B405">
         <v>2021</v>
       </c>
       <c r="C405" t="s">
-        <v>236</v>
+        <v>742</v>
       </c>
       <c r="D405" t="s">
         <v>8</v>
       </c>
       <c r="E405" t="s">
         <v>9</v>
       </c>
       <c r="F405" s="1" t="s">
-        <v>778</v>
+        <v>743</v>
       </c>
       <c r="G405" t="s">
-        <v>779</v>
+        <v>744</v>
       </c>
     </row>
     <row r="406" spans="1:7">
       <c r="A406">
-        <v>8936</v>
+        <v>9150</v>
       </c>
       <c r="B406">
         <v>2021</v>
       </c>
       <c r="C406" t="s">
+        <v>745</v>
+      </c>
+      <c r="D406" t="s">
+        <v>8</v>
+      </c>
+      <c r="E406" t="s">
+        <v>9</v>
+      </c>
+      <c r="F406" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="G406" t="s">
         <v>239</v>
-      </c>
-[...10 lines deleted...]
-        <v>781</v>
       </c>
     </row>
     <row r="407" spans="1:7">
       <c r="A407">
-        <v>8920</v>
+        <v>9128</v>
       </c>
       <c r="B407">
         <v>2021</v>
       </c>
       <c r="C407" t="s">
-        <v>244</v>
+        <v>747</v>
       </c>
       <c r="D407" t="s">
         <v>8</v>
       </c>
       <c r="E407" t="s">
         <v>9</v>
       </c>
       <c r="F407" s="1" t="s">
-        <v>782</v>
+        <v>748</v>
       </c>
       <c r="G407" t="s">
-        <v>779</v>
+        <v>749</v>
       </c>
     </row>
     <row r="408" spans="1:7">
       <c r="A408">
-        <v>8918</v>
+        <v>9126</v>
       </c>
       <c r="B408">
         <v>2021</v>
       </c>
       <c r="C408" t="s">
-        <v>250</v>
+        <v>750</v>
       </c>
       <c r="D408" t="s">
         <v>8</v>
       </c>
       <c r="E408" t="s">
         <v>9</v>
       </c>
       <c r="F408" s="1" t="s">
-        <v>783</v>
+        <v>751</v>
       </c>
       <c r="G408" t="s">
-        <v>784</v>
+        <v>752</v>
       </c>
     </row>
     <row r="409" spans="1:7">
       <c r="A409">
-        <v>8917</v>
+        <v>9127</v>
       </c>
       <c r="B409">
         <v>2021</v>
       </c>
       <c r="C409" t="s">
-        <v>247</v>
+        <v>753</v>
       </c>
       <c r="D409" t="s">
         <v>8</v>
       </c>
       <c r="E409" t="s">
         <v>9</v>
       </c>
       <c r="F409" s="1" t="s">
-        <v>785</v>
+        <v>754</v>
       </c>
       <c r="G409" t="s">
-        <v>779</v>
+        <v>23</v>
       </c>
     </row>
     <row r="410" spans="1:7">
       <c r="A410">
-        <v>8916</v>
+        <v>9099</v>
       </c>
       <c r="B410">
         <v>2021</v>
       </c>
       <c r="C410" t="s">
-        <v>252</v>
+        <v>755</v>
       </c>
       <c r="D410" t="s">
         <v>8</v>
       </c>
       <c r="E410" t="s">
         <v>9</v>
       </c>
       <c r="F410" s="1" t="s">
-        <v>786</v>
+        <v>756</v>
       </c>
       <c r="G410" t="s">
-        <v>787</v>
+        <v>362</v>
       </c>
     </row>
     <row r="411" spans="1:7">
       <c r="A411">
-        <v>8915</v>
+        <v>9097</v>
       </c>
       <c r="B411">
         <v>2021</v>
       </c>
       <c r="C411" t="s">
-        <v>256</v>
+        <v>757</v>
       </c>
       <c r="D411" t="s">
         <v>8</v>
       </c>
       <c r="E411" t="s">
         <v>9</v>
       </c>
       <c r="F411" s="1" t="s">
-        <v>788</v>
+        <v>758</v>
       </c>
       <c r="G411" t="s">
-        <v>789</v>
+        <v>759</v>
       </c>
     </row>
     <row r="412" spans="1:7">
       <c r="A412">
-        <v>8914</v>
+        <v>9098</v>
       </c>
       <c r="B412">
         <v>2021</v>
       </c>
       <c r="C412" t="s">
-        <v>254</v>
+        <v>760</v>
       </c>
       <c r="D412" t="s">
         <v>8</v>
       </c>
       <c r="E412" t="s">
         <v>9</v>
       </c>
       <c r="F412" s="1" t="s">
-        <v>790</v>
+        <v>761</v>
       </c>
       <c r="G412" t="s">
-        <v>791</v>
+        <v>351</v>
       </c>
     </row>
     <row r="413" spans="1:7">
       <c r="A413">
-        <v>8896</v>
+        <v>9082</v>
       </c>
       <c r="B413">
         <v>2021</v>
       </c>
       <c r="C413" t="s">
-        <v>319</v>
+        <v>762</v>
       </c>
       <c r="D413" t="s">
         <v>8</v>
       </c>
       <c r="E413" t="s">
         <v>9</v>
       </c>
       <c r="F413" s="1" t="s">
-        <v>792</v>
+        <v>763</v>
       </c>
       <c r="G413" t="s">
-        <v>793</v>
+        <v>764</v>
       </c>
     </row>
     <row r="414" spans="1:7">
       <c r="A414">
-        <v>8893</v>
+        <v>9081</v>
       </c>
       <c r="B414">
         <v>2021</v>
       </c>
       <c r="C414" t="s">
-        <v>261</v>
+        <v>765</v>
       </c>
       <c r="D414" t="s">
         <v>8</v>
       </c>
       <c r="E414" t="s">
         <v>9</v>
       </c>
       <c r="F414" s="1" t="s">
-        <v>794</v>
+        <v>766</v>
       </c>
       <c r="G414" t="s">
-        <v>274</v>
+        <v>35</v>
       </c>
     </row>
     <row r="415" spans="1:7">
       <c r="A415">
-        <v>8901</v>
+        <v>9080</v>
       </c>
       <c r="B415">
         <v>2021</v>
       </c>
       <c r="C415" t="s">
-        <v>258</v>
+        <v>767</v>
       </c>
       <c r="D415" t="s">
         <v>8</v>
       </c>
       <c r="E415" t="s">
         <v>9</v>
       </c>
       <c r="F415" s="1" t="s">
-        <v>795</v>
+        <v>768</v>
       </c>
       <c r="G415" t="s">
-        <v>796</v>
+        <v>769</v>
       </c>
     </row>
     <row r="416" spans="1:7">
       <c r="A416">
-        <v>8900</v>
+        <v>9058</v>
       </c>
       <c r="B416">
         <v>2021</v>
       </c>
       <c r="C416" t="s">
-        <v>413</v>
+        <v>770</v>
       </c>
       <c r="D416" t="s">
         <v>8</v>
       </c>
       <c r="E416" t="s">
         <v>9</v>
       </c>
       <c r="F416" s="1" t="s">
-        <v>797</v>
+        <v>771</v>
       </c>
       <c r="G416" t="s">
-        <v>763</v>
+        <v>772</v>
       </c>
     </row>
     <row r="417" spans="1:7">
       <c r="A417">
-        <v>8898</v>
+        <v>9047</v>
       </c>
       <c r="B417">
         <v>2021</v>
       </c>
       <c r="C417" t="s">
-        <v>316</v>
+        <v>773</v>
       </c>
       <c r="D417" t="s">
         <v>8</v>
       </c>
       <c r="E417" t="s">
         <v>9</v>
       </c>
       <c r="F417" s="1" t="s">
-        <v>798</v>
+        <v>774</v>
       </c>
       <c r="G417" t="s">
-        <v>636</v>
+        <v>26</v>
       </c>
     </row>
     <row r="418" spans="1:7">
       <c r="A418">
-        <v>8891</v>
+        <v>9049</v>
       </c>
       <c r="B418">
         <v>2021</v>
       </c>
       <c r="C418" t="s">
-        <v>285</v>
+        <v>775</v>
       </c>
       <c r="D418" t="s">
         <v>8</v>
       </c>
       <c r="E418" t="s">
         <v>9</v>
       </c>
       <c r="F418" s="1" t="s">
-        <v>799</v>
+        <v>776</v>
       </c>
       <c r="G418" t="s">
-        <v>277</v>
+        <v>239</v>
       </c>
     </row>
     <row r="419" spans="1:7">
       <c r="A419">
-        <v>8888</v>
+        <v>9044</v>
       </c>
       <c r="B419">
         <v>2021</v>
       </c>
       <c r="C419" t="s">
-        <v>269</v>
+        <v>777</v>
       </c>
       <c r="D419" t="s">
         <v>8</v>
       </c>
       <c r="E419" t="s">
         <v>9</v>
       </c>
       <c r="F419" s="1" t="s">
-        <v>800</v>
+        <v>778</v>
       </c>
       <c r="G419" t="s">
-        <v>763</v>
+        <v>779</v>
       </c>
     </row>
     <row r="420" spans="1:7">
       <c r="A420">
-        <v>8887</v>
+        <v>9043</v>
       </c>
       <c r="B420">
         <v>2021</v>
       </c>
       <c r="C420" t="s">
-        <v>801</v>
+        <v>780</v>
       </c>
       <c r="D420" t="s">
         <v>8</v>
       </c>
       <c r="E420" t="s">
         <v>9</v>
       </c>
       <c r="F420" s="1" t="s">
-        <v>802</v>
+        <v>781</v>
       </c>
       <c r="G420" t="s">
-        <v>803</v>
+        <v>782</v>
       </c>
     </row>
     <row r="421" spans="1:7">
       <c r="A421">
-        <v>8895</v>
+        <v>9042</v>
       </c>
       <c r="B421">
         <v>2021</v>
       </c>
       <c r="C421" t="s">
-        <v>280</v>
+        <v>783</v>
       </c>
       <c r="D421" t="s">
         <v>8</v>
       </c>
       <c r="E421" t="s">
         <v>9</v>
       </c>
       <c r="F421" s="1" t="s">
-        <v>804</v>
+        <v>784</v>
       </c>
       <c r="G421" t="s">
-        <v>805</v>
+        <v>782</v>
       </c>
     </row>
     <row r="422" spans="1:7">
       <c r="A422">
-        <v>8894</v>
+        <v>9041</v>
       </c>
       <c r="B422">
         <v>2021</v>
       </c>
       <c r="C422" t="s">
-        <v>264</v>
+        <v>785</v>
       </c>
       <c r="D422" t="s">
         <v>8</v>
       </c>
       <c r="E422" t="s">
         <v>9</v>
       </c>
       <c r="F422" s="1" t="s">
-        <v>806</v>
+        <v>786</v>
       </c>
       <c r="G422" t="s">
-        <v>807</v>
+        <v>26</v>
       </c>
     </row>
     <row r="423" spans="1:7">
       <c r="A423">
-        <v>8892</v>
+        <v>9040</v>
       </c>
       <c r="B423">
         <v>2021</v>
       </c>
       <c r="C423" t="s">
-        <v>283</v>
+        <v>787</v>
       </c>
       <c r="D423" t="s">
         <v>8</v>
       </c>
       <c r="E423" t="s">
         <v>9</v>
       </c>
       <c r="F423" s="1" t="s">
-        <v>808</v>
+        <v>788</v>
       </c>
       <c r="G423" t="s">
-        <v>527</v>
+        <v>26</v>
       </c>
     </row>
     <row r="424" spans="1:7">
       <c r="A424">
-        <v>8890</v>
+        <v>9032</v>
       </c>
       <c r="B424">
         <v>2021</v>
       </c>
       <c r="C424" t="s">
-        <v>287</v>
+        <v>789</v>
       </c>
       <c r="D424" t="s">
         <v>8</v>
       </c>
       <c r="E424" t="s">
         <v>9</v>
       </c>
       <c r="F424" s="1" t="s">
-        <v>809</v>
+        <v>790</v>
       </c>
       <c r="G424" t="s">
-        <v>810</v>
+        <v>35</v>
       </c>
     </row>
     <row r="425" spans="1:7">
       <c r="A425">
-        <v>8889</v>
+        <v>9031</v>
       </c>
       <c r="B425">
         <v>2021</v>
       </c>
       <c r="C425" t="s">
-        <v>266</v>
+        <v>791</v>
       </c>
       <c r="D425" t="s">
         <v>8</v>
       </c>
       <c r="E425" t="s">
         <v>9</v>
       </c>
       <c r="F425" s="1" t="s">
-        <v>811</v>
+        <v>792</v>
       </c>
       <c r="G425" t="s">
-        <v>812</v>
+        <v>793</v>
       </c>
     </row>
     <row r="426" spans="1:7">
       <c r="A426">
-        <v>8886</v>
+        <v>9030</v>
       </c>
       <c r="B426">
         <v>2021</v>
       </c>
       <c r="C426" t="s">
-        <v>272</v>
+        <v>794</v>
       </c>
       <c r="D426" t="s">
         <v>8</v>
       </c>
       <c r="E426" t="s">
         <v>9</v>
       </c>
       <c r="F426" s="1" t="s">
-        <v>813</v>
+        <v>795</v>
       </c>
       <c r="G426" t="s">
-        <v>814</v>
+        <v>796</v>
       </c>
     </row>
     <row r="427" spans="1:7">
       <c r="A427">
-        <v>8885</v>
+        <v>9026</v>
       </c>
       <c r="B427">
         <v>2021</v>
       </c>
       <c r="C427" t="s">
-        <v>275</v>
+        <v>797</v>
       </c>
       <c r="D427" t="s">
         <v>8</v>
       </c>
       <c r="E427" t="s">
         <v>9</v>
       </c>
       <c r="F427" s="1" t="s">
-        <v>815</v>
+        <v>798</v>
       </c>
       <c r="G427" t="s">
-        <v>274</v>
+        <v>799</v>
       </c>
     </row>
     <row r="428" spans="1:7">
       <c r="A428">
-        <v>8884</v>
+        <v>9025</v>
       </c>
       <c r="B428">
         <v>2021</v>
       </c>
       <c r="C428" t="s">
-        <v>289</v>
+        <v>800</v>
       </c>
       <c r="D428" t="s">
         <v>8</v>
       </c>
       <c r="E428" t="s">
         <v>9</v>
       </c>
       <c r="F428" s="1" t="s">
-        <v>816</v>
+        <v>801</v>
       </c>
       <c r="G428" t="s">
-        <v>817</v>
+        <v>802</v>
       </c>
     </row>
     <row r="429" spans="1:7">
       <c r="A429">
-        <v>8883</v>
+        <v>9011</v>
       </c>
       <c r="B429">
         <v>2021</v>
       </c>
       <c r="C429" t="s">
-        <v>299</v>
+        <v>803</v>
       </c>
       <c r="D429" t="s">
         <v>8</v>
       </c>
       <c r="E429" t="s">
         <v>9</v>
       </c>
       <c r="F429" s="1" t="s">
-        <v>818</v>
+        <v>804</v>
       </c>
       <c r="G429" t="s">
-        <v>817</v>
+        <v>805</v>
       </c>
     </row>
     <row r="430" spans="1:7">
       <c r="A430">
-        <v>8882</v>
+        <v>9004</v>
       </c>
       <c r="B430">
         <v>2021</v>
       </c>
       <c r="C430" t="s">
-        <v>307</v>
+        <v>806</v>
       </c>
       <c r="D430" t="s">
         <v>8</v>
       </c>
       <c r="E430" t="s">
         <v>9</v>
       </c>
       <c r="F430" s="1" t="s">
-        <v>819</v>
+        <v>807</v>
       </c>
       <c r="G430" t="s">
-        <v>20</v>
+        <v>808</v>
       </c>
     </row>
     <row r="431" spans="1:7">
       <c r="A431">
-        <v>8881</v>
+        <v>8996</v>
       </c>
       <c r="B431">
         <v>2021</v>
       </c>
       <c r="C431" t="s">
-        <v>278</v>
+        <v>809</v>
       </c>
       <c r="D431" t="s">
         <v>8</v>
       </c>
       <c r="E431" t="s">
         <v>9</v>
       </c>
       <c r="F431" s="1" t="s">
-        <v>820</v>
+        <v>810</v>
       </c>
       <c r="G431" t="s">
-        <v>821</v>
+        <v>583</v>
       </c>
     </row>
     <row r="432" spans="1:7">
       <c r="A432">
-        <v>8876</v>
+        <v>8997</v>
       </c>
       <c r="B432">
         <v>2021</v>
       </c>
       <c r="C432" t="s">
-        <v>310</v>
+        <v>811</v>
       </c>
       <c r="D432" t="s">
         <v>8</v>
       </c>
       <c r="E432" t="s">
         <v>9</v>
       </c>
       <c r="F432" s="1" t="s">
-        <v>822</v>
+        <v>812</v>
       </c>
       <c r="G432" t="s">
-        <v>823</v>
+        <v>533</v>
       </c>
     </row>
     <row r="433" spans="1:7">
       <c r="A433">
-        <v>8880</v>
+        <v>8993</v>
       </c>
       <c r="B433">
         <v>2021</v>
       </c>
       <c r="C433" t="s">
-        <v>296</v>
+        <v>813</v>
       </c>
       <c r="D433" t="s">
         <v>8</v>
       </c>
       <c r="E433" t="s">
         <v>9</v>
       </c>
       <c r="F433" s="1" t="s">
-        <v>824</v>
+        <v>814</v>
       </c>
       <c r="G433" t="s">
-        <v>825</v>
+        <v>26</v>
       </c>
     </row>
     <row r="434" spans="1:7">
       <c r="A434">
-        <v>8879</v>
+        <v>8992</v>
       </c>
       <c r="B434">
         <v>2021</v>
       </c>
       <c r="C434" t="s">
-        <v>301</v>
+        <v>815</v>
       </c>
       <c r="D434" t="s">
         <v>8</v>
       </c>
       <c r="E434" t="s">
         <v>9</v>
       </c>
       <c r="F434" s="1" t="s">
-        <v>826</v>
+        <v>816</v>
       </c>
       <c r="G434" t="s">
-        <v>827</v>
+        <v>817</v>
       </c>
     </row>
     <row r="435" spans="1:7">
       <c r="A435">
-        <v>8878</v>
+        <v>8995</v>
       </c>
       <c r="B435">
         <v>2021</v>
       </c>
       <c r="C435" t="s">
-        <v>304</v>
+        <v>818</v>
       </c>
       <c r="D435" t="s">
         <v>8</v>
       </c>
       <c r="E435" t="s">
         <v>9</v>
       </c>
       <c r="F435" s="1" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
       <c r="G435" t="s">
-        <v>186</v>
+        <v>239</v>
       </c>
     </row>
     <row r="436" spans="1:7">
       <c r="A436">
-        <v>8877</v>
+        <v>8994</v>
       </c>
       <c r="B436">
         <v>2021</v>
       </c>
       <c r="C436" t="s">
-        <v>291</v>
+        <v>820</v>
       </c>
       <c r="D436" t="s">
         <v>8</v>
       </c>
       <c r="E436" t="s">
         <v>9</v>
       </c>
       <c r="F436" s="1" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="G436" t="s">
-        <v>830</v>
+        <v>594</v>
       </c>
     </row>
     <row r="437" spans="1:7">
       <c r="A437">
-        <v>8875</v>
+        <v>8991</v>
       </c>
       <c r="B437">
         <v>2021</v>
       </c>
       <c r="C437" t="s">
-        <v>313</v>
+        <v>822</v>
       </c>
       <c r="D437" t="s">
         <v>8</v>
       </c>
       <c r="E437" t="s">
         <v>9</v>
       </c>
       <c r="F437" s="1" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="G437" t="s">
-        <v>832</v>
+        <v>23</v>
       </c>
     </row>
     <row r="438" spans="1:7">
       <c r="A438">
-        <v>8863</v>
+        <v>8981</v>
       </c>
       <c r="B438">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C438" t="s">
-        <v>124</v>
+        <v>824</v>
       </c>
       <c r="D438" t="s">
         <v>8</v>
       </c>
       <c r="E438" t="s">
         <v>9</v>
       </c>
       <c r="F438" s="1" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="G438" t="s">
-        <v>327</v>
+        <v>826</v>
       </c>
     </row>
     <row r="439" spans="1:7">
       <c r="A439">
-        <v>8862</v>
+        <v>8965</v>
       </c>
       <c r="B439">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C439" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="D439" t="s">
         <v>8</v>
       </c>
       <c r="E439" t="s">
         <v>9</v>
       </c>
       <c r="F439" s="1" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="G439" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
     </row>
     <row r="440" spans="1:7">
       <c r="A440">
-        <v>8861</v>
+        <v>8964</v>
       </c>
       <c r="B440">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C440" t="s">
-        <v>130</v>
+        <v>142</v>
       </c>
       <c r="D440" t="s">
         <v>8</v>
       </c>
       <c r="E440" t="s">
         <v>9</v>
       </c>
       <c r="F440" s="1" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="G440" t="s">
-        <v>193</v>
+        <v>830</v>
       </c>
     </row>
     <row r="441" spans="1:7">
       <c r="A441">
-        <v>8865</v>
+        <v>8974</v>
       </c>
       <c r="B441">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C441" t="s">
-        <v>133</v>
+        <v>831</v>
       </c>
       <c r="D441" t="s">
         <v>8</v>
       </c>
       <c r="E441" t="s">
         <v>9</v>
       </c>
       <c r="F441" s="1" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
       <c r="G441" t="s">
-        <v>838</v>
+        <v>664</v>
       </c>
     </row>
     <row r="442" spans="1:7">
       <c r="A442">
-        <v>8864</v>
+        <v>8954</v>
       </c>
       <c r="B442">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C442" t="s">
-        <v>136</v>
+        <v>144</v>
       </c>
       <c r="D442" t="s">
         <v>8</v>
       </c>
       <c r="E442" t="s">
         <v>9</v>
       </c>
       <c r="F442" s="1" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="G442" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
     </row>
     <row r="443" spans="1:7">
       <c r="A443">
-        <v>8845</v>
+        <v>8953</v>
       </c>
       <c r="B443">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C443" t="s">
-        <v>139</v>
+        <v>155</v>
       </c>
       <c r="D443" t="s">
         <v>8</v>
       </c>
       <c r="E443" t="s">
         <v>9</v>
       </c>
       <c r="F443" s="1" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
       <c r="G443" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
     </row>
     <row r="444" spans="1:7">
       <c r="A444">
-        <v>8840</v>
+        <v>8963</v>
       </c>
       <c r="B444">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C444" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
       <c r="D444" t="s">
         <v>8</v>
       </c>
       <c r="E444" t="s">
         <v>9</v>
       </c>
       <c r="F444" s="1" t="s">
-        <v>843</v>
+        <v>837</v>
       </c>
       <c r="G444" t="s">
-        <v>844</v>
+        <v>838</v>
       </c>
     </row>
     <row r="445" spans="1:7">
       <c r="A445">
-        <v>8839</v>
+        <v>8951</v>
       </c>
       <c r="B445">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C445" t="s">
-        <v>149</v>
+        <v>30</v>
       </c>
       <c r="D445" t="s">
         <v>8</v>
       </c>
       <c r="E445" t="s">
         <v>9</v>
       </c>
       <c r="F445" s="1" t="s">
-        <v>845</v>
+        <v>839</v>
       </c>
       <c r="G445" t="s">
-        <v>20</v>
+        <v>840</v>
       </c>
     </row>
     <row r="446" spans="1:7">
       <c r="A446">
-        <v>8838</v>
+        <v>8938</v>
       </c>
       <c r="B446">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C446" t="s">
-        <v>142</v>
+        <v>33</v>
       </c>
       <c r="D446" t="s">
         <v>8</v>
       </c>
       <c r="E446" t="s">
         <v>9</v>
       </c>
       <c r="F446" s="1" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="G446" t="s">
-        <v>20</v>
+        <v>842</v>
       </c>
     </row>
     <row r="447" spans="1:7">
       <c r="A447">
-        <v>8837</v>
+        <v>8937</v>
       </c>
       <c r="B447">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C447" t="s">
-        <v>152</v>
+        <v>36</v>
       </c>
       <c r="D447" t="s">
         <v>8</v>
       </c>
       <c r="E447" t="s">
         <v>9</v>
       </c>
       <c r="F447" s="1" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="G447" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
     </row>
     <row r="448" spans="1:7">
       <c r="A448">
-        <v>8836</v>
+        <v>8936</v>
       </c>
       <c r="B448">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C448" t="s">
-        <v>155</v>
+        <v>27</v>
       </c>
       <c r="D448" t="s">
         <v>8</v>
       </c>
       <c r="E448" t="s">
         <v>9</v>
       </c>
       <c r="F448" s="1" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="G448" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
     </row>
     <row r="449" spans="1:7">
       <c r="A449">
-        <v>8826</v>
+        <v>8920</v>
       </c>
       <c r="B449">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C449" t="s">
-        <v>160</v>
+        <v>41</v>
       </c>
       <c r="D449" t="s">
         <v>8</v>
       </c>
       <c r="E449" t="s">
         <v>9</v>
       </c>
       <c r="F449" s="1" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="G449" t="s">
-        <v>49</v>
+        <v>844</v>
       </c>
     </row>
     <row r="450" spans="1:7">
       <c r="A450">
-        <v>8825</v>
+        <v>8918</v>
       </c>
       <c r="B450">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C450" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D450" t="s">
         <v>8</v>
       </c>
       <c r="E450" t="s">
         <v>9</v>
       </c>
       <c r="F450" s="1" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="G450" t="s">
-        <v>441</v>
+        <v>849</v>
       </c>
     </row>
     <row r="451" spans="1:7">
       <c r="A451">
-        <v>8824</v>
+        <v>8917</v>
       </c>
       <c r="B451">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C451" t="s">
-        <v>165</v>
+        <v>46</v>
       </c>
       <c r="D451" t="s">
         <v>8</v>
       </c>
       <c r="E451" t="s">
         <v>9</v>
       </c>
       <c r="F451" s="1" t="s">
-        <v>853</v>
+        <v>850</v>
       </c>
       <c r="G451" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
     </row>
     <row r="452" spans="1:7">
       <c r="A452">
-        <v>8823</v>
+        <v>8916</v>
       </c>
       <c r="B452">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C452" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="D452" t="s">
         <v>8</v>
       </c>
       <c r="E452" t="s">
         <v>9</v>
       </c>
       <c r="F452" s="1" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="G452" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
     </row>
     <row r="453" spans="1:7">
       <c r="A453">
-        <v>8819</v>
+        <v>8915</v>
       </c>
       <c r="B453">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C453" t="s">
-        <v>170</v>
+        <v>52</v>
       </c>
       <c r="D453" t="s">
         <v>8</v>
       </c>
       <c r="E453" t="s">
         <v>9</v>
       </c>
       <c r="F453" s="1" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="G453" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
     </row>
     <row r="454" spans="1:7">
       <c r="A454">
-        <v>8815</v>
+        <v>8914</v>
       </c>
       <c r="B454">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C454" t="s">
-        <v>178</v>
+        <v>58</v>
       </c>
       <c r="D454" t="s">
         <v>8</v>
       </c>
       <c r="E454" t="s">
         <v>9</v>
       </c>
       <c r="F454" s="1" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="G454" t="s">
-        <v>20</v>
+        <v>856</v>
       </c>
     </row>
     <row r="455" spans="1:7">
       <c r="A455">
-        <v>8814</v>
+        <v>8896</v>
       </c>
       <c r="B455">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C455" t="s">
-        <v>181</v>
+        <v>67</v>
       </c>
       <c r="D455" t="s">
         <v>8</v>
       </c>
       <c r="E455" t="s">
         <v>9</v>
       </c>
       <c r="F455" s="1" t="s">
-        <v>860</v>
+        <v>857</v>
       </c>
       <c r="G455" t="s">
-        <v>861</v>
+        <v>858</v>
       </c>
     </row>
     <row r="456" spans="1:7">
       <c r="A456">
-        <v>8816</v>
+        <v>8893</v>
       </c>
       <c r="B456">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C456" t="s">
-        <v>173</v>
+        <v>70</v>
       </c>
       <c r="D456" t="s">
         <v>8</v>
       </c>
       <c r="E456" t="s">
         <v>9</v>
       </c>
       <c r="F456" s="1" t="s">
-        <v>862</v>
+        <v>859</v>
       </c>
       <c r="G456" t="s">
-        <v>49</v>
+        <v>360</v>
       </c>
     </row>
     <row r="457" spans="1:7">
       <c r="A457">
-        <v>8813</v>
+        <v>8901</v>
       </c>
       <c r="B457">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C457" t="s">
-        <v>187</v>
+        <v>55</v>
       </c>
       <c r="D457" t="s">
         <v>8</v>
       </c>
       <c r="E457" t="s">
         <v>9</v>
       </c>
       <c r="F457" s="1" t="s">
-        <v>863</v>
+        <v>860</v>
       </c>
       <c r="G457" t="s">
-        <v>26</v>
+        <v>861</v>
       </c>
     </row>
     <row r="458" spans="1:7">
       <c r="A458">
-        <v>8808</v>
+        <v>8900</v>
       </c>
       <c r="B458">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C458" t="s">
-        <v>189</v>
+        <v>61</v>
       </c>
       <c r="D458" t="s">
         <v>8</v>
       </c>
       <c r="E458" t="s">
         <v>9</v>
       </c>
       <c r="F458" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="G458" t="s">
-        <v>865</v>
+        <v>828</v>
       </c>
     </row>
     <row r="459" spans="1:7">
       <c r="A459">
-        <v>8807</v>
+        <v>8898</v>
       </c>
       <c r="B459">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C459" t="s">
-        <v>191</v>
+        <v>64</v>
       </c>
       <c r="D459" t="s">
         <v>8</v>
       </c>
       <c r="E459" t="s">
         <v>9</v>
       </c>
       <c r="F459" s="1" t="s">
-        <v>866</v>
+        <v>863</v>
       </c>
       <c r="G459" t="s">
-        <v>217</v>
+        <v>701</v>
       </c>
     </row>
     <row r="460" spans="1:7">
       <c r="A460">
-        <v>8806</v>
+        <v>8891</v>
       </c>
       <c r="B460">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C460" t="s">
-        <v>197</v>
+        <v>80</v>
       </c>
       <c r="D460" t="s">
         <v>8</v>
       </c>
       <c r="E460" t="s">
         <v>9</v>
       </c>
       <c r="F460" s="1" t="s">
-        <v>867</v>
+        <v>864</v>
       </c>
       <c r="G460" t="s">
-        <v>868</v>
+        <v>362</v>
       </c>
     </row>
     <row r="461" spans="1:7">
       <c r="A461">
-        <v>8796</v>
+        <v>8888</v>
       </c>
       <c r="B461">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C461" t="s">
-        <v>194</v>
+        <v>85</v>
       </c>
       <c r="D461" t="s">
         <v>8</v>
       </c>
       <c r="E461" t="s">
         <v>9</v>
       </c>
       <c r="F461" s="1" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="G461" t="s">
-        <v>43</v>
+        <v>828</v>
       </c>
     </row>
     <row r="462" spans="1:7">
       <c r="A462">
-        <v>8792</v>
+        <v>8887</v>
       </c>
       <c r="B462">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C462" t="s">
-        <v>383</v>
+        <v>866</v>
       </c>
       <c r="D462" t="s">
         <v>8</v>
       </c>
       <c r="E462" t="s">
         <v>9</v>
       </c>
       <c r="F462" s="1" t="s">
-        <v>870</v>
+        <v>867</v>
       </c>
       <c r="G462" t="s">
-        <v>840</v>
+        <v>868</v>
       </c>
     </row>
     <row r="463" spans="1:7">
       <c r="A463">
-        <v>8785</v>
+        <v>8895</v>
       </c>
       <c r="B463">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C463" t="s">
-        <v>199</v>
+        <v>72</v>
       </c>
       <c r="D463" t="s">
         <v>8</v>
       </c>
       <c r="E463" t="s">
         <v>9</v>
       </c>
       <c r="F463" s="1" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="G463" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
     </row>
     <row r="464" spans="1:7">
       <c r="A464">
-        <v>8784</v>
+        <v>8894</v>
       </c>
       <c r="B464">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C464" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="D464" t="s">
         <v>8</v>
       </c>
       <c r="E464" t="s">
         <v>9</v>
       </c>
       <c r="F464" s="1" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="G464" t="s">
-        <v>583</v>
+        <v>872</v>
       </c>
     </row>
     <row r="465" spans="1:7">
       <c r="A465">
-        <v>8783</v>
+        <v>8892</v>
       </c>
       <c r="B465">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C465" t="s">
-        <v>210</v>
+        <v>78</v>
       </c>
       <c r="D465" t="s">
         <v>8</v>
       </c>
       <c r="E465" t="s">
         <v>9</v>
       </c>
       <c r="F465" s="1" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="G465" t="s">
-        <v>875</v>
+        <v>592</v>
       </c>
     </row>
     <row r="466" spans="1:7">
       <c r="A466">
-        <v>8782</v>
+        <v>8890</v>
       </c>
       <c r="B466">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C466" t="s">
-        <v>202</v>
+        <v>82</v>
       </c>
       <c r="D466" t="s">
         <v>8</v>
       </c>
       <c r="E466" t="s">
         <v>9</v>
       </c>
       <c r="F466" s="1" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="G466" t="s">
-        <v>765</v>
+        <v>875</v>
       </c>
     </row>
     <row r="467" spans="1:7">
       <c r="A467">
-        <v>8778</v>
+        <v>8889</v>
       </c>
       <c r="B467">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C467" t="s">
-        <v>205</v>
+        <v>88</v>
       </c>
       <c r="D467" t="s">
         <v>8</v>
       </c>
       <c r="E467" t="s">
         <v>9</v>
       </c>
       <c r="F467" s="1" t="s">
+        <v>876</v>
+      </c>
+      <c r="G467" t="s">
         <v>877</v>
-      </c>
-[...1 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="468" spans="1:7">
       <c r="A468">
-        <v>8766</v>
+        <v>8886</v>
       </c>
       <c r="B468">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C468" t="s">
-        <v>208</v>
+        <v>91</v>
       </c>
       <c r="D468" t="s">
         <v>8</v>
       </c>
       <c r="E468" t="s">
         <v>9</v>
       </c>
       <c r="F468" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="G468" t="s">
         <v>879</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="469" spans="1:7">
       <c r="A469">
-        <v>8765</v>
+        <v>8885</v>
       </c>
       <c r="B469">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C469" t="s">
-        <v>215</v>
+        <v>96</v>
       </c>
       <c r="D469" t="s">
         <v>8</v>
       </c>
       <c r="E469" t="s">
         <v>9</v>
       </c>
       <c r="F469" s="1" t="s">
         <v>880</v>
       </c>
       <c r="G469" t="s">
-        <v>881</v>
+        <v>360</v>
       </c>
     </row>
     <row r="470" spans="1:7">
       <c r="A470">
-        <v>8764</v>
+        <v>8884</v>
       </c>
       <c r="B470">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C470" t="s">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="D470" t="s">
         <v>8</v>
       </c>
       <c r="E470" t="s">
         <v>9</v>
       </c>
       <c r="F470" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="G470" t="s">
         <v>882</v>
-      </c>
-[...1 lines deleted...]
-        <v>883</v>
       </c>
     </row>
     <row r="471" spans="1:7">
       <c r="A471">
-        <v>8755</v>
+        <v>8883</v>
       </c>
       <c r="B471">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C471" t="s">
-        <v>218</v>
+        <v>102</v>
       </c>
       <c r="D471" t="s">
         <v>8</v>
       </c>
       <c r="E471" t="s">
         <v>9</v>
       </c>
       <c r="F471" s="1" t="s">
-        <v>884</v>
+        <v>883</v>
       </c>
       <c r="G471" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="472" spans="1:7">
       <c r="A472">
-        <v>8746</v>
+        <v>8882</v>
       </c>
       <c r="B472">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C472" t="s">
-        <v>220</v>
+        <v>118</v>
       </c>
       <c r="D472" t="s">
         <v>8</v>
       </c>
       <c r="E472" t="s">
         <v>9</v>
       </c>
       <c r="F472" s="1" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="G472" t="s">
-        <v>583</v>
+        <v>26</v>
       </c>
     </row>
     <row r="473" spans="1:7">
       <c r="A473">
-        <v>8745</v>
+        <v>8881</v>
       </c>
       <c r="B473">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C473" t="s">
-        <v>225</v>
+        <v>99</v>
       </c>
       <c r="D473" t="s">
         <v>8</v>
       </c>
       <c r="E473" t="s">
         <v>9</v>
       </c>
       <c r="F473" s="1" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="G473" t="s">
-        <v>875</v>
+        <v>886</v>
       </c>
     </row>
     <row r="474" spans="1:7">
       <c r="A474">
-        <v>8744</v>
+        <v>8876</v>
       </c>
       <c r="B474">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C474" t="s">
-        <v>231</v>
+        <v>107</v>
       </c>
       <c r="D474" t="s">
         <v>8</v>
       </c>
       <c r="E474" t="s">
         <v>9</v>
       </c>
       <c r="F474" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="G474" t="s">
         <v>888</v>
-      </c>
-[...1 lines deleted...]
-        <v>765</v>
       </c>
     </row>
     <row r="475" spans="1:7">
       <c r="A475">
-        <v>8743</v>
+        <v>8880</v>
       </c>
       <c r="B475">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C475" t="s">
-        <v>228</v>
+        <v>123</v>
       </c>
       <c r="D475" t="s">
         <v>8</v>
       </c>
       <c r="E475" t="s">
         <v>9</v>
       </c>
       <c r="F475" s="1" t="s">
         <v>889</v>
       </c>
       <c r="G475" t="s">
         <v>890</v>
       </c>
     </row>
     <row r="476" spans="1:7">
       <c r="A476">
-        <v>8742</v>
+        <v>8879</v>
       </c>
       <c r="B476">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C476" t="s">
-        <v>233</v>
+        <v>110</v>
       </c>
       <c r="D476" t="s">
         <v>8</v>
       </c>
       <c r="E476" t="s">
         <v>9</v>
       </c>
       <c r="F476" s="1" t="s">
         <v>891</v>
       </c>
       <c r="G476" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="477" spans="1:7">
       <c r="A477">
-        <v>8731</v>
+        <v>8878</v>
       </c>
       <c r="B477">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C477" t="s">
-        <v>236</v>
+        <v>113</v>
       </c>
       <c r="D477" t="s">
         <v>8</v>
       </c>
       <c r="E477" t="s">
         <v>9</v>
       </c>
       <c r="F477" s="1" t="s">
         <v>893</v>
       </c>
       <c r="G477" t="s">
-        <v>894</v>
+        <v>38</v>
       </c>
     </row>
     <row r="478" spans="1:7">
       <c r="A478">
-        <v>8730</v>
+        <v>8877</v>
       </c>
       <c r="B478">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C478" t="s">
-        <v>239</v>
+        <v>115</v>
       </c>
       <c r="D478" t="s">
         <v>8</v>
       </c>
       <c r="E478" t="s">
         <v>9</v>
       </c>
       <c r="F478" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="G478" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="479" spans="1:7">
       <c r="A479">
-        <v>8727</v>
+        <v>8875</v>
       </c>
       <c r="B479">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C479" t="s">
-        <v>242</v>
+        <v>120</v>
       </c>
       <c r="D479" t="s">
         <v>8</v>
       </c>
       <c r="E479" t="s">
         <v>9</v>
       </c>
       <c r="F479" s="1" t="s">
         <v>896</v>
       </c>
       <c r="G479" t="s">
-        <v>875</v>
+        <v>897</v>
       </c>
     </row>
     <row r="480" spans="1:7">
       <c r="A480">
-        <v>8722</v>
+        <v>8863</v>
       </c>
       <c r="B480">
         <v>2020</v>
       </c>
       <c r="C480" t="s">
-        <v>244</v>
+        <v>237</v>
       </c>
       <c r="D480" t="s">
         <v>8</v>
       </c>
       <c r="E480" t="s">
         <v>9</v>
       </c>
       <c r="F480" s="1" t="s">
-        <v>897</v>
+        <v>898</v>
       </c>
       <c r="G480" t="s">
-        <v>898</v>
+        <v>394</v>
       </c>
     </row>
     <row r="481" spans="1:7">
       <c r="A481">
-        <v>8721</v>
+        <v>8862</v>
       </c>
       <c r="B481">
         <v>2020</v>
       </c>
       <c r="C481" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="D481" t="s">
         <v>8</v>
       </c>
       <c r="E481" t="s">
         <v>9</v>
       </c>
       <c r="F481" s="1" t="s">
         <v>899</v>
       </c>
       <c r="G481" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="482" spans="1:7">
       <c r="A482">
-        <v>8706</v>
+        <v>8861</v>
       </c>
       <c r="B482">
         <v>2020</v>
       </c>
       <c r="C482" t="s">
-        <v>413</v>
+        <v>242</v>
       </c>
       <c r="D482" t="s">
         <v>8</v>
       </c>
       <c r="E482" t="s">
         <v>9</v>
       </c>
       <c r="F482" s="1" t="s">
         <v>901</v>
       </c>
       <c r="G482" t="s">
-        <v>902</v>
+        <v>35</v>
       </c>
     </row>
     <row r="483" spans="1:7">
       <c r="A483">
-        <v>8719</v>
+        <v>8865</v>
       </c>
       <c r="B483">
         <v>2020</v>
       </c>
       <c r="C483" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D483" t="s">
         <v>8</v>
       </c>
       <c r="E483" t="s">
         <v>9</v>
       </c>
       <c r="F483" s="1" t="s">
+        <v>902</v>
+      </c>
+      <c r="G483" t="s">
         <v>903</v>
-      </c>
-[...1 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="484" spans="1:7">
       <c r="A484">
-        <v>8718</v>
+        <v>8864</v>
       </c>
       <c r="B484">
         <v>2020</v>
       </c>
       <c r="C484" t="s">
-        <v>254</v>
+        <v>248</v>
       </c>
       <c r="D484" t="s">
         <v>8</v>
       </c>
       <c r="E484" t="s">
         <v>9</v>
       </c>
       <c r="F484" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="G484" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>614</v>
       </c>
     </row>
     <row r="485" spans="1:7">
       <c r="A485">
-        <v>8717</v>
+        <v>8845</v>
       </c>
       <c r="B485">
         <v>2020</v>
       </c>
       <c r="C485" t="s">
-        <v>256</v>
+        <v>251</v>
       </c>
       <c r="D485" t="s">
         <v>8</v>
       </c>
       <c r="E485" t="s">
         <v>9</v>
       </c>
       <c r="F485" s="1" t="s">
         <v>906</v>
       </c>
       <c r="G485" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="486" spans="1:7">
       <c r="A486">
-        <v>8716</v>
+        <v>8840</v>
       </c>
       <c r="B486">
         <v>2020</v>
       </c>
       <c r="C486" t="s">
-        <v>252</v>
+        <v>288</v>
       </c>
       <c r="D486" t="s">
         <v>8</v>
       </c>
       <c r="E486" t="s">
         <v>9</v>
       </c>
       <c r="F486" s="1" t="s">
         <v>908</v>
       </c>
       <c r="G486" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="487" spans="1:7">
       <c r="A487">
-        <v>8707</v>
+        <v>8839</v>
       </c>
       <c r="B487">
         <v>2020</v>
       </c>
       <c r="C487" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="D487" t="s">
         <v>8</v>
       </c>
       <c r="E487" t="s">
         <v>9</v>
       </c>
       <c r="F487" s="1" t="s">
         <v>910</v>
       </c>
       <c r="G487" t="s">
-        <v>911</v>
+        <v>26</v>
       </c>
     </row>
     <row r="488" spans="1:7">
       <c r="A488">
-        <v>8705</v>
+        <v>8838</v>
       </c>
       <c r="B488">
         <v>2020</v>
       </c>
       <c r="C488" t="s">
-        <v>319</v>
+        <v>254</v>
       </c>
       <c r="D488" t="s">
         <v>8</v>
       </c>
       <c r="E488" t="s">
         <v>9</v>
       </c>
       <c r="F488" s="1" t="s">
-        <v>912</v>
+        <v>911</v>
       </c>
       <c r="G488" t="s">
-        <v>913</v>
+        <v>26</v>
       </c>
     </row>
     <row r="489" spans="1:7">
       <c r="A489">
-        <v>8686</v>
+        <v>8837</v>
       </c>
       <c r="B489">
         <v>2020</v>
       </c>
       <c r="C489" t="s">
-        <v>316</v>
+        <v>264</v>
       </c>
       <c r="D489" t="s">
         <v>8</v>
       </c>
       <c r="E489" t="s">
         <v>9</v>
       </c>
       <c r="F489" s="1" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="G489" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
     </row>
     <row r="490" spans="1:7">
       <c r="A490">
-        <v>8685</v>
+        <v>8836</v>
       </c>
       <c r="B490">
         <v>2020</v>
       </c>
       <c r="C490" t="s">
-        <v>280</v>
+        <v>267</v>
       </c>
       <c r="D490" t="s">
         <v>8</v>
       </c>
       <c r="E490" t="s">
         <v>9</v>
       </c>
       <c r="F490" s="1" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="G490" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
     </row>
     <row r="491" spans="1:7">
       <c r="A491">
-        <v>8684</v>
+        <v>8826</v>
       </c>
       <c r="B491">
         <v>2020</v>
       </c>
       <c r="C491" t="s">
-        <v>264</v>
+        <v>272</v>
       </c>
       <c r="D491" t="s">
         <v>8</v>
       </c>
       <c r="E491" t="s">
         <v>9</v>
       </c>
       <c r="F491" s="1" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="G491" t="s">
-        <v>919</v>
+        <v>29</v>
       </c>
     </row>
     <row r="492" spans="1:7">
       <c r="A492">
-        <v>8668</v>
+        <v>8825</v>
       </c>
       <c r="B492">
         <v>2020</v>
       </c>
       <c r="C492" t="s">
-        <v>283</v>
+        <v>275</v>
       </c>
       <c r="D492" t="s">
         <v>8</v>
       </c>
       <c r="E492" t="s">
         <v>9</v>
       </c>
       <c r="F492" s="1" t="s">
-        <v>920</v>
+        <v>917</v>
       </c>
       <c r="G492" t="s">
-        <v>921</v>
+        <v>506</v>
       </c>
     </row>
     <row r="493" spans="1:7">
       <c r="A493">
-        <v>8667</v>
+        <v>8824</v>
       </c>
       <c r="B493">
         <v>2020</v>
       </c>
       <c r="C493" t="s">
-        <v>285</v>
+        <v>277</v>
       </c>
       <c r="D493" t="s">
         <v>8</v>
       </c>
       <c r="E493" t="s">
         <v>9</v>
       </c>
       <c r="F493" s="1" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="G493" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
     </row>
     <row r="494" spans="1:7">
       <c r="A494">
-        <v>8665</v>
+        <v>8823</v>
       </c>
       <c r="B494">
         <v>2020</v>
       </c>
       <c r="C494" t="s">
-        <v>287</v>
+        <v>280</v>
       </c>
       <c r="D494" t="s">
         <v>8</v>
       </c>
       <c r="E494" t="s">
         <v>9</v>
       </c>
       <c r="F494" s="1" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="G494" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
     </row>
     <row r="495" spans="1:7">
       <c r="A495">
-        <v>8664</v>
+        <v>8819</v>
       </c>
       <c r="B495">
         <v>2020</v>
       </c>
       <c r="C495" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="D495" t="s">
         <v>8</v>
       </c>
       <c r="E495" t="s">
         <v>9</v>
       </c>
       <c r="F495" s="1" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="G495" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
     </row>
     <row r="496" spans="1:7">
       <c r="A496">
-        <v>8657</v>
+        <v>8815</v>
       </c>
       <c r="B496">
         <v>2020</v>
       </c>
       <c r="C496" t="s">
-        <v>272</v>
+        <v>290</v>
       </c>
       <c r="D496" t="s">
         <v>8</v>
       </c>
       <c r="E496" t="s">
         <v>9</v>
       </c>
       <c r="F496" s="1" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="G496" t="s">
-        <v>929</v>
+        <v>26</v>
       </c>
     </row>
     <row r="497" spans="1:7">
       <c r="A497">
-        <v>8658</v>
+        <v>8814</v>
       </c>
       <c r="B497">
         <v>2020</v>
       </c>
       <c r="C497" t="s">
-        <v>269</v>
+        <v>293</v>
       </c>
       <c r="D497" t="s">
         <v>8</v>
       </c>
       <c r="E497" t="s">
         <v>9</v>
       </c>
       <c r="F497" s="1" t="s">
-        <v>930</v>
+        <v>925</v>
       </c>
       <c r="G497" t="s">
-        <v>931</v>
+        <v>926</v>
       </c>
     </row>
     <row r="498" spans="1:7">
       <c r="A498">
-        <v>8580</v>
+        <v>8816</v>
       </c>
       <c r="B498">
         <v>2020</v>
       </c>
       <c r="C498" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="D498" t="s">
         <v>8</v>
       </c>
       <c r="E498" t="s">
         <v>9</v>
       </c>
       <c r="F498" s="1" t="s">
-        <v>932</v>
+        <v>927</v>
       </c>
       <c r="G498" t="s">
-        <v>911</v>
+        <v>29</v>
       </c>
     </row>
     <row r="499" spans="1:7">
       <c r="A499">
-        <v>8660</v>
+        <v>8813</v>
       </c>
       <c r="B499">
         <v>2020</v>
       </c>
       <c r="C499" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D499" t="s">
         <v>8</v>
       </c>
       <c r="E499" t="s">
         <v>9</v>
       </c>
       <c r="F499" s="1" t="s">
-        <v>933</v>
+        <v>928</v>
       </c>
       <c r="G499" t="s">
-        <v>934</v>
+        <v>23</v>
       </c>
     </row>
     <row r="500" spans="1:7">
       <c r="A500">
-        <v>8642</v>
+        <v>8808</v>
       </c>
       <c r="B500">
         <v>2020</v>
       </c>
       <c r="C500" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D500" t="s">
         <v>8</v>
       </c>
       <c r="E500" t="s">
         <v>9</v>
       </c>
       <c r="F500" s="1" t="s">
-        <v>935</v>
+        <v>929</v>
       </c>
       <c r="G500" t="s">
-        <v>936</v>
+        <v>930</v>
       </c>
     </row>
     <row r="501" spans="1:7">
       <c r="A501">
-        <v>8641</v>
+        <v>8807</v>
       </c>
       <c r="B501">
         <v>2020</v>
       </c>
       <c r="C501" t="s">
-        <v>275</v>
+        <v>302</v>
       </c>
       <c r="D501" t="s">
         <v>8</v>
       </c>
       <c r="E501" t="s">
         <v>9</v>
       </c>
       <c r="F501" s="1" t="s">
-        <v>937</v>
+        <v>931</v>
       </c>
       <c r="G501" t="s">
-        <v>938</v>
+        <v>324</v>
       </c>
     </row>
     <row r="502" spans="1:7">
       <c r="A502">
-        <v>8640</v>
+        <v>8806</v>
       </c>
       <c r="B502">
         <v>2020</v>
       </c>
       <c r="C502" t="s">
-        <v>289</v>
+        <v>307</v>
       </c>
       <c r="D502" t="s">
         <v>8</v>
       </c>
       <c r="E502" t="s">
         <v>9</v>
       </c>
       <c r="F502" s="1" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="G502" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
     </row>
     <row r="503" spans="1:7">
       <c r="A503">
-        <v>8638</v>
+        <v>8796</v>
       </c>
       <c r="B503">
         <v>2020</v>
       </c>
       <c r="C503" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="D503" t="s">
         <v>8</v>
       </c>
       <c r="E503" t="s">
         <v>9</v>
       </c>
       <c r="F503" s="1" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
       <c r="G503" t="s">
-        <v>942</v>
+        <v>157</v>
       </c>
     </row>
     <row r="504" spans="1:7">
       <c r="A504">
-        <v>8493</v>
+        <v>8792</v>
       </c>
       <c r="B504">
         <v>2020</v>
       </c>
       <c r="C504" t="s">
-        <v>301</v>
+        <v>450</v>
       </c>
       <c r="D504" t="s">
         <v>8</v>
       </c>
       <c r="E504" t="s">
         <v>9</v>
       </c>
       <c r="F504" s="1" t="s">
-        <v>943</v>
+        <v>935</v>
       </c>
       <c r="G504" t="s">
-        <v>944</v>
+        <v>905</v>
       </c>
     </row>
     <row r="505" spans="1:7">
       <c r="A505">
-        <v>8492</v>
+        <v>8785</v>
       </c>
       <c r="B505">
         <v>2020</v>
       </c>
       <c r="C505" t="s">
-        <v>304</v>
+        <v>309</v>
       </c>
       <c r="D505" t="s">
         <v>8</v>
       </c>
       <c r="E505" t="s">
         <v>9</v>
       </c>
       <c r="F505" s="1" t="s">
-        <v>945</v>
+        <v>936</v>
       </c>
       <c r="G505" t="s">
-        <v>946</v>
+        <v>937</v>
       </c>
     </row>
     <row r="506" spans="1:7">
       <c r="A506">
-        <v>8491</v>
+        <v>8784</v>
       </c>
       <c r="B506">
         <v>2020</v>
       </c>
       <c r="C506" t="s">
-        <v>291</v>
+        <v>327</v>
       </c>
       <c r="D506" t="s">
         <v>8</v>
       </c>
       <c r="E506" t="s">
         <v>9</v>
       </c>
       <c r="F506" s="1" t="s">
-        <v>947</v>
+        <v>938</v>
       </c>
       <c r="G506" t="s">
-        <v>948</v>
+        <v>648</v>
       </c>
     </row>
     <row r="507" spans="1:7">
       <c r="A507">
-        <v>8490</v>
+        <v>8783</v>
       </c>
       <c r="B507">
         <v>2020</v>
       </c>
       <c r="C507" t="s">
-        <v>313</v>
+        <v>319</v>
       </c>
       <c r="D507" t="s">
         <v>8</v>
       </c>
       <c r="E507" t="s">
         <v>9</v>
       </c>
       <c r="F507" s="1" t="s">
-        <v>949</v>
+        <v>939</v>
       </c>
       <c r="G507" t="s">
-        <v>950</v>
+        <v>940</v>
       </c>
     </row>
     <row r="508" spans="1:7">
       <c r="A508">
-        <v>8489</v>
+        <v>8782</v>
       </c>
       <c r="B508">
         <v>2020</v>
       </c>
       <c r="C508" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D508" t="s">
         <v>8</v>
       </c>
       <c r="E508" t="s">
         <v>9</v>
       </c>
       <c r="F508" s="1" t="s">
-        <v>951</v>
+        <v>941</v>
       </c>
       <c r="G508" t="s">
-        <v>952</v>
+        <v>830</v>
       </c>
     </row>
     <row r="509" spans="1:7">
       <c r="A509">
-        <v>8488</v>
+        <v>8778</v>
       </c>
       <c r="B509">
         <v>2020</v>
       </c>
       <c r="C509" t="s">
-        <v>307</v>
+        <v>314</v>
       </c>
       <c r="D509" t="s">
         <v>8</v>
       </c>
       <c r="E509" t="s">
         <v>9</v>
       </c>
       <c r="F509" s="1" t="s">
-        <v>953</v>
+        <v>942</v>
       </c>
       <c r="G509" t="s">
-        <v>954</v>
+        <v>943</v>
       </c>
     </row>
     <row r="510" spans="1:7">
       <c r="A510">
-        <v>8457</v>
+        <v>8766</v>
       </c>
       <c r="B510">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C510" t="s">
-        <v>115</v>
+        <v>317</v>
       </c>
       <c r="D510" t="s">
         <v>8</v>
       </c>
       <c r="E510" t="s">
         <v>9</v>
       </c>
       <c r="F510" s="1" t="s">
-        <v>955</v>
+        <v>944</v>
       </c>
       <c r="G510" t="s">
-        <v>956</v>
+        <v>26</v>
       </c>
     </row>
     <row r="511" spans="1:7">
       <c r="A511">
-        <v>8456</v>
+        <v>8765</v>
       </c>
       <c r="B511">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C511" t="s">
-        <v>118</v>
+        <v>7</v>
       </c>
       <c r="D511" t="s">
         <v>8</v>
       </c>
       <c r="E511" t="s">
         <v>9</v>
       </c>
       <c r="F511" s="1" t="s">
-        <v>957</v>
+        <v>945</v>
       </c>
       <c r="G511" t="s">
-        <v>956</v>
+        <v>946</v>
       </c>
     </row>
     <row r="512" spans="1:7">
       <c r="A512">
-        <v>8452</v>
+        <v>8764</v>
       </c>
       <c r="B512">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C512" t="s">
-        <v>121</v>
+        <v>15</v>
       </c>
       <c r="D512" t="s">
         <v>8</v>
       </c>
       <c r="E512" t="s">
         <v>9</v>
       </c>
       <c r="F512" s="1" t="s">
-        <v>958</v>
+        <v>947</v>
       </c>
       <c r="G512" t="s">
-        <v>959</v>
+        <v>948</v>
       </c>
     </row>
     <row r="513" spans="1:7">
       <c r="A513">
-        <v>8459</v>
+        <v>8755</v>
       </c>
       <c r="B513">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C513" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="D513" t="s">
         <v>8</v>
       </c>
       <c r="E513" t="s">
         <v>9</v>
       </c>
       <c r="F513" s="1" t="s">
-        <v>960</v>
+        <v>949</v>
       </c>
       <c r="G513" t="s">
-        <v>961</v>
+        <v>950</v>
       </c>
     </row>
     <row r="514" spans="1:7">
       <c r="A514">
-        <v>8458</v>
+        <v>8746</v>
       </c>
       <c r="B514">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C514" t="s">
-        <v>112</v>
+        <v>12</v>
       </c>
       <c r="D514" t="s">
         <v>8</v>
       </c>
       <c r="E514" t="s">
         <v>9</v>
       </c>
       <c r="F514" s="1" t="s">
-        <v>962</v>
+        <v>951</v>
       </c>
       <c r="G514" t="s">
-        <v>614</v>
+        <v>648</v>
       </c>
     </row>
     <row r="515" spans="1:7">
       <c r="A515">
-        <v>8455</v>
+        <v>8745</v>
       </c>
       <c r="B515">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C515" t="s">
-        <v>124</v>
+        <v>21</v>
       </c>
       <c r="D515" t="s">
         <v>8</v>
       </c>
       <c r="E515" t="s">
         <v>9</v>
       </c>
       <c r="F515" s="1" t="s">
-        <v>963</v>
+        <v>952</v>
       </c>
       <c r="G515" t="s">
-        <v>964</v>
+        <v>940</v>
       </c>
     </row>
     <row r="516" spans="1:7">
       <c r="A516">
-        <v>8445</v>
+        <v>8744</v>
       </c>
       <c r="B516">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C516" t="s">
-        <v>127</v>
+        <v>24</v>
       </c>
       <c r="D516" t="s">
         <v>8</v>
       </c>
       <c r="E516" t="s">
         <v>9</v>
       </c>
       <c r="F516" s="1" t="s">
-        <v>965</v>
+        <v>953</v>
       </c>
       <c r="G516" t="s">
-        <v>966</v>
+        <v>830</v>
       </c>
     </row>
     <row r="517" spans="1:7">
       <c r="A517">
-        <v>8444</v>
+        <v>8743</v>
       </c>
       <c r="B517">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C517" t="s">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="D517" t="s">
         <v>8</v>
       </c>
       <c r="E517" t="s">
         <v>9</v>
       </c>
       <c r="F517" s="1" t="s">
-        <v>967</v>
+        <v>954</v>
       </c>
       <c r="G517" t="s">
-        <v>968</v>
+        <v>955</v>
       </c>
     </row>
     <row r="518" spans="1:7">
       <c r="A518">
-        <v>8435</v>
+        <v>8742</v>
       </c>
       <c r="B518">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C518" t="s">
-        <v>136</v>
+        <v>33</v>
       </c>
       <c r="D518" t="s">
         <v>8</v>
       </c>
       <c r="E518" t="s">
         <v>9</v>
       </c>
       <c r="F518" s="1" t="s">
-        <v>969</v>
+        <v>956</v>
       </c>
       <c r="G518" t="s">
-        <v>970</v>
+        <v>957</v>
       </c>
     </row>
     <row r="519" spans="1:7">
       <c r="A519">
-        <v>8434</v>
+        <v>8731</v>
       </c>
       <c r="B519">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C519" t="s">
-        <v>139</v>
+        <v>36</v>
       </c>
       <c r="D519" t="s">
         <v>8</v>
       </c>
       <c r="E519" t="s">
         <v>9</v>
       </c>
       <c r="F519" s="1" t="s">
-        <v>971</v>
+        <v>958</v>
       </c>
       <c r="G519" t="s">
-        <v>972</v>
+        <v>959</v>
       </c>
     </row>
     <row r="520" spans="1:7">
       <c r="A520">
-        <v>8440</v>
+        <v>8730</v>
       </c>
       <c r="B520">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C520" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="D520" t="s">
         <v>8</v>
       </c>
       <c r="E520" t="s">
         <v>9</v>
       </c>
       <c r="F520" s="1" t="s">
-        <v>973</v>
+        <v>960</v>
       </c>
       <c r="G520" t="s">
-        <v>974</v>
+        <v>689</v>
       </c>
     </row>
     <row r="521" spans="1:7">
       <c r="A521">
-        <v>8425</v>
+        <v>8727</v>
       </c>
       <c r="B521">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C521" t="s">
-        <v>149</v>
+        <v>39</v>
       </c>
       <c r="D521" t="s">
         <v>8</v>
       </c>
       <c r="E521" t="s">
         <v>9</v>
       </c>
       <c r="F521" s="1" t="s">
-        <v>975</v>
+        <v>961</v>
       </c>
       <c r="G521" t="s">
-        <v>976</v>
+        <v>940</v>
       </c>
     </row>
     <row r="522" spans="1:7">
       <c r="A522">
-        <v>8421</v>
+        <v>8722</v>
       </c>
       <c r="B522">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C522" t="s">
-        <v>147</v>
+        <v>41</v>
       </c>
       <c r="D522" t="s">
         <v>8</v>
       </c>
       <c r="E522" t="s">
         <v>9</v>
       </c>
       <c r="F522" s="1" t="s">
-        <v>977</v>
+        <v>962</v>
       </c>
       <c r="G522" t="s">
-        <v>978</v>
+        <v>963</v>
       </c>
     </row>
     <row r="523" spans="1:7">
       <c r="A523">
-        <v>8420</v>
+        <v>8721</v>
       </c>
       <c r="B523">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C523" t="s">
-        <v>152</v>
+        <v>44</v>
       </c>
       <c r="D523" t="s">
         <v>8</v>
       </c>
       <c r="E523" t="s">
         <v>9</v>
       </c>
       <c r="F523" s="1" t="s">
-        <v>979</v>
+        <v>964</v>
       </c>
       <c r="G523" t="s">
-        <v>980</v>
+        <v>965</v>
       </c>
     </row>
     <row r="524" spans="1:7">
       <c r="A524">
-        <v>8407</v>
+        <v>8706</v>
       </c>
       <c r="B524">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C524" t="s">
-        <v>155</v>
+        <v>61</v>
       </c>
       <c r="D524" t="s">
         <v>8</v>
       </c>
       <c r="E524" t="s">
         <v>9</v>
       </c>
       <c r="F524" s="1" t="s">
-        <v>981</v>
+        <v>966</v>
       </c>
       <c r="G524" t="s">
-        <v>982</v>
+        <v>967</v>
       </c>
     </row>
     <row r="525" spans="1:7">
       <c r="A525">
-        <v>8406</v>
+        <v>8719</v>
       </c>
       <c r="B525">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C525" t="s">
-        <v>160</v>
+        <v>46</v>
       </c>
       <c r="D525" t="s">
         <v>8</v>
       </c>
       <c r="E525" t="s">
         <v>9</v>
       </c>
       <c r="F525" s="1" t="s">
-        <v>983</v>
+        <v>968</v>
       </c>
       <c r="G525" t="s">
-        <v>984</v>
+        <v>969</v>
       </c>
     </row>
     <row r="526" spans="1:7">
       <c r="A526">
-        <v>8410</v>
+        <v>8718</v>
       </c>
       <c r="B526">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C526" t="s">
-        <v>163</v>
+        <v>58</v>
       </c>
       <c r="D526" t="s">
         <v>8</v>
       </c>
       <c r="E526" t="s">
         <v>9</v>
       </c>
       <c r="F526" s="1" t="s">
-        <v>985</v>
+        <v>970</v>
       </c>
       <c r="G526" t="s">
-        <v>986</v>
+        <v>679</v>
       </c>
     </row>
     <row r="527" spans="1:7">
       <c r="A527">
-        <v>8409</v>
+        <v>8717</v>
       </c>
       <c r="B527">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C527" t="s">
-        <v>176</v>
+        <v>52</v>
       </c>
       <c r="D527" t="s">
         <v>8</v>
       </c>
       <c r="E527" t="s">
         <v>9</v>
       </c>
       <c r="F527" s="1" t="s">
-        <v>987</v>
+        <v>971</v>
       </c>
       <c r="G527" t="s">
-        <v>988</v>
+        <v>972</v>
       </c>
     </row>
     <row r="528" spans="1:7">
       <c r="A528">
-        <v>8402</v>
+        <v>8716</v>
       </c>
       <c r="B528">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C528" t="s">
-        <v>168</v>
+        <v>49</v>
       </c>
       <c r="D528" t="s">
         <v>8</v>
       </c>
       <c r="E528" t="s">
         <v>9</v>
       </c>
       <c r="F528" s="1" t="s">
-        <v>989</v>
+        <v>973</v>
       </c>
       <c r="G528" t="s">
-        <v>990</v>
+        <v>974</v>
       </c>
     </row>
     <row r="529" spans="1:7">
       <c r="A529">
-        <v>8401</v>
+        <v>8707</v>
       </c>
       <c r="B529">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C529" t="s">
-        <v>170</v>
+        <v>55</v>
       </c>
       <c r="D529" t="s">
         <v>8</v>
       </c>
       <c r="E529" t="s">
         <v>9</v>
       </c>
       <c r="F529" s="1" t="s">
-        <v>991</v>
+        <v>975</v>
       </c>
       <c r="G529" t="s">
-        <v>992</v>
+        <v>976</v>
       </c>
     </row>
     <row r="530" spans="1:7">
       <c r="A530">
-        <v>8152</v>
+        <v>8705</v>
       </c>
       <c r="B530">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C530" t="s">
-        <v>184</v>
+        <v>67</v>
       </c>
       <c r="D530" t="s">
         <v>8</v>
       </c>
       <c r="E530" t="s">
         <v>9</v>
       </c>
       <c r="F530" s="1" t="s">
-        <v>993</v>
+        <v>977</v>
       </c>
       <c r="G530" t="s">
-        <v>994</v>
+        <v>978</v>
       </c>
     </row>
     <row r="531" spans="1:7">
       <c r="A531">
-        <v>8191</v>
+        <v>8686</v>
       </c>
       <c r="B531">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C531" t="s">
-        <v>173</v>
+        <v>64</v>
       </c>
       <c r="D531" t="s">
         <v>8</v>
       </c>
       <c r="E531" t="s">
         <v>9</v>
       </c>
       <c r="F531" s="1" t="s">
-        <v>995</v>
+        <v>979</v>
       </c>
       <c r="G531" t="s">
-        <v>996</v>
+        <v>980</v>
       </c>
     </row>
     <row r="532" spans="1:7">
       <c r="A532">
-        <v>8190</v>
+        <v>8685</v>
       </c>
       <c r="B532">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C532" t="s">
-        <v>178</v>
+        <v>72</v>
       </c>
       <c r="D532" t="s">
         <v>8</v>
       </c>
       <c r="E532" t="s">
         <v>9</v>
       </c>
       <c r="F532" s="1" t="s">
-        <v>997</v>
+        <v>981</v>
       </c>
       <c r="G532" t="s">
-        <v>996</v>
+        <v>982</v>
       </c>
     </row>
     <row r="533" spans="1:7">
       <c r="A533">
-        <v>7929</v>
+        <v>8684</v>
       </c>
       <c r="B533">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C533" t="s">
-        <v>187</v>
+        <v>75</v>
       </c>
       <c r="D533" t="s">
         <v>8</v>
       </c>
       <c r="E533" t="s">
         <v>9</v>
       </c>
       <c r="F533" s="1" t="s">
-        <v>998</v>
+        <v>983</v>
       </c>
       <c r="G533" t="s">
-        <v>999</v>
+        <v>984</v>
       </c>
     </row>
     <row r="534" spans="1:7">
       <c r="A534">
-        <v>7884</v>
+        <v>8668</v>
       </c>
       <c r="B534">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C534" t="s">
-        <v>189</v>
+        <v>78</v>
       </c>
       <c r="D534" t="s">
         <v>8</v>
       </c>
       <c r="E534" t="s">
         <v>9</v>
       </c>
       <c r="F534" s="1" t="s">
-        <v>1000</v>
+        <v>985</v>
       </c>
       <c r="G534" t="s">
-        <v>1001</v>
+        <v>986</v>
       </c>
     </row>
     <row r="535" spans="1:7">
       <c r="A535">
-        <v>7883</v>
+        <v>8667</v>
       </c>
       <c r="B535">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C535" t="s">
-        <v>191</v>
+        <v>80</v>
       </c>
       <c r="D535" t="s">
         <v>8</v>
       </c>
       <c r="E535" t="s">
         <v>9</v>
       </c>
       <c r="F535" s="1" t="s">
-        <v>1002</v>
+        <v>987</v>
       </c>
       <c r="G535" t="s">
-        <v>1001</v>
+        <v>988</v>
       </c>
     </row>
     <row r="536" spans="1:7">
       <c r="A536">
-        <v>7825</v>
+        <v>8665</v>
       </c>
       <c r="B536">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C536" t="s">
-        <v>194</v>
+        <v>82</v>
       </c>
       <c r="D536" t="s">
         <v>8</v>
       </c>
       <c r="E536" t="s">
         <v>9</v>
       </c>
       <c r="F536" s="1" t="s">
-        <v>1003</v>
+        <v>989</v>
       </c>
       <c r="G536" t="s">
-        <v>1004</v>
+        <v>990</v>
       </c>
     </row>
     <row r="537" spans="1:7">
       <c r="A537">
-        <v>7796</v>
+        <v>8664</v>
       </c>
       <c r="B537">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C537" t="s">
-        <v>210</v>
+        <v>88</v>
       </c>
       <c r="D537" t="s">
         <v>8</v>
       </c>
       <c r="E537" t="s">
         <v>9</v>
       </c>
       <c r="F537" s="1" t="s">
-        <v>1005</v>
+        <v>991</v>
       </c>
       <c r="G537" t="s">
-        <v>1006</v>
+        <v>992</v>
       </c>
     </row>
     <row r="538" spans="1:7">
       <c r="A538">
-        <v>7800</v>
+        <v>8657</v>
       </c>
       <c r="B538">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C538" t="s">
-        <v>222</v>
+        <v>91</v>
       </c>
       <c r="D538" t="s">
         <v>8</v>
       </c>
       <c r="E538" t="s">
         <v>9</v>
       </c>
       <c r="F538" s="1" t="s">
-        <v>1007</v>
+        <v>993</v>
       </c>
       <c r="G538" t="s">
-        <v>1008</v>
+        <v>994</v>
       </c>
     </row>
     <row r="539" spans="1:7">
       <c r="A539">
-        <v>7795</v>
+        <v>8658</v>
       </c>
       <c r="B539">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C539" t="s">
-        <v>202</v>
+        <v>85</v>
       </c>
       <c r="D539" t="s">
         <v>8</v>
       </c>
       <c r="E539" t="s">
         <v>9</v>
       </c>
       <c r="F539" s="1" t="s">
-        <v>1009</v>
+        <v>995</v>
       </c>
       <c r="G539" t="s">
-        <v>1010</v>
+        <v>996</v>
       </c>
     </row>
     <row r="540" spans="1:7">
       <c r="A540">
-        <v>7814</v>
+        <v>8580</v>
       </c>
       <c r="B540">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C540" t="s">
-        <v>383</v>
+        <v>123</v>
       </c>
       <c r="D540" t="s">
         <v>8</v>
       </c>
       <c r="E540" t="s">
         <v>9</v>
       </c>
       <c r="F540" s="1" t="s">
-        <v>1011</v>
+        <v>997</v>
       </c>
       <c r="G540" t="s">
-        <v>1012</v>
+        <v>976</v>
       </c>
     </row>
     <row r="541" spans="1:7">
       <c r="A541">
-        <v>7813</v>
+        <v>8660</v>
       </c>
       <c r="B541">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C541" t="s">
-        <v>199</v>
+        <v>105</v>
       </c>
       <c r="D541" t="s">
         <v>8</v>
       </c>
       <c r="E541" t="s">
         <v>9</v>
       </c>
       <c r="F541" s="1" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
       <c r="G541" t="s">
-        <v>1012</v>
+        <v>999</v>
       </c>
     </row>
     <row r="542" spans="1:7">
       <c r="A542">
-        <v>7786</v>
+        <v>8642</v>
       </c>
       <c r="B542">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C542" t="s">
-        <v>205</v>
+        <v>102</v>
       </c>
       <c r="D542" t="s">
         <v>8</v>
       </c>
       <c r="E542" t="s">
         <v>9</v>
       </c>
       <c r="F542" s="1" t="s">
-        <v>1014</v>
+        <v>1000</v>
       </c>
       <c r="G542" t="s">
-        <v>1015</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="543" spans="1:7">
       <c r="A543">
-        <v>7781</v>
+        <v>8641</v>
       </c>
       <c r="B543">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C543" t="s">
-        <v>208</v>
+        <v>96</v>
       </c>
       <c r="D543" t="s">
         <v>8</v>
       </c>
       <c r="E543" t="s">
         <v>9</v>
       </c>
       <c r="F543" s="1" t="s">
-        <v>1016</v>
+        <v>1002</v>
       </c>
       <c r="G543" t="s">
-        <v>1017</v>
+        <v>1003</v>
       </c>
     </row>
     <row r="544" spans="1:7">
       <c r="A544">
-        <v>7764</v>
+        <v>8640</v>
       </c>
       <c r="B544">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C544" t="s">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="D544" t="s">
         <v>8</v>
       </c>
       <c r="E544" t="s">
         <v>9</v>
       </c>
       <c r="F544" s="1" t="s">
-        <v>1018</v>
+        <v>1004</v>
       </c>
       <c r="G544" t="s">
-        <v>1019</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="545" spans="1:7">
       <c r="A545">
-        <v>7756</v>
+        <v>8638</v>
       </c>
       <c r="B545">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C545" t="s">
-        <v>218</v>
+        <v>99</v>
       </c>
       <c r="D545" t="s">
         <v>8</v>
       </c>
       <c r="E545" t="s">
         <v>9</v>
       </c>
       <c r="F545" s="1" t="s">
-        <v>1020</v>
+        <v>1006</v>
       </c>
       <c r="G545" t="s">
-        <v>1021</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="546" spans="1:7">
       <c r="A546">
-        <v>7751</v>
+        <v>8493</v>
       </c>
       <c r="B546">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C546" t="s">
-        <v>220</v>
+        <v>110</v>
       </c>
       <c r="D546" t="s">
         <v>8</v>
       </c>
       <c r="E546" t="s">
         <v>9</v>
       </c>
       <c r="F546" s="1" t="s">
-        <v>1022</v>
+        <v>1008</v>
       </c>
       <c r="G546" t="s">
-        <v>1023</v>
+        <v>1009</v>
       </c>
     </row>
     <row r="547" spans="1:7">
       <c r="A547">
-        <v>7746</v>
+        <v>8492</v>
       </c>
       <c r="B547">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C547" t="s">
-        <v>225</v>
+        <v>113</v>
       </c>
       <c r="D547" t="s">
         <v>8</v>
       </c>
       <c r="E547" t="s">
         <v>9</v>
       </c>
       <c r="F547" s="1" t="s">
-        <v>1024</v>
+        <v>1010</v>
       </c>
       <c r="G547" t="s">
-        <v>1025</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="548" spans="1:7">
       <c r="A548">
-        <v>7722</v>
+        <v>8491</v>
       </c>
       <c r="B548">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C548" t="s">
-        <v>231</v>
+        <v>115</v>
       </c>
       <c r="D548" t="s">
         <v>8</v>
       </c>
       <c r="E548" t="s">
         <v>9</v>
       </c>
       <c r="F548" s="1" t="s">
-        <v>1026</v>
+        <v>1012</v>
       </c>
       <c r="G548" t="s">
-        <v>1027</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="549" spans="1:7">
       <c r="A549">
-        <v>7720</v>
+        <v>8490</v>
       </c>
       <c r="B549">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C549" t="s">
-        <v>233</v>
+        <v>120</v>
       </c>
       <c r="D549" t="s">
         <v>8</v>
       </c>
       <c r="E549" t="s">
         <v>9</v>
       </c>
       <c r="F549" s="1" t="s">
-        <v>1028</v>
+        <v>1014</v>
       </c>
       <c r="G549" t="s">
-        <v>1029</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="550" spans="1:7">
       <c r="A550">
-        <v>7717</v>
+        <v>8489</v>
       </c>
       <c r="B550">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C550" t="s">
-        <v>228</v>
+        <v>107</v>
       </c>
       <c r="D550" t="s">
         <v>8</v>
       </c>
       <c r="E550" t="s">
         <v>9</v>
       </c>
       <c r="F550" s="1" t="s">
-        <v>1030</v>
+        <v>1016</v>
       </c>
       <c r="G550" t="s">
-        <v>1031</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="551" spans="1:7">
       <c r="A551">
-        <v>7718</v>
+        <v>8488</v>
       </c>
       <c r="B551">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C551" t="s">
-        <v>236</v>
+        <v>118</v>
       </c>
       <c r="D551" t="s">
         <v>8</v>
       </c>
       <c r="E551" t="s">
         <v>9</v>
       </c>
       <c r="F551" s="1" t="s">
-        <v>1032</v>
+        <v>1018</v>
       </c>
       <c r="G551" t="s">
-        <v>1033</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="552" spans="1:7">
       <c r="A552">
-        <v>7697</v>
+        <v>8457</v>
       </c>
       <c r="B552">
         <v>2019</v>
       </c>
       <c r="C552" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="D552" t="s">
         <v>8</v>
       </c>
       <c r="E552" t="s">
         <v>9</v>
       </c>
       <c r="F552" s="1" t="s">
-        <v>1034</v>
+        <v>1020</v>
       </c>
       <c r="G552" t="s">
-        <v>1035</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="553" spans="1:7">
       <c r="A553">
-        <v>7696</v>
+        <v>8456</v>
       </c>
       <c r="B553">
         <v>2019</v>
       </c>
       <c r="C553" t="s">
-        <v>250</v>
+        <v>231</v>
       </c>
       <c r="D553" t="s">
         <v>8</v>
       </c>
       <c r="E553" t="s">
         <v>9</v>
       </c>
       <c r="F553" s="1" t="s">
-        <v>1036</v>
+        <v>1022</v>
       </c>
       <c r="G553" t="s">
-        <v>618</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="554" spans="1:7">
       <c r="A554">
-        <v>7692</v>
+        <v>8452</v>
       </c>
       <c r="B554">
         <v>2019</v>
       </c>
       <c r="C554" t="s">
-        <v>247</v>
+        <v>234</v>
       </c>
       <c r="D554" t="s">
         <v>8</v>
       </c>
       <c r="E554" t="s">
         <v>9</v>
       </c>
       <c r="F554" s="1" t="s">
-        <v>1037</v>
+        <v>1023</v>
       </c>
       <c r="G554" t="s">
-        <v>1038</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="555" spans="1:7">
       <c r="A555">
-        <v>7701</v>
+        <v>8459</v>
       </c>
       <c r="B555">
         <v>2019</v>
       </c>
       <c r="C555" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="D555" t="s">
         <v>8</v>
       </c>
       <c r="E555" t="s">
         <v>9</v>
       </c>
       <c r="F555" s="1" t="s">
-        <v>1039</v>
+        <v>1025</v>
       </c>
       <c r="G555" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="556" spans="1:7">
       <c r="A556">
-        <v>7699</v>
+        <v>8458</v>
       </c>
       <c r="B556">
         <v>2019</v>
       </c>
       <c r="C556" t="s">
-        <v>242</v>
+        <v>225</v>
       </c>
       <c r="D556" t="s">
         <v>8</v>
       </c>
       <c r="E556" t="s">
         <v>9</v>
       </c>
       <c r="F556" s="1" t="s">
-        <v>1041</v>
+        <v>1027</v>
       </c>
       <c r="G556" t="s">
-        <v>1042</v>
+        <v>679</v>
       </c>
     </row>
     <row r="557" spans="1:7">
       <c r="A557">
-        <v>7687</v>
+        <v>8455</v>
       </c>
       <c r="B557">
         <v>2019</v>
       </c>
       <c r="C557" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="D557" t="s">
         <v>8</v>
       </c>
       <c r="E557" t="s">
         <v>9</v>
       </c>
       <c r="F557" s="1" t="s">
-        <v>1043</v>
+        <v>1028</v>
       </c>
       <c r="G557" t="s">
-        <v>1044</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="558" spans="1:7">
       <c r="A558">
-        <v>7607</v>
+        <v>8445</v>
       </c>
       <c r="B558">
         <v>2019</v>
       </c>
       <c r="C558" t="s">
-        <v>256</v>
+        <v>240</v>
       </c>
       <c r="D558" t="s">
         <v>8</v>
       </c>
       <c r="E558" t="s">
         <v>9</v>
       </c>
       <c r="F558" s="1" t="s">
-        <v>1045</v>
+        <v>1030</v>
       </c>
       <c r="G558" t="s">
-        <v>1046</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="559" spans="1:7">
       <c r="A559">
-        <v>7604</v>
+        <v>8444</v>
       </c>
       <c r="B559">
         <v>2019</v>
       </c>
       <c r="C559" t="s">
-        <v>254</v>
+        <v>242</v>
       </c>
       <c r="D559" t="s">
         <v>8</v>
       </c>
       <c r="E559" t="s">
         <v>9</v>
       </c>
       <c r="F559" s="1" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="G559" t="s">
-        <v>1048</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="560" spans="1:7">
       <c r="A560">
-        <v>7603</v>
+        <v>8435</v>
       </c>
       <c r="B560">
         <v>2019</v>
       </c>
       <c r="C560" t="s">
-        <v>258</v>
+        <v>248</v>
       </c>
       <c r="D560" t="s">
         <v>8</v>
       </c>
       <c r="E560" t="s">
         <v>9</v>
       </c>
       <c r="F560" s="1" t="s">
-        <v>1049</v>
+        <v>1034</v>
       </c>
       <c r="G560" t="s">
-        <v>1050</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="561" spans="1:7">
       <c r="A561">
-        <v>7584</v>
+        <v>8434</v>
       </c>
       <c r="B561">
         <v>2019</v>
       </c>
       <c r="C561" t="s">
-        <v>413</v>
+        <v>251</v>
       </c>
       <c r="D561" t="s">
         <v>8</v>
       </c>
       <c r="E561" t="s">
         <v>9</v>
       </c>
       <c r="F561" s="1" t="s">
-        <v>1051</v>
+        <v>1036</v>
       </c>
       <c r="G561" t="s">
-        <v>1052</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="562" spans="1:7">
       <c r="A562">
-        <v>7582</v>
+        <v>8440</v>
       </c>
       <c r="B562">
         <v>2019</v>
       </c>
       <c r="C562" t="s">
-        <v>316</v>
+        <v>245</v>
       </c>
       <c r="D562" t="s">
         <v>8</v>
       </c>
       <c r="E562" t="s">
         <v>9</v>
       </c>
       <c r="F562" s="1" t="s">
-        <v>1053</v>
+        <v>1038</v>
       </c>
       <c r="G562" t="s">
-        <v>1054</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="563" spans="1:7">
       <c r="A563">
-        <v>7561</v>
+        <v>8425</v>
       </c>
       <c r="B563">
         <v>2019</v>
       </c>
       <c r="C563" t="s">
-        <v>264</v>
+        <v>261</v>
       </c>
       <c r="D563" t="s">
         <v>8</v>
       </c>
       <c r="E563" t="s">
         <v>9</v>
       </c>
       <c r="F563" s="1" t="s">
-        <v>1055</v>
+        <v>1040</v>
       </c>
       <c r="G563" t="s">
-        <v>902</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="564" spans="1:7">
       <c r="A564">
-        <v>7543</v>
+        <v>8421</v>
       </c>
       <c r="B564">
         <v>2019</v>
       </c>
       <c r="C564" t="s">
-        <v>261</v>
+        <v>259</v>
       </c>
       <c r="D564" t="s">
         <v>8</v>
       </c>
       <c r="E564" t="s">
         <v>9</v>
       </c>
       <c r="F564" s="1" t="s">
-        <v>1056</v>
+        <v>1042</v>
       </c>
       <c r="G564" t="s">
-        <v>913</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="565" spans="1:7">
       <c r="A565">
-        <v>7542</v>
+        <v>8420</v>
       </c>
       <c r="B565">
         <v>2019</v>
       </c>
       <c r="C565" t="s">
-        <v>283</v>
+        <v>264</v>
       </c>
       <c r="D565" t="s">
         <v>8</v>
       </c>
       <c r="E565" t="s">
         <v>9</v>
       </c>
       <c r="F565" s="1" t="s">
-        <v>1057</v>
+        <v>1044</v>
       </c>
       <c r="G565" t="s">
-        <v>902</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="566" spans="1:7">
       <c r="A566">
-        <v>7541</v>
+        <v>8407</v>
       </c>
       <c r="B566">
         <v>2019</v>
       </c>
       <c r="C566" t="s">
-        <v>285</v>
+        <v>267</v>
       </c>
       <c r="D566" t="s">
         <v>8</v>
       </c>
       <c r="E566" t="s">
         <v>9</v>
       </c>
       <c r="F566" s="1" t="s">
-        <v>1058</v>
+        <v>1046</v>
       </c>
       <c r="G566" t="s">
-        <v>913</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="567" spans="1:7">
       <c r="A567">
-        <v>7540</v>
+        <v>8406</v>
       </c>
       <c r="B567">
         <v>2019</v>
       </c>
       <c r="C567" t="s">
-        <v>287</v>
+        <v>272</v>
       </c>
       <c r="D567" t="s">
         <v>8</v>
       </c>
       <c r="E567" t="s">
         <v>9</v>
       </c>
       <c r="F567" s="1" t="s">
-        <v>1059</v>
+        <v>1048</v>
       </c>
       <c r="G567" t="s">
-        <v>1060</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="568" spans="1:7">
       <c r="A568">
-        <v>7538</v>
+        <v>8410</v>
       </c>
       <c r="B568">
         <v>2019</v>
       </c>
       <c r="C568" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D568" t="s">
         <v>8</v>
       </c>
       <c r="E568" t="s">
         <v>9</v>
       </c>
       <c r="F568" s="1" t="s">
-        <v>1061</v>
+        <v>1050</v>
       </c>
       <c r="G568" t="s">
-        <v>1060</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="569" spans="1:7">
       <c r="A569">
-        <v>7581</v>
+        <v>8409</v>
       </c>
       <c r="B569">
         <v>2019</v>
       </c>
       <c r="C569" t="s">
-        <v>319</v>
+        <v>288</v>
       </c>
       <c r="D569" t="s">
         <v>8</v>
       </c>
       <c r="E569" t="s">
         <v>9</v>
       </c>
       <c r="F569" s="1" t="s">
-        <v>1062</v>
+        <v>1052</v>
       </c>
       <c r="G569" t="s">
-        <v>1048</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="570" spans="1:7">
       <c r="A570">
-        <v>7580</v>
+        <v>8402</v>
       </c>
       <c r="B570">
         <v>2019</v>
       </c>
       <c r="C570" t="s">
         <v>280</v>
       </c>
       <c r="D570" t="s">
         <v>8</v>
       </c>
       <c r="E570" t="s">
         <v>9</v>
       </c>
       <c r="F570" s="1" t="s">
-        <v>1063</v>
+        <v>1054</v>
       </c>
       <c r="G570" t="s">
-        <v>1064</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="571" spans="1:7">
       <c r="A571">
-        <v>7539</v>
+        <v>8401</v>
       </c>
       <c r="B571">
         <v>2019</v>
       </c>
       <c r="C571" t="s">
-        <v>266</v>
+        <v>282</v>
       </c>
       <c r="D571" t="s">
         <v>8</v>
       </c>
       <c r="E571" t="s">
         <v>9</v>
       </c>
       <c r="F571" s="1" t="s">
-        <v>1065</v>
+        <v>1056</v>
       </c>
       <c r="G571" t="s">
-        <v>618</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="572" spans="1:7">
       <c r="A572">
-        <v>7537</v>
+        <v>8152</v>
       </c>
       <c r="B572">
         <v>2019</v>
       </c>
       <c r="C572" t="s">
-        <v>272</v>
+        <v>296</v>
       </c>
       <c r="D572" t="s">
         <v>8</v>
       </c>
       <c r="E572" t="s">
         <v>9</v>
       </c>
       <c r="F572" s="1" t="s">
-        <v>1066</v>
+        <v>1058</v>
       </c>
       <c r="G572" t="s">
-        <v>1060</v>
+        <v>1059</v>
       </c>
     </row>
     <row r="573" spans="1:7">
       <c r="A573">
-        <v>7535</v>
+        <v>8191</v>
       </c>
       <c r="B573">
         <v>2019</v>
       </c>
       <c r="C573" t="s">
-        <v>275</v>
+        <v>285</v>
       </c>
       <c r="D573" t="s">
         <v>8</v>
       </c>
       <c r="E573" t="s">
         <v>9</v>
       </c>
       <c r="F573" s="1" t="s">
-        <v>1067</v>
+        <v>1060</v>
       </c>
       <c r="G573" t="s">
-        <v>1038</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="574" spans="1:7">
       <c r="A574">
-        <v>7501</v>
+        <v>8190</v>
       </c>
       <c r="B574">
         <v>2019</v>
       </c>
       <c r="C574" t="s">
-        <v>299</v>
+        <v>290</v>
       </c>
       <c r="D574" t="s">
         <v>8</v>
       </c>
       <c r="E574" t="s">
         <v>9</v>
       </c>
       <c r="F574" s="1" t="s">
-        <v>1068</v>
+        <v>1062</v>
       </c>
       <c r="G574" t="s">
-        <v>1069</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="575" spans="1:7">
       <c r="A575">
-        <v>7499</v>
+        <v>7929</v>
       </c>
       <c r="B575">
         <v>2019</v>
       </c>
       <c r="C575" t="s">
-        <v>294</v>
+        <v>298</v>
       </c>
       <c r="D575" t="s">
         <v>8</v>
       </c>
       <c r="E575" t="s">
         <v>9</v>
       </c>
       <c r="F575" s="1" t="s">
-        <v>1070</v>
+        <v>1063</v>
       </c>
       <c r="G575" t="s">
-        <v>959</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="576" spans="1:7">
       <c r="A576">
-        <v>7494</v>
+        <v>7884</v>
       </c>
       <c r="B576">
         <v>2019</v>
       </c>
       <c r="C576" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D576" t="s">
         <v>8</v>
       </c>
       <c r="E576" t="s">
         <v>9</v>
       </c>
       <c r="F576" s="1" t="s">
-        <v>1071</v>
+        <v>1065</v>
       </c>
       <c r="G576" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="577" spans="1:7">
       <c r="A577">
-        <v>7524</v>
+        <v>7883</v>
       </c>
       <c r="B577">
         <v>2019</v>
       </c>
       <c r="C577" t="s">
-        <v>289</v>
+        <v>302</v>
       </c>
       <c r="D577" t="s">
         <v>8</v>
       </c>
       <c r="E577" t="s">
         <v>9</v>
       </c>
       <c r="F577" s="1" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="G577" t="s">
-        <v>1060</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="578" spans="1:7">
       <c r="A578">
-        <v>7523</v>
+        <v>7825</v>
       </c>
       <c r="B578">
         <v>2019</v>
       </c>
       <c r="C578" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="D578" t="s">
         <v>8</v>
       </c>
       <c r="E578" t="s">
         <v>9</v>
       </c>
       <c r="F578" s="1" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="G578" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="579" spans="1:7">
       <c r="A579">
-        <v>7498</v>
+        <v>7796</v>
       </c>
       <c r="B579">
         <v>2019</v>
       </c>
       <c r="C579" t="s">
-        <v>296</v>
+        <v>319</v>
       </c>
       <c r="D579" t="s">
         <v>8</v>
       </c>
       <c r="E579" t="s">
         <v>9</v>
       </c>
       <c r="F579" s="1" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="G579" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="580" spans="1:7">
       <c r="A580">
-        <v>7497</v>
+        <v>7800</v>
       </c>
       <c r="B580">
         <v>2019</v>
       </c>
       <c r="C580" t="s">
-        <v>301</v>
+        <v>327</v>
       </c>
       <c r="D580" t="s">
         <v>8</v>
       </c>
       <c r="E580" t="s">
         <v>9</v>
       </c>
       <c r="F580" s="1" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="G580" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="581" spans="1:7">
       <c r="A581">
-        <v>7496</v>
+        <v>7795</v>
       </c>
       <c r="B581">
         <v>2019</v>
       </c>
       <c r="C581" t="s">
-        <v>304</v>
+        <v>312</v>
       </c>
       <c r="D581" t="s">
         <v>8</v>
       </c>
       <c r="E581" t="s">
         <v>9</v>
       </c>
       <c r="F581" s="1" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="G581" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="582" spans="1:7">
       <c r="A582">
-        <v>7495</v>
+        <v>7814</v>
       </c>
       <c r="B582">
         <v>2019</v>
       </c>
       <c r="C582" t="s">
-        <v>291</v>
+        <v>450</v>
       </c>
       <c r="D582" t="s">
         <v>8</v>
       </c>
       <c r="E582" t="s">
         <v>9</v>
       </c>
       <c r="F582" s="1" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="G582" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="583" spans="1:7">
       <c r="A583">
-        <v>7493</v>
+        <v>7813</v>
       </c>
       <c r="B583">
         <v>2019</v>
       </c>
       <c r="C583" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D583" t="s">
         <v>8</v>
       </c>
       <c r="E583" t="s">
         <v>9</v>
       </c>
       <c r="F583" s="1" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="G583" t="s">
-        <v>1084</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="584" spans="1:7">
       <c r="A584">
-        <v>7492</v>
+        <v>7786</v>
       </c>
       <c r="B584">
         <v>2019</v>
       </c>
       <c r="C584" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="D584" t="s">
         <v>8</v>
       </c>
       <c r="E584" t="s">
         <v>9</v>
       </c>
       <c r="F584" s="1" t="s">
-        <v>1085</v>
+        <v>1079</v>
       </c>
       <c r="G584" t="s">
-        <v>1038</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="585" spans="1:7">
       <c r="A585">
-        <v>7488</v>
+        <v>7781</v>
       </c>
       <c r="B585">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C585" t="s">
-        <v>109</v>
+        <v>317</v>
       </c>
       <c r="D585" t="s">
         <v>8</v>
       </c>
       <c r="E585" t="s">
         <v>9</v>
       </c>
       <c r="F585" s="1" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="G585" t="s">
-        <v>1038</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="586" spans="1:7">
       <c r="A586">
-        <v>7480</v>
+        <v>7764</v>
       </c>
       <c r="B586">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C586" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="D586" t="s">
         <v>8</v>
       </c>
       <c r="E586" t="s">
         <v>9</v>
       </c>
       <c r="F586" s="1" t="s">
-        <v>1087</v>
+        <v>1083</v>
       </c>
       <c r="G586" t="s">
-        <v>1088</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="587" spans="1:7">
       <c r="A587">
-        <v>7479</v>
+        <v>7756</v>
       </c>
       <c r="B587">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C587" t="s">
-        <v>115</v>
+        <v>18</v>
       </c>
       <c r="D587" t="s">
         <v>8</v>
       </c>
       <c r="E587" t="s">
         <v>9</v>
       </c>
       <c r="F587" s="1" t="s">
-        <v>1089</v>
+        <v>1085</v>
       </c>
       <c r="G587" t="s">
-        <v>1038</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="588" spans="1:7">
       <c r="A588">
-        <v>7491</v>
+        <v>7751</v>
       </c>
       <c r="B588">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C588" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="D588" t="s">
         <v>8</v>
       </c>
       <c r="E588" t="s">
         <v>9</v>
       </c>
       <c r="F588" s="1" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="G588" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="589" spans="1:7">
       <c r="A589">
-        <v>7469</v>
+        <v>7746</v>
       </c>
       <c r="B589">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C589" t="s">
-        <v>127</v>
+        <v>21</v>
       </c>
       <c r="D589" t="s">
         <v>8</v>
       </c>
       <c r="E589" t="s">
         <v>9</v>
       </c>
       <c r="F589" s="1" t="s">
-        <v>1092</v>
+        <v>1089</v>
       </c>
       <c r="G589" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="590" spans="1:7">
       <c r="A590">
-        <v>7438</v>
+        <v>7722</v>
       </c>
       <c r="B590">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C590" t="s">
-        <v>130</v>
+        <v>24</v>
       </c>
       <c r="D590" t="s">
         <v>8</v>
       </c>
       <c r="E590" t="s">
         <v>9</v>
       </c>
       <c r="F590" s="1" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="G590" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="591" spans="1:7">
       <c r="A591">
-        <v>7435</v>
+        <v>7720</v>
       </c>
       <c r="B591">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C591" t="s">
-        <v>133</v>
+        <v>33</v>
       </c>
       <c r="D591" t="s">
         <v>8</v>
       </c>
       <c r="E591" t="s">
         <v>9</v>
       </c>
       <c r="F591" s="1" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="G591" t="s">
-        <v>1091</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="592" spans="1:7">
       <c r="A592">
-        <v>7429</v>
+        <v>7717</v>
       </c>
       <c r="B592">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C592" t="s">
-        <v>136</v>
+        <v>30</v>
       </c>
       <c r="D592" t="s">
         <v>8</v>
       </c>
       <c r="E592" t="s">
         <v>9</v>
       </c>
       <c r="F592" s="1" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="G592" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
     </row>
     <row r="593" spans="1:7">
       <c r="A593">
-        <v>7397</v>
+        <v>7718</v>
       </c>
       <c r="B593">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C593" t="s">
-        <v>157</v>
+        <v>36</v>
       </c>
       <c r="D593" t="s">
         <v>8</v>
       </c>
       <c r="E593" t="s">
         <v>9</v>
       </c>
       <c r="F593" s="1" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="G593" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
     </row>
     <row r="594" spans="1:7">
       <c r="A594">
-        <v>7404</v>
+        <v>7697</v>
       </c>
       <c r="B594">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C594" t="s">
-        <v>142</v>
+        <v>41</v>
       </c>
       <c r="D594" t="s">
         <v>8</v>
       </c>
       <c r="E594" t="s">
         <v>9</v>
       </c>
       <c r="F594" s="1" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="G594" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="595" spans="1:7">
       <c r="A595">
-        <v>7396</v>
+        <v>7696</v>
       </c>
       <c r="B595">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C595" t="s">
-        <v>147</v>
+        <v>44</v>
       </c>
       <c r="D595" t="s">
         <v>8</v>
       </c>
       <c r="E595" t="s">
         <v>9</v>
       </c>
       <c r="F595" s="1" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="G595" t="s">
-        <v>1038</v>
+        <v>683</v>
       </c>
     </row>
     <row r="596" spans="1:7">
       <c r="A596">
-        <v>7385</v>
+        <v>7692</v>
       </c>
       <c r="B596">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C596" t="s">
-        <v>149</v>
+        <v>46</v>
       </c>
       <c r="D596" t="s">
         <v>8</v>
       </c>
       <c r="E596" t="s">
         <v>9</v>
       </c>
       <c r="F596" s="1" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="G596" t="s">
-        <v>1100</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="597" spans="1:7">
       <c r="A597">
-        <v>7386</v>
+        <v>7701</v>
       </c>
       <c r="B597">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C597" t="s">
-        <v>152</v>
+        <v>27</v>
       </c>
       <c r="D597" t="s">
         <v>8</v>
       </c>
       <c r="E597" t="s">
         <v>9</v>
       </c>
       <c r="F597" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="G597" t="s">
         <v>1105</v>
-      </c>
-[...1 lines deleted...]
-        <v>1038</v>
       </c>
     </row>
     <row r="598" spans="1:7">
       <c r="A598">
-        <v>7398</v>
+        <v>7699</v>
       </c>
       <c r="B598">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C598" t="s">
-        <v>145</v>
+        <v>39</v>
       </c>
       <c r="D598" t="s">
         <v>8</v>
       </c>
       <c r="E598" t="s">
         <v>9</v>
       </c>
       <c r="F598" s="1" t="s">
         <v>1106</v>
       </c>
       <c r="G598" t="s">
-        <v>1048</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="599" spans="1:7">
       <c r="A599">
-        <v>7369</v>
+        <v>7687</v>
       </c>
       <c r="B599">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C599" t="s">
-        <v>160</v>
+        <v>49</v>
       </c>
       <c r="D599" t="s">
         <v>8</v>
       </c>
       <c r="E599" t="s">
         <v>9</v>
       </c>
       <c r="F599" s="1" t="s">
-        <v>1107</v>
+        <v>1108</v>
       </c>
       <c r="G599" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="600" spans="1:7">
       <c r="A600">
-        <v>7352</v>
+        <v>7607</v>
       </c>
       <c r="B600">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C600" t="s">
-        <v>163</v>
+        <v>52</v>
       </c>
       <c r="D600" t="s">
         <v>8</v>
       </c>
       <c r="E600" t="s">
         <v>9</v>
       </c>
       <c r="F600" s="1" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="G600" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="601" spans="1:7">
       <c r="A601">
-        <v>7339</v>
+        <v>7604</v>
       </c>
       <c r="B601">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C601" t="s">
-        <v>176</v>
+        <v>58</v>
       </c>
       <c r="D601" t="s">
         <v>8</v>
       </c>
       <c r="E601" t="s">
         <v>9</v>
       </c>
       <c r="F601" s="1" t="s">
-        <v>1111</v>
+        <v>1112</v>
       </c>
       <c r="G601" t="s">
-        <v>1112</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="602" spans="1:7">
       <c r="A602">
-        <v>7338</v>
+        <v>7603</v>
       </c>
       <c r="B602">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C602" t="s">
-        <v>173</v>
+        <v>55</v>
       </c>
       <c r="D602" t="s">
         <v>8</v>
       </c>
       <c r="E602" t="s">
         <v>9</v>
       </c>
       <c r="F602" s="1" t="s">
-        <v>1113</v>
+        <v>1114</v>
       </c>
       <c r="G602" t="s">
-        <v>1060</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="603" spans="1:7">
       <c r="A603">
-        <v>7331</v>
+        <v>7584</v>
       </c>
       <c r="B603">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C603" t="s">
-        <v>178</v>
+        <v>61</v>
       </c>
       <c r="D603" t="s">
         <v>8</v>
       </c>
       <c r="E603" t="s">
         <v>9</v>
       </c>
       <c r="F603" s="1" t="s">
-        <v>1114</v>
+        <v>1116</v>
       </c>
       <c r="G603" t="s">
-        <v>1115</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="604" spans="1:7">
       <c r="A604">
-        <v>7351</v>
+        <v>7582</v>
       </c>
       <c r="B604">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C604" t="s">
-        <v>165</v>
+        <v>64</v>
       </c>
       <c r="D604" t="s">
         <v>8</v>
       </c>
       <c r="E604" t="s">
         <v>9</v>
       </c>
       <c r="F604" s="1" t="s">
-        <v>1116</v>
+        <v>1118</v>
       </c>
       <c r="G604" t="s">
-        <v>1050</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="605" spans="1:7">
       <c r="A605">
-        <v>7350</v>
+        <v>7561</v>
       </c>
       <c r="B605">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C605" t="s">
-        <v>168</v>
+        <v>75</v>
       </c>
       <c r="D605" t="s">
         <v>8</v>
       </c>
       <c r="E605" t="s">
         <v>9</v>
       </c>
       <c r="F605" s="1" t="s">
-        <v>1117</v>
+        <v>1120</v>
       </c>
       <c r="G605" t="s">
-        <v>1078</v>
+        <v>967</v>
       </c>
     </row>
     <row r="606" spans="1:7">
       <c r="A606">
-        <v>7289</v>
+        <v>7543</v>
       </c>
       <c r="B606">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C606" t="s">
-        <v>187</v>
+        <v>70</v>
       </c>
       <c r="D606" t="s">
         <v>8</v>
       </c>
       <c r="E606" t="s">
         <v>9</v>
       </c>
       <c r="F606" s="1" t="s">
-        <v>1118</v>
+        <v>1121</v>
       </c>
       <c r="G606" t="s">
-        <v>1119</v>
+        <v>978</v>
       </c>
     </row>
     <row r="607" spans="1:7">
       <c r="A607">
-        <v>7291</v>
+        <v>7542</v>
       </c>
       <c r="B607">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C607" t="s">
-        <v>189</v>
+        <v>78</v>
       </c>
       <c r="D607" t="s">
         <v>8</v>
       </c>
       <c r="E607" t="s">
         <v>9</v>
       </c>
       <c r="F607" s="1" t="s">
-        <v>1120</v>
+        <v>1122</v>
       </c>
       <c r="G607" t="s">
-        <v>1121</v>
+        <v>967</v>
       </c>
     </row>
     <row r="608" spans="1:7">
       <c r="A608">
-        <v>7292</v>
+        <v>7541</v>
       </c>
       <c r="B608">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C608" t="s">
-        <v>191</v>
+        <v>80</v>
       </c>
       <c r="D608" t="s">
         <v>8</v>
       </c>
       <c r="E608" t="s">
         <v>9</v>
       </c>
       <c r="F608" s="1" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="G608" t="s">
-        <v>1123</v>
+        <v>978</v>
       </c>
     </row>
     <row r="609" spans="1:7">
       <c r="A609">
-        <v>7290</v>
+        <v>7540</v>
       </c>
       <c r="B609">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C609" t="s">
-        <v>197</v>
+        <v>82</v>
       </c>
       <c r="D609" t="s">
         <v>8</v>
       </c>
       <c r="E609" t="s">
         <v>9</v>
       </c>
       <c r="F609" s="1" t="s">
         <v>1124</v>
       </c>
       <c r="G609" t="s">
         <v>1125</v>
       </c>
     </row>
     <row r="610" spans="1:7">
       <c r="A610">
-        <v>7276</v>
+        <v>7538</v>
       </c>
       <c r="B610">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C610" t="s">
-        <v>194</v>
+        <v>85</v>
       </c>
       <c r="D610" t="s">
         <v>8</v>
       </c>
       <c r="E610" t="s">
         <v>9</v>
       </c>
       <c r="F610" s="1" t="s">
         <v>1126</v>
       </c>
       <c r="G610" t="s">
-        <v>1127</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="611" spans="1:7">
       <c r="A611">
-        <v>7304</v>
+        <v>7581</v>
       </c>
       <c r="B611">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C611" t="s">
-        <v>181</v>
+        <v>67</v>
       </c>
       <c r="D611" t="s">
         <v>8</v>
       </c>
       <c r="E611" t="s">
         <v>9</v>
       </c>
       <c r="F611" s="1" t="s">
-        <v>1128</v>
+        <v>1127</v>
       </c>
       <c r="G611" t="s">
-        <v>1076</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="612" spans="1:7">
       <c r="A612">
-        <v>7302</v>
+        <v>7580</v>
       </c>
       <c r="B612">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C612" t="s">
-        <v>184</v>
+        <v>72</v>
       </c>
       <c r="D612" t="s">
         <v>8</v>
       </c>
       <c r="E612" t="s">
         <v>9</v>
       </c>
       <c r="F612" s="1" t="s">
+        <v>1128</v>
+      </c>
+      <c r="G612" t="s">
         <v>1129</v>
-      </c>
-[...1 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="613" spans="1:7">
       <c r="A613">
-        <v>7301</v>
+        <v>7539</v>
       </c>
       <c r="B613">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C613" t="s">
-        <v>222</v>
+        <v>88</v>
       </c>
       <c r="D613" t="s">
         <v>8</v>
       </c>
       <c r="E613" t="s">
         <v>9</v>
       </c>
       <c r="F613" s="1" t="s">
         <v>1130</v>
       </c>
       <c r="G613" t="s">
-        <v>1131</v>
+        <v>683</v>
       </c>
     </row>
     <row r="614" spans="1:7">
       <c r="A614">
-        <v>7281</v>
+        <v>7537</v>
       </c>
       <c r="B614">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C614" t="s">
-        <v>210</v>
+        <v>91</v>
       </c>
       <c r="D614" t="s">
         <v>8</v>
       </c>
       <c r="E614" t="s">
         <v>9</v>
       </c>
       <c r="F614" s="1" t="s">
-        <v>1132</v>
+        <v>1131</v>
       </c>
       <c r="G614" t="s">
-        <v>1133</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="615" spans="1:7">
       <c r="A615">
-        <v>7272</v>
+        <v>7535</v>
       </c>
       <c r="B615">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C615" t="s">
-        <v>383</v>
+        <v>96</v>
       </c>
       <c r="D615" t="s">
         <v>8</v>
       </c>
       <c r="E615" t="s">
         <v>9</v>
       </c>
       <c r="F615" s="1" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="G615" t="s">
-        <v>1115</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="616" spans="1:7">
       <c r="A616">
-        <v>7271</v>
+        <v>7501</v>
       </c>
       <c r="B616">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C616" t="s">
-        <v>199</v>
+        <v>102</v>
       </c>
       <c r="D616" t="s">
         <v>8</v>
       </c>
       <c r="E616" t="s">
         <v>9</v>
       </c>
       <c r="F616" s="1" t="s">
-        <v>1135</v>
+        <v>1133</v>
       </c>
       <c r="G616" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
     </row>
     <row r="617" spans="1:7">
       <c r="A617">
-        <v>7240</v>
+        <v>7499</v>
       </c>
       <c r="B617">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C617" t="s">
-        <v>202</v>
+        <v>105</v>
       </c>
       <c r="D617" t="s">
         <v>8</v>
       </c>
       <c r="E617" t="s">
         <v>9</v>
       </c>
       <c r="F617" s="1" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="G617" t="s">
-        <v>1048</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="618" spans="1:7">
       <c r="A618">
-        <v>7238</v>
+        <v>7494</v>
       </c>
       <c r="B618">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C618" t="s">
-        <v>205</v>
+        <v>107</v>
       </c>
       <c r="D618" t="s">
         <v>8</v>
       </c>
       <c r="E618" t="s">
         <v>9</v>
       </c>
       <c r="F618" s="1" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="G618" t="s">
-        <v>1139</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="619" spans="1:7">
       <c r="A619">
-        <v>7203</v>
+        <v>7524</v>
       </c>
       <c r="B619">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C619" t="s">
-        <v>213</v>
+        <v>94</v>
       </c>
       <c r="D619" t="s">
         <v>8</v>
       </c>
       <c r="E619" t="s">
         <v>9</v>
       </c>
       <c r="F619" s="1" t="s">
-        <v>1140</v>
+        <v>1137</v>
       </c>
       <c r="G619" t="s">
-        <v>1141</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="620" spans="1:7">
       <c r="A620">
-        <v>7199</v>
+        <v>7523</v>
       </c>
       <c r="B620">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C620" t="s">
-        <v>215</v>
+        <v>99</v>
       </c>
       <c r="D620" t="s">
         <v>8</v>
       </c>
       <c r="E620" t="s">
         <v>9</v>
       </c>
       <c r="F620" s="1" t="s">
-        <v>1142</v>
+        <v>1138</v>
       </c>
       <c r="G620" t="s">
-        <v>1143</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="621" spans="1:7">
       <c r="A621">
-        <v>7191</v>
+        <v>7498</v>
       </c>
       <c r="B621">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C621" t="s">
-        <v>218</v>
+        <v>123</v>
       </c>
       <c r="D621" t="s">
         <v>8</v>
       </c>
       <c r="E621" t="s">
         <v>9</v>
       </c>
       <c r="F621" s="1" t="s">
-        <v>1144</v>
+        <v>1140</v>
       </c>
       <c r="G621" t="s">
-        <v>1145</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="622" spans="1:7">
       <c r="A622">
-        <v>7183</v>
+        <v>7497</v>
       </c>
       <c r="B622">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C622" t="s">
-        <v>228</v>
+        <v>110</v>
       </c>
       <c r="D622" t="s">
         <v>8</v>
       </c>
       <c r="E622" t="s">
         <v>9</v>
       </c>
       <c r="F622" s="1" t="s">
-        <v>1146</v>
+        <v>1142</v>
       </c>
       <c r="G622" t="s">
-        <v>1147</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="623" spans="1:7">
       <c r="A623">
-        <v>7198</v>
+        <v>7496</v>
       </c>
       <c r="B623">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C623" t="s">
-        <v>220</v>
+        <v>113</v>
       </c>
       <c r="D623" t="s">
         <v>8</v>
       </c>
       <c r="E623" t="s">
         <v>9</v>
       </c>
       <c r="F623" s="1" t="s">
-        <v>1148</v>
+        <v>1144</v>
       </c>
       <c r="G623" t="s">
-        <v>1149</v>
+        <v>1145</v>
       </c>
     </row>
     <row r="624" spans="1:7">
       <c r="A624">
-        <v>7174</v>
+        <v>7495</v>
       </c>
       <c r="B624">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C624" t="s">
-        <v>233</v>
+        <v>115</v>
       </c>
       <c r="D624" t="s">
         <v>8</v>
       </c>
       <c r="E624" t="s">
         <v>9</v>
       </c>
       <c r="F624" s="1" t="s">
-        <v>1150</v>
+        <v>1146</v>
       </c>
       <c r="G624" t="s">
-        <v>1151</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="625" spans="1:7">
       <c r="A625">
-        <v>7165</v>
+        <v>7493</v>
       </c>
       <c r="B625">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C625" t="s">
-        <v>236</v>
+        <v>107</v>
       </c>
       <c r="D625" t="s">
         <v>8</v>
       </c>
       <c r="E625" t="s">
         <v>9</v>
       </c>
       <c r="F625" s="1" t="s">
-        <v>1152</v>
+        <v>1148</v>
       </c>
       <c r="G625" t="s">
-        <v>1074</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="626" spans="1:7">
       <c r="A626">
-        <v>7164</v>
+        <v>7492</v>
       </c>
       <c r="B626">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C626" t="s">
-        <v>244</v>
+        <v>120</v>
       </c>
       <c r="D626" t="s">
         <v>8</v>
       </c>
       <c r="E626" t="s">
         <v>9</v>
       </c>
       <c r="F626" s="1" t="s">
-        <v>1153</v>
+        <v>1150</v>
       </c>
       <c r="G626" t="s">
-        <v>1154</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="627" spans="1:7">
       <c r="A627">
-        <v>7189</v>
+        <v>7488</v>
       </c>
       <c r="B627">
         <v>2018</v>
       </c>
       <c r="C627" t="s">
-        <v>225</v>
+        <v>222</v>
       </c>
       <c r="D627" t="s">
         <v>8</v>
       </c>
       <c r="E627" t="s">
         <v>9</v>
       </c>
       <c r="F627" s="1" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="G627" t="s">
-        <v>1048</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="628" spans="1:7">
       <c r="A628">
-        <v>7188</v>
+        <v>7480</v>
       </c>
       <c r="B628">
         <v>2018</v>
       </c>
       <c r="C628" t="s">
-        <v>231</v>
+        <v>225</v>
       </c>
       <c r="D628" t="s">
         <v>8</v>
       </c>
       <c r="E628" t="s">
         <v>9</v>
       </c>
       <c r="F628" s="1" t="s">
-        <v>1156</v>
+        <v>1152</v>
       </c>
       <c r="G628" t="s">
-        <v>1076</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="629" spans="1:7">
       <c r="A629">
-        <v>7161</v>
+        <v>7479</v>
       </c>
       <c r="B629">
         <v>2018</v>
       </c>
       <c r="C629" t="s">
-        <v>242</v>
+        <v>228</v>
       </c>
       <c r="D629" t="s">
         <v>8</v>
       </c>
       <c r="E629" t="s">
         <v>9</v>
       </c>
       <c r="F629" s="1" t="s">
-        <v>1157</v>
+        <v>1154</v>
       </c>
       <c r="G629" t="s">
-        <v>1158</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="630" spans="1:7">
       <c r="A630">
-        <v>7156</v>
+        <v>7491</v>
       </c>
       <c r="B630">
         <v>2018</v>
       </c>
       <c r="C630" t="s">
-        <v>250</v>
+        <v>216</v>
       </c>
       <c r="D630" t="s">
         <v>8</v>
       </c>
       <c r="E630" t="s">
         <v>9</v>
       </c>
       <c r="F630" s="1" t="s">
-        <v>1159</v>
+        <v>1155</v>
       </c>
       <c r="G630" t="s">
-        <v>1160</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="631" spans="1:7">
       <c r="A631">
-        <v>7133</v>
+        <v>7469</v>
       </c>
       <c r="B631">
         <v>2018</v>
       </c>
       <c r="C631" t="s">
-        <v>252</v>
+        <v>240</v>
       </c>
       <c r="D631" t="s">
         <v>8</v>
       </c>
       <c r="E631" t="s">
         <v>9</v>
       </c>
       <c r="F631" s="1" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
       <c r="G631" t="s">
-        <v>1162</v>
+        <v>1158</v>
       </c>
     </row>
     <row r="632" spans="1:7">
       <c r="A632">
-        <v>7128</v>
+        <v>7438</v>
       </c>
       <c r="B632">
         <v>2018</v>
       </c>
       <c r="C632" t="s">
-        <v>256</v>
+        <v>242</v>
       </c>
       <c r="D632" t="s">
         <v>8</v>
       </c>
       <c r="E632" t="s">
         <v>9</v>
       </c>
       <c r="F632" s="1" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="G632" t="s">
-        <v>1082</v>
+        <v>1160</v>
       </c>
     </row>
     <row r="633" spans="1:7">
       <c r="A633">
-        <v>7132</v>
+        <v>7435</v>
       </c>
       <c r="B633">
         <v>2018</v>
       </c>
       <c r="C633" t="s">
-        <v>254</v>
+        <v>245</v>
       </c>
       <c r="D633" t="s">
         <v>8</v>
       </c>
       <c r="E633" t="s">
         <v>9</v>
       </c>
       <c r="F633" s="1" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
       <c r="G633" t="s">
-        <v>1165</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="634" spans="1:7">
       <c r="A634">
-        <v>7152</v>
+        <v>7429</v>
       </c>
       <c r="B634">
         <v>2018</v>
       </c>
       <c r="C634" t="s">
-        <v>413</v>
+        <v>248</v>
       </c>
       <c r="D634" t="s">
         <v>8</v>
       </c>
       <c r="E634" t="s">
         <v>9</v>
       </c>
       <c r="F634" s="1" t="s">
-        <v>1166</v>
+        <v>1162</v>
       </c>
       <c r="G634" t="s">
-        <v>1167</v>
+        <v>1163</v>
       </c>
     </row>
     <row r="635" spans="1:7">
       <c r="A635">
-        <v>7129</v>
+        <v>7397</v>
       </c>
       <c r="B635">
         <v>2018</v>
       </c>
       <c r="C635" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="D635" t="s">
         <v>8</v>
       </c>
       <c r="E635" t="s">
         <v>9</v>
       </c>
       <c r="F635" s="1" t="s">
-        <v>1168</v>
+        <v>1164</v>
       </c>
       <c r="G635" t="s">
-        <v>1048</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="636" spans="1:7">
       <c r="A636">
-        <v>7127</v>
+        <v>7404</v>
       </c>
       <c r="B636">
         <v>2018</v>
       </c>
       <c r="C636" t="s">
-        <v>413</v>
+        <v>254</v>
       </c>
       <c r="D636" t="s">
         <v>8</v>
       </c>
       <c r="E636" t="s">
         <v>9</v>
       </c>
       <c r="F636" s="1" t="s">
-        <v>1169</v>
+        <v>1166</v>
       </c>
       <c r="G636" t="s">
-        <v>1076</v>
+        <v>1167</v>
       </c>
     </row>
     <row r="637" spans="1:7">
       <c r="A637">
-        <v>7109</v>
+        <v>7396</v>
       </c>
       <c r="B637">
         <v>2018</v>
       </c>
       <c r="C637" t="s">
-        <v>319</v>
+        <v>259</v>
       </c>
       <c r="D637" t="s">
         <v>8</v>
       </c>
       <c r="E637" t="s">
         <v>9</v>
       </c>
       <c r="F637" s="1" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="G637" t="s">
-        <v>1171</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="638" spans="1:7">
       <c r="A638">
-        <v>7110</v>
+        <v>7385</v>
       </c>
       <c r="B638">
         <v>2018</v>
       </c>
       <c r="C638" t="s">
-        <v>316</v>
+        <v>261</v>
       </c>
       <c r="D638" t="s">
         <v>8</v>
       </c>
       <c r="E638" t="s">
         <v>9</v>
       </c>
       <c r="F638" s="1" t="s">
-        <v>1172</v>
+        <v>1169</v>
       </c>
       <c r="G638" t="s">
-        <v>1173</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="639" spans="1:7">
       <c r="A639">
-        <v>7080</v>
+        <v>7386</v>
       </c>
       <c r="B639">
         <v>2018</v>
       </c>
       <c r="C639" t="s">
-        <v>280</v>
+        <v>264</v>
       </c>
       <c r="D639" t="s">
         <v>8</v>
       </c>
       <c r="E639" t="s">
         <v>9</v>
       </c>
       <c r="F639" s="1" t="s">
-        <v>1174</v>
+        <v>1170</v>
       </c>
       <c r="G639" t="s">
-        <v>1175</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="640" spans="1:7">
       <c r="A640">
-        <v>7079</v>
+        <v>7398</v>
       </c>
       <c r="B640">
         <v>2018</v>
       </c>
       <c r="C640" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="D640" t="s">
         <v>8</v>
       </c>
       <c r="E640" t="s">
         <v>9</v>
       </c>
       <c r="F640" s="1" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="G640" t="s">
-        <v>1078</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="641" spans="1:7">
       <c r="A641">
-        <v>7063</v>
+        <v>7369</v>
       </c>
       <c r="B641">
         <v>2018</v>
       </c>
       <c r="C641" t="s">
-        <v>283</v>
+        <v>272</v>
       </c>
       <c r="D641" t="s">
         <v>8</v>
       </c>
       <c r="E641" t="s">
         <v>9</v>
       </c>
       <c r="F641" s="1" t="s">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="G641" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
     </row>
     <row r="642" spans="1:7">
       <c r="A642">
-        <v>7050</v>
+        <v>7352</v>
       </c>
       <c r="B642">
         <v>2018</v>
       </c>
       <c r="C642" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="D642" t="s">
         <v>8</v>
       </c>
       <c r="E642" t="s">
         <v>9</v>
       </c>
       <c r="F642" s="1" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="G642" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
     </row>
     <row r="643" spans="1:7">
       <c r="A643">
-        <v>7023</v>
+        <v>7339</v>
       </c>
       <c r="B643">
         <v>2018</v>
       </c>
       <c r="C643" t="s">
-        <v>266</v>
+        <v>288</v>
       </c>
       <c r="D643" t="s">
         <v>8</v>
       </c>
       <c r="E643" t="s">
         <v>9</v>
       </c>
       <c r="F643" s="1" t="s">
-        <v>1181</v>
+        <v>1176</v>
       </c>
       <c r="G643" t="s">
-        <v>1182</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="644" spans="1:7">
       <c r="A644">
-        <v>7022</v>
+        <v>7338</v>
       </c>
       <c r="B644">
         <v>2018</v>
       </c>
       <c r="C644" t="s">
-        <v>269</v>
+        <v>285</v>
       </c>
       <c r="D644" t="s">
         <v>8</v>
       </c>
       <c r="E644" t="s">
         <v>9</v>
       </c>
       <c r="F644" s="1" t="s">
-        <v>1183</v>
+        <v>1178</v>
       </c>
       <c r="G644" t="s">
-        <v>1184</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="645" spans="1:7">
       <c r="A645">
-        <v>7044</v>
+        <v>7331</v>
       </c>
       <c r="B645">
         <v>2018</v>
       </c>
       <c r="C645" t="s">
-        <v>285</v>
+        <v>290</v>
       </c>
       <c r="D645" t="s">
         <v>8</v>
       </c>
       <c r="E645" t="s">
         <v>9</v>
       </c>
       <c r="F645" s="1" t="s">
-        <v>1185</v>
+        <v>1179</v>
       </c>
       <c r="G645" t="s">
-        <v>1048</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="646" spans="1:7">
       <c r="A646">
-        <v>7014</v>
+        <v>7351</v>
       </c>
       <c r="B646">
         <v>2018</v>
       </c>
       <c r="C646" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D646" t="s">
         <v>8</v>
       </c>
       <c r="E646" t="s">
         <v>9</v>
       </c>
       <c r="F646" s="1" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
       <c r="G646" t="s">
-        <v>468</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="647" spans="1:7">
       <c r="A647">
-        <v>7013</v>
+        <v>7350</v>
       </c>
       <c r="B647">
         <v>2018</v>
       </c>
       <c r="C647" t="s">
-        <v>275</v>
+        <v>280</v>
       </c>
       <c r="D647" t="s">
         <v>8</v>
       </c>
       <c r="E647" t="s">
         <v>9</v>
       </c>
       <c r="F647" s="1" t="s">
-        <v>1187</v>
+        <v>1182</v>
       </c>
       <c r="G647" t="s">
-        <v>1044</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="648" spans="1:7">
       <c r="A648">
-        <v>6986</v>
+        <v>7289</v>
       </c>
       <c r="B648">
         <v>2018</v>
       </c>
       <c r="C648" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D648" t="s">
         <v>8</v>
       </c>
       <c r="E648" t="s">
         <v>9</v>
       </c>
       <c r="F648" s="1" t="s">
-        <v>1188</v>
+        <v>1183</v>
       </c>
       <c r="G648" t="s">
-        <v>1189</v>
+        <v>1184</v>
       </c>
     </row>
     <row r="649" spans="1:7">
       <c r="A649">
-        <v>6978</v>
+        <v>7291</v>
       </c>
       <c r="B649">
         <v>2018</v>
       </c>
       <c r="C649" t="s">
-        <v>294</v>
+        <v>300</v>
       </c>
       <c r="D649" t="s">
         <v>8</v>
       </c>
       <c r="E649" t="s">
         <v>9</v>
       </c>
       <c r="F649" s="1" t="s">
-        <v>1190</v>
+        <v>1185</v>
       </c>
       <c r="G649" t="s">
-        <v>1052</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="650" spans="1:7">
       <c r="A650">
-        <v>6977</v>
+        <v>7292</v>
       </c>
       <c r="B650">
         <v>2018</v>
       </c>
       <c r="C650" t="s">
-        <v>296</v>
+        <v>302</v>
       </c>
       <c r="D650" t="s">
         <v>8</v>
       </c>
       <c r="E650" t="s">
         <v>9</v>
       </c>
       <c r="F650" s="1" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="G650" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
     </row>
     <row r="651" spans="1:7">
       <c r="A651">
-        <v>6967</v>
+        <v>7290</v>
       </c>
       <c r="B651">
         <v>2018</v>
       </c>
       <c r="C651" t="s">
-        <v>301</v>
+        <v>307</v>
       </c>
       <c r="D651" t="s">
         <v>8</v>
       </c>
       <c r="E651" t="s">
         <v>9</v>
       </c>
       <c r="F651" s="1" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
       <c r="G651" t="s">
-        <v>784</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="652" spans="1:7">
       <c r="A652">
-        <v>6994</v>
+        <v>7276</v>
       </c>
       <c r="B652">
         <v>2018</v>
       </c>
       <c r="C652" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="D652" t="s">
         <v>8</v>
       </c>
       <c r="E652" t="s">
         <v>9</v>
       </c>
       <c r="F652" s="1" t="s">
-        <v>1194</v>
+        <v>1191</v>
       </c>
       <c r="G652" t="s">
-        <v>1048</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="653" spans="1:7">
       <c r="A653">
-        <v>6992</v>
+        <v>7304</v>
       </c>
       <c r="B653">
         <v>2018</v>
       </c>
       <c r="C653" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D653" t="s">
         <v>8</v>
       </c>
       <c r="E653" t="s">
         <v>9</v>
       </c>
       <c r="F653" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="G653" t="s">
-        <v>1196</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="654" spans="1:7">
       <c r="A654">
-        <v>6966</v>
+        <v>7302</v>
       </c>
       <c r="B654">
         <v>2018</v>
       </c>
       <c r="C654" t="s">
-        <v>304</v>
+        <v>296</v>
       </c>
       <c r="D654" t="s">
         <v>8</v>
       </c>
       <c r="E654" t="s">
         <v>9</v>
       </c>
       <c r="F654" s="1" t="s">
-        <v>1197</v>
+        <v>1194</v>
       </c>
       <c r="G654" t="s">
-        <v>1198</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="655" spans="1:7">
       <c r="A655">
-        <v>6957</v>
+        <v>7301</v>
       </c>
       <c r="B655">
         <v>2018</v>
       </c>
       <c r="C655" t="s">
-        <v>291</v>
+        <v>327</v>
       </c>
       <c r="D655" t="s">
         <v>8</v>
       </c>
       <c r="E655" t="s">
         <v>9</v>
       </c>
       <c r="F655" s="1" t="s">
-        <v>1199</v>
+        <v>1195</v>
       </c>
       <c r="G655" t="s">
-        <v>1200</v>
+        <v>1196</v>
       </c>
     </row>
     <row r="656" spans="1:7">
       <c r="A656">
-        <v>6956</v>
+        <v>7281</v>
       </c>
       <c r="B656">
         <v>2018</v>
       </c>
       <c r="C656" t="s">
-        <v>307</v>
+        <v>319</v>
       </c>
       <c r="D656" t="s">
         <v>8</v>
       </c>
       <c r="E656" t="s">
         <v>9</v>
       </c>
       <c r="F656" s="1" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
       <c r="G656" t="s">
-        <v>1202</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="657" spans="1:7">
       <c r="A657">
-        <v>6955</v>
+        <v>7272</v>
       </c>
       <c r="B657">
         <v>2018</v>
       </c>
       <c r="C657" t="s">
-        <v>310</v>
+        <v>450</v>
       </c>
       <c r="D657" t="s">
         <v>8</v>
       </c>
       <c r="E657" t="s">
         <v>9</v>
       </c>
       <c r="F657" s="1" t="s">
-        <v>1203</v>
+        <v>1199</v>
       </c>
       <c r="G657" t="s">
-        <v>1204</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="658" spans="1:7">
       <c r="A658">
-        <v>6954</v>
+        <v>7271</v>
       </c>
       <c r="B658">
         <v>2018</v>
       </c>
       <c r="C658" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="D658" t="s">
         <v>8</v>
       </c>
       <c r="E658" t="s">
         <v>9</v>
       </c>
       <c r="F658" s="1" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="G658" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="659" spans="1:7">
       <c r="A659">
-        <v>6906</v>
+        <v>7240</v>
       </c>
       <c r="B659">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C659" t="s">
-        <v>30</v>
+        <v>312</v>
       </c>
       <c r="D659" t="s">
         <v>8</v>
       </c>
       <c r="E659" t="s">
         <v>9</v>
       </c>
       <c r="F659" s="1" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="G659" t="s">
-        <v>1208</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="660" spans="1:7">
       <c r="A660">
-        <v>6905</v>
+        <v>7238</v>
       </c>
       <c r="B660">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C660" t="s">
-        <v>33</v>
+        <v>314</v>
       </c>
       <c r="D660" t="s">
         <v>8</v>
       </c>
       <c r="E660" t="s">
         <v>9</v>
       </c>
       <c r="F660" s="1" t="s">
-        <v>1209</v>
+        <v>1203</v>
       </c>
       <c r="G660" t="s">
-        <v>1210</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="661" spans="1:7">
       <c r="A661">
-        <v>6854</v>
+        <v>7203</v>
       </c>
       <c r="B661">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C661" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="D661" t="s">
         <v>8</v>
       </c>
       <c r="E661" t="s">
         <v>9</v>
       </c>
       <c r="F661" s="1" t="s">
-        <v>1211</v>
+        <v>1205</v>
       </c>
       <c r="G661" t="s">
-        <v>1121</v>
+        <v>1206</v>
       </c>
     </row>
     <row r="662" spans="1:7">
       <c r="A662">
-        <v>6848</v>
+        <v>7199</v>
       </c>
       <c r="B662">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C662" t="s">
-        <v>38</v>
+        <v>7</v>
       </c>
       <c r="D662" t="s">
         <v>8</v>
       </c>
       <c r="E662" t="s">
         <v>9</v>
       </c>
       <c r="F662" s="1" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="G662" t="s">
-        <v>1121</v>
+        <v>1208</v>
       </c>
     </row>
     <row r="663" spans="1:7">
       <c r="A663">
-        <v>6847</v>
+        <v>7191</v>
       </c>
       <c r="B663">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C663" t="s">
-        <v>41</v>
+        <v>18</v>
       </c>
       <c r="D663" t="s">
         <v>8</v>
       </c>
       <c r="E663" t="s">
         <v>9</v>
       </c>
       <c r="F663" s="1" t="s">
-        <v>1213</v>
+        <v>1209</v>
       </c>
       <c r="G663" t="s">
-        <v>1200</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="664" spans="1:7">
       <c r="A664">
-        <v>6845</v>
+        <v>7183</v>
       </c>
       <c r="B664">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C664" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="D664" t="s">
         <v>8</v>
       </c>
       <c r="E664" t="s">
         <v>9</v>
       </c>
       <c r="F664" s="1" t="s">
-        <v>1214</v>
+        <v>1211</v>
       </c>
       <c r="G664" t="s">
-        <v>1082</v>
+        <v>1212</v>
       </c>
     </row>
     <row r="665" spans="1:7">
       <c r="A665">
-        <v>6844</v>
+        <v>7198</v>
       </c>
       <c r="B665">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C665" t="s">
-        <v>53</v>
+        <v>12</v>
       </c>
       <c r="D665" t="s">
         <v>8</v>
       </c>
       <c r="E665" t="s">
         <v>9</v>
       </c>
       <c r="F665" s="1" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="G665" t="s">
-        <v>1088</v>
+        <v>1214</v>
       </c>
     </row>
     <row r="666" spans="1:7">
       <c r="A666">
-        <v>6843</v>
+        <v>7174</v>
       </c>
       <c r="B666">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C666" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D666" t="s">
         <v>8</v>
       </c>
       <c r="E666" t="s">
         <v>9</v>
       </c>
       <c r="F666" s="1" t="s">
+        <v>1215</v>
+      </c>
+      <c r="G666" t="s">
         <v>1216</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200</v>
       </c>
     </row>
     <row r="667" spans="1:7">
       <c r="A667">
-        <v>6839</v>
+        <v>7165</v>
       </c>
       <c r="B667">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C667" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="D667" t="s">
         <v>8</v>
       </c>
       <c r="E667" t="s">
         <v>9</v>
       </c>
       <c r="F667" s="1" t="s">
         <v>1217</v>
       </c>
       <c r="G667" t="s">
-        <v>1218</v>
+        <v>1139</v>
       </c>
     </row>
     <row r="668" spans="1:7">
       <c r="A668">
-        <v>6835</v>
+        <v>7164</v>
       </c>
       <c r="B668">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C668" t="s">
-        <v>55</v>
+        <v>41</v>
       </c>
       <c r="D668" t="s">
         <v>8</v>
       </c>
       <c r="E668" t="s">
         <v>9</v>
       </c>
       <c r="F668" s="1" t="s">
+        <v>1218</v>
+      </c>
+      <c r="G668" t="s">
         <v>1219</v>
-      </c>
-[...1 lines deleted...]
-        <v>1125</v>
       </c>
     </row>
     <row r="669" spans="1:7">
       <c r="A669">
-        <v>6830</v>
+        <v>7189</v>
       </c>
       <c r="B669">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C669" t="s">
-        <v>61</v>
+        <v>21</v>
       </c>
       <c r="D669" t="s">
         <v>8</v>
       </c>
       <c r="E669" t="s">
         <v>9</v>
       </c>
       <c r="F669" s="1" t="s">
         <v>1220</v>
       </c>
       <c r="G669" t="s">
-        <v>1221</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="670" spans="1:7">
       <c r="A670">
-        <v>6828</v>
+        <v>7188</v>
       </c>
       <c r="B670">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C670" t="s">
-        <v>58</v>
+        <v>24</v>
       </c>
       <c r="D670" t="s">
         <v>8</v>
       </c>
       <c r="E670" t="s">
         <v>9</v>
       </c>
       <c r="F670" s="1" t="s">
-        <v>1222</v>
+        <v>1221</v>
       </c>
       <c r="G670" t="s">
-        <v>1223</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="671" spans="1:7">
       <c r="A671">
-        <v>6813</v>
+        <v>7161</v>
       </c>
       <c r="B671">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C671" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D671" t="s">
         <v>8</v>
       </c>
       <c r="E671" t="s">
         <v>9</v>
       </c>
       <c r="F671" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="G671" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
     </row>
     <row r="672" spans="1:7">
       <c r="A672">
-        <v>6808</v>
+        <v>7156</v>
       </c>
       <c r="B672">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C672" t="s">
-        <v>69</v>
+        <v>44</v>
       </c>
       <c r="D672" t="s">
         <v>8</v>
       </c>
       <c r="E672" t="s">
         <v>9</v>
       </c>
       <c r="F672" s="1" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="G672" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
     </row>
     <row r="673" spans="1:7">
       <c r="A673">
-        <v>6802</v>
+        <v>7133</v>
       </c>
       <c r="B673">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C673" t="s">
-        <v>72</v>
+        <v>49</v>
       </c>
       <c r="D673" t="s">
         <v>8</v>
       </c>
       <c r="E673" t="s">
         <v>9</v>
       </c>
       <c r="F673" s="1" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
       <c r="G673" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="674" spans="1:7">
       <c r="A674">
-        <v>6820</v>
+        <v>7128</v>
       </c>
       <c r="B674">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C674" t="s">
-        <v>64</v>
+        <v>52</v>
       </c>
       <c r="D674" t="s">
         <v>8</v>
       </c>
       <c r="E674" t="s">
         <v>9</v>
       </c>
       <c r="F674" s="1" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="G674" t="s">
-        <v>1206</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="675" spans="1:7">
       <c r="A675">
-        <v>6769</v>
+        <v>7132</v>
       </c>
       <c r="B675">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C675" t="s">
-        <v>74</v>
+        <v>58</v>
       </c>
       <c r="D675" t="s">
         <v>8</v>
       </c>
       <c r="E675" t="s">
         <v>9</v>
       </c>
       <c r="F675" s="1" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="G675" t="s">
-        <v>902</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="676" spans="1:7">
       <c r="A676">
-        <v>6766</v>
+        <v>7152</v>
       </c>
       <c r="B676">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C676" t="s">
-        <v>80</v>
+        <v>61</v>
       </c>
       <c r="D676" t="s">
         <v>8</v>
       </c>
       <c r="E676" t="s">
         <v>9</v>
       </c>
       <c r="F676" s="1" t="s">
+        <v>1231</v>
+      </c>
+      <c r="G676" t="s">
         <v>1232</v>
-      </c>
-[...1 lines deleted...]
-        <v>1121</v>
       </c>
     </row>
     <row r="677" spans="1:7">
       <c r="A677">
-        <v>6758</v>
+        <v>7129</v>
       </c>
       <c r="B677">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C677" t="s">
-        <v>86</v>
+        <v>55</v>
       </c>
       <c r="D677" t="s">
         <v>8</v>
       </c>
       <c r="E677" t="s">
         <v>9</v>
       </c>
       <c r="F677" s="1" t="s">
         <v>1233</v>
       </c>
       <c r="G677" t="s">
-        <v>1234</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="678" spans="1:7">
       <c r="A678">
-        <v>6755</v>
+        <v>7127</v>
       </c>
       <c r="B678">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C678" t="s">
-        <v>94</v>
+        <v>61</v>
       </c>
       <c r="D678" t="s">
         <v>8</v>
       </c>
       <c r="E678" t="s">
         <v>9</v>
       </c>
       <c r="F678" s="1" t="s">
-        <v>1235</v>
+        <v>1234</v>
       </c>
       <c r="G678" t="s">
-        <v>1236</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="679" spans="1:7">
       <c r="A679">
-        <v>6754</v>
+        <v>7109</v>
       </c>
       <c r="B679">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C679" t="s">
-        <v>97</v>
+        <v>67</v>
       </c>
       <c r="D679" t="s">
         <v>8</v>
       </c>
       <c r="E679" t="s">
         <v>9</v>
       </c>
       <c r="F679" s="1" t="s">
-        <v>1237</v>
+        <v>1235</v>
       </c>
       <c r="G679" t="s">
-        <v>959</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="680" spans="1:7">
       <c r="A680">
-        <v>6768</v>
+        <v>7110</v>
       </c>
       <c r="B680">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C680" t="s">
-        <v>77</v>
+        <v>64</v>
       </c>
       <c r="D680" t="s">
         <v>8</v>
       </c>
       <c r="E680" t="s">
         <v>9</v>
       </c>
       <c r="F680" s="1" t="s">
+        <v>1237</v>
+      </c>
+      <c r="G680" t="s">
         <v>1238</v>
-      </c>
-[...1 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="681" spans="1:7">
       <c r="A681">
-        <v>6767</v>
+        <v>7080</v>
       </c>
       <c r="B681">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C681" t="s">
-        <v>89</v>
+        <v>72</v>
       </c>
       <c r="D681" t="s">
         <v>8</v>
       </c>
       <c r="E681" t="s">
         <v>9</v>
       </c>
       <c r="F681" s="1" t="s">
         <v>1239</v>
       </c>
       <c r="G681" t="s">
         <v>1240</v>
       </c>
     </row>
     <row r="682" spans="1:7">
       <c r="A682">
-        <v>6756</v>
+        <v>7079</v>
       </c>
       <c r="B682">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C682" t="s">
-        <v>91</v>
+        <v>75</v>
       </c>
       <c r="D682" t="s">
         <v>8</v>
       </c>
       <c r="E682" t="s">
         <v>9</v>
       </c>
       <c r="F682" s="1" t="s">
         <v>1241</v>
       </c>
       <c r="G682" t="s">
-        <v>1088</v>
+        <v>1143</v>
       </c>
     </row>
     <row r="683" spans="1:7">
       <c r="A683">
-        <v>6753</v>
+        <v>7063</v>
       </c>
       <c r="B683">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C683" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="D683" t="s">
         <v>8</v>
       </c>
       <c r="E683" t="s">
         <v>9</v>
       </c>
       <c r="F683" s="1" t="s">
         <v>1242</v>
       </c>
       <c r="G683" t="s">
         <v>1243</v>
       </c>
     </row>
     <row r="684" spans="1:7">
       <c r="A684">
-        <v>6734</v>
+        <v>7050</v>
       </c>
       <c r="B684">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C684" t="s">
-        <v>106</v>
+        <v>82</v>
       </c>
       <c r="D684" t="s">
         <v>8</v>
       </c>
       <c r="E684" t="s">
         <v>9</v>
       </c>
       <c r="F684" s="1" t="s">
         <v>1244</v>
       </c>
       <c r="G684" t="s">
         <v>1245</v>
       </c>
     </row>
     <row r="685" spans="1:7">
       <c r="A685">
-        <v>6733</v>
+        <v>7023</v>
       </c>
       <c r="B685">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C685" t="s">
-        <v>103</v>
+        <v>88</v>
       </c>
       <c r="D685" t="s">
         <v>8</v>
       </c>
       <c r="E685" t="s">
         <v>9</v>
       </c>
       <c r="F685" s="1" t="s">
         <v>1246</v>
       </c>
       <c r="G685" t="s">
         <v>1247</v>
       </c>
     </row>
     <row r="686" spans="1:7">
       <c r="A686">
-        <v>6717</v>
+        <v>7022</v>
       </c>
       <c r="B686">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C686" t="s">
-        <v>112</v>
+        <v>85</v>
       </c>
       <c r="D686" t="s">
         <v>8</v>
       </c>
       <c r="E686" t="s">
         <v>9</v>
       </c>
       <c r="F686" s="1" t="s">
         <v>1248</v>
       </c>
       <c r="G686" t="s">
         <v>1249</v>
       </c>
     </row>
     <row r="687" spans="1:7">
       <c r="A687">
-        <v>6720</v>
+        <v>7044</v>
       </c>
       <c r="B687">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C687" t="s">
-        <v>109</v>
+        <v>80</v>
       </c>
       <c r="D687" t="s">
         <v>8</v>
       </c>
       <c r="E687" t="s">
         <v>9</v>
       </c>
       <c r="F687" s="1" t="s">
         <v>1250</v>
       </c>
       <c r="G687" t="s">
-        <v>1227</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="688" spans="1:7">
       <c r="A688">
-        <v>6716</v>
+        <v>7014</v>
       </c>
       <c r="B688">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C688" t="s">
-        <v>115</v>
+        <v>91</v>
       </c>
       <c r="D688" t="s">
         <v>8</v>
       </c>
       <c r="E688" t="s">
         <v>9</v>
       </c>
       <c r="F688" s="1" t="s">
         <v>1251</v>
       </c>
       <c r="G688" t="s">
-        <v>1210</v>
+        <v>533</v>
       </c>
     </row>
     <row r="689" spans="1:7">
       <c r="A689">
-        <v>6715</v>
+        <v>7013</v>
       </c>
       <c r="B689">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C689" t="s">
-        <v>118</v>
+        <v>96</v>
       </c>
       <c r="D689" t="s">
         <v>8</v>
       </c>
       <c r="E689" t="s">
         <v>9</v>
       </c>
       <c r="F689" s="1" t="s">
         <v>1252</v>
       </c>
       <c r="G689" t="s">
-        <v>618</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="690" spans="1:7">
       <c r="A690">
-        <v>6706</v>
+        <v>6986</v>
       </c>
       <c r="B690">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C690" t="s">
-        <v>121</v>
+        <v>102</v>
       </c>
       <c r="D690" t="s">
         <v>8</v>
       </c>
       <c r="E690" t="s">
         <v>9</v>
       </c>
       <c r="F690" s="1" t="s">
         <v>1253</v>
       </c>
       <c r="G690" t="s">
         <v>1254</v>
       </c>
     </row>
     <row r="691" spans="1:7">
       <c r="A691">
-        <v>6705</v>
+        <v>6978</v>
       </c>
       <c r="B691">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C691" t="s">
-        <v>124</v>
+        <v>105</v>
       </c>
       <c r="D691" t="s">
         <v>8</v>
       </c>
       <c r="E691" t="s">
         <v>9</v>
       </c>
       <c r="F691" s="1" t="s">
         <v>1255</v>
       </c>
       <c r="G691" t="s">
-        <v>1256</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="692" spans="1:7">
       <c r="A692">
-        <v>6704</v>
+        <v>6977</v>
       </c>
       <c r="B692">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C692" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="D692" t="s">
         <v>8</v>
       </c>
       <c r="E692" t="s">
         <v>9</v>
       </c>
       <c r="F692" s="1" t="s">
+        <v>1256</v>
+      </c>
+      <c r="G692" t="s">
         <v>1257</v>
-      </c>
-[...1 lines deleted...]
-        <v>1258</v>
       </c>
     </row>
     <row r="693" spans="1:7">
       <c r="A693">
-        <v>6703</v>
+        <v>6967</v>
       </c>
       <c r="B693">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C693" t="s">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="D693" t="s">
         <v>8</v>
       </c>
       <c r="E693" t="s">
         <v>9</v>
       </c>
       <c r="F693" s="1" t="s">
-        <v>1259</v>
+        <v>1258</v>
       </c>
       <c r="G693" t="s">
-        <v>1260</v>
+        <v>849</v>
       </c>
     </row>
     <row r="694" spans="1:7">
       <c r="A694">
-        <v>6684</v>
+        <v>6994</v>
       </c>
       <c r="B694">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C694" t="s">
-        <v>136</v>
+        <v>99</v>
       </c>
       <c r="D694" t="s">
         <v>8</v>
       </c>
       <c r="E694" t="s">
         <v>9</v>
       </c>
       <c r="F694" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="G694" t="s">
-        <v>1262</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="695" spans="1:7">
       <c r="A695">
-        <v>6683</v>
+        <v>6992</v>
       </c>
       <c r="B695">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C695" t="s">
-        <v>133</v>
+        <v>94</v>
       </c>
       <c r="D695" t="s">
         <v>8</v>
       </c>
       <c r="E695" t="s">
         <v>9</v>
       </c>
       <c r="F695" s="1" t="s">
-        <v>1263</v>
+        <v>1260</v>
       </c>
       <c r="G695" t="s">
-        <v>1264</v>
+        <v>1261</v>
       </c>
     </row>
     <row r="696" spans="1:7">
       <c r="A696">
-        <v>6682</v>
+        <v>6966</v>
       </c>
       <c r="B696">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C696" t="s">
-        <v>139</v>
+        <v>113</v>
       </c>
       <c r="D696" t="s">
         <v>8</v>
       </c>
       <c r="E696" t="s">
         <v>9</v>
       </c>
       <c r="F696" s="1" t="s">
-        <v>1265</v>
+        <v>1262</v>
       </c>
       <c r="G696" t="s">
-        <v>959</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="697" spans="1:7">
       <c r="A697">
-        <v>6681</v>
+        <v>6957</v>
       </c>
       <c r="B697">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C697" t="s">
-        <v>142</v>
+        <v>115</v>
       </c>
       <c r="D697" t="s">
         <v>8</v>
       </c>
       <c r="E697" t="s">
         <v>9</v>
       </c>
       <c r="F697" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="G697" t="s">
-        <v>1267</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="698" spans="1:7">
       <c r="A698">
-        <v>6656</v>
+        <v>6956</v>
       </c>
       <c r="B698">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C698" t="s">
-        <v>145</v>
+        <v>118</v>
       </c>
       <c r="D698" t="s">
         <v>8</v>
       </c>
       <c r="E698" t="s">
         <v>9</v>
       </c>
       <c r="F698" s="1" t="s">
-        <v>1268</v>
+        <v>1266</v>
       </c>
       <c r="G698" t="s">
-        <v>1227</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="699" spans="1:7">
       <c r="A699">
-        <v>6654</v>
+        <v>6955</v>
       </c>
       <c r="B699">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C699" t="s">
-        <v>155</v>
+        <v>107</v>
       </c>
       <c r="D699" t="s">
         <v>8</v>
       </c>
       <c r="E699" t="s">
         <v>9</v>
       </c>
       <c r="F699" s="1" t="s">
+        <v>1268</v>
+      </c>
+      <c r="G699" t="s">
         <v>1269</v>
-      </c>
-[...1 lines deleted...]
-        <v>1227</v>
       </c>
     </row>
     <row r="700" spans="1:7">
       <c r="A700">
-        <v>6655</v>
+        <v>6954</v>
       </c>
       <c r="B700">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C700" t="s">
-        <v>157</v>
+        <v>120</v>
       </c>
       <c r="D700" t="s">
         <v>8</v>
       </c>
       <c r="E700" t="s">
         <v>9</v>
       </c>
       <c r="F700" s="1" t="s">
         <v>1270</v>
       </c>
       <c r="G700" t="s">
         <v>1271</v>
       </c>
     </row>
     <row r="701" spans="1:7">
       <c r="A701">
-        <v>6653</v>
+        <v>6906</v>
       </c>
       <c r="B701">
         <v>2017</v>
       </c>
       <c r="C701" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="D701" t="s">
         <v>8</v>
       </c>
       <c r="E701" t="s">
         <v>9</v>
       </c>
       <c r="F701" s="1" t="s">
         <v>1272</v>
       </c>
       <c r="G701" t="s">
-        <v>959</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="702" spans="1:7">
       <c r="A702">
-        <v>6652</v>
+        <v>6905</v>
       </c>
       <c r="B702">
         <v>2017</v>
       </c>
       <c r="C702" t="s">
-        <v>152</v>
+        <v>147</v>
       </c>
       <c r="D702" t="s">
         <v>8</v>
       </c>
       <c r="E702" t="s">
         <v>9</v>
       </c>
       <c r="F702" s="1" t="s">
-        <v>1273</v>
+        <v>1274</v>
       </c>
       <c r="G702" t="s">
-        <v>1082</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="703" spans="1:7">
       <c r="A703">
-        <v>6651</v>
+        <v>6854</v>
       </c>
       <c r="B703">
         <v>2017</v>
       </c>
       <c r="C703" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="D703" t="s">
         <v>8</v>
       </c>
       <c r="E703" t="s">
         <v>9</v>
       </c>
       <c r="F703" s="1" t="s">
-        <v>1274</v>
+        <v>1276</v>
       </c>
       <c r="G703" t="s">
-        <v>1275</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="704" spans="1:7">
       <c r="A704">
-        <v>6650</v>
+        <v>6848</v>
       </c>
       <c r="B704">
         <v>2017</v>
       </c>
       <c r="C704" t="s">
-        <v>147</v>
+        <v>152</v>
       </c>
       <c r="D704" t="s">
         <v>8</v>
       </c>
       <c r="E704" t="s">
         <v>9</v>
       </c>
       <c r="F704" s="1" t="s">
-        <v>1276</v>
+        <v>1277</v>
       </c>
       <c r="G704" t="s">
-        <v>1277</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="705" spans="1:7">
       <c r="A705">
-        <v>6633</v>
+        <v>6847</v>
       </c>
       <c r="B705">
         <v>2017</v>
       </c>
       <c r="C705" t="s">
-        <v>163</v>
+        <v>155</v>
       </c>
       <c r="D705" t="s">
         <v>8</v>
       </c>
       <c r="E705" t="s">
         <v>9</v>
       </c>
       <c r="F705" s="1" t="s">
         <v>1278</v>
       </c>
       <c r="G705" t="s">
-        <v>1279</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="706" spans="1:7">
       <c r="A706">
-        <v>6621</v>
+        <v>6845</v>
       </c>
       <c r="B706">
         <v>2017</v>
       </c>
       <c r="C706" t="s">
-        <v>165</v>
+        <v>158</v>
       </c>
       <c r="D706" t="s">
         <v>8</v>
       </c>
       <c r="E706" t="s">
         <v>9</v>
       </c>
       <c r="F706" s="1" t="s">
-        <v>1280</v>
+        <v>1279</v>
       </c>
       <c r="G706" t="s">
-        <v>1125</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="707" spans="1:7">
       <c r="A707">
-        <v>6620</v>
+        <v>6844</v>
       </c>
       <c r="B707">
         <v>2017</v>
       </c>
       <c r="C707" t="s">
-        <v>168</v>
+        <v>166</v>
       </c>
       <c r="D707" t="s">
         <v>8</v>
       </c>
       <c r="E707" t="s">
         <v>9</v>
       </c>
       <c r="F707" s="1" t="s">
-        <v>1281</v>
+        <v>1280</v>
       </c>
       <c r="G707" t="s">
-        <v>1282</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="708" spans="1:7">
       <c r="A708">
-        <v>6618</v>
+        <v>6843</v>
       </c>
       <c r="B708">
         <v>2017</v>
       </c>
       <c r="C708" t="s">
-        <v>176</v>
+        <v>163</v>
       </c>
       <c r="D708" t="s">
         <v>8</v>
       </c>
       <c r="E708" t="s">
         <v>9</v>
       </c>
       <c r="F708" s="1" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="G708" t="s">
-        <v>1284</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="709" spans="1:7">
       <c r="A709">
-        <v>6619</v>
+        <v>6839</v>
       </c>
       <c r="B709">
         <v>2017</v>
       </c>
       <c r="C709" t="s">
-        <v>170</v>
+        <v>161</v>
       </c>
       <c r="D709" t="s">
         <v>8</v>
       </c>
       <c r="E709" t="s">
         <v>9</v>
       </c>
       <c r="F709" s="1" t="s">
-        <v>1285</v>
+        <v>1282</v>
       </c>
       <c r="G709" t="s">
-        <v>1286</v>
+        <v>1283</v>
       </c>
     </row>
     <row r="710" spans="1:7">
       <c r="A710">
-        <v>6606</v>
+        <v>6835</v>
       </c>
       <c r="B710">
         <v>2017</v>
       </c>
       <c r="C710" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="D710" t="s">
         <v>8</v>
       </c>
       <c r="E710" t="s">
         <v>9</v>
       </c>
       <c r="F710" s="1" t="s">
-        <v>1287</v>
+        <v>1284</v>
       </c>
       <c r="G710" t="s">
-        <v>1288</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="711" spans="1:7">
       <c r="A711">
-        <v>6602</v>
+        <v>6830</v>
       </c>
       <c r="B711">
         <v>2017</v>
       </c>
       <c r="C711" t="s">
-        <v>178</v>
+        <v>174</v>
       </c>
       <c r="D711" t="s">
         <v>8</v>
       </c>
       <c r="E711" t="s">
         <v>9</v>
       </c>
       <c r="F711" s="1" t="s">
-        <v>1289</v>
+        <v>1285</v>
       </c>
       <c r="G711" t="s">
-        <v>1290</v>
+        <v>1286</v>
       </c>
     </row>
     <row r="712" spans="1:7">
       <c r="A712">
-        <v>6624</v>
+        <v>6828</v>
       </c>
       <c r="B712">
         <v>2017</v>
       </c>
       <c r="C712" t="s">
-        <v>184</v>
+        <v>171</v>
       </c>
       <c r="D712" t="s">
         <v>8</v>
       </c>
       <c r="E712" t="s">
         <v>9</v>
       </c>
       <c r="F712" s="1" t="s">
-        <v>1291</v>
+        <v>1287</v>
       </c>
       <c r="G712" t="s">
-        <v>1292</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="713" spans="1:7">
       <c r="A713">
-        <v>6623</v>
+        <v>6813</v>
       </c>
       <c r="B713">
         <v>2017</v>
       </c>
       <c r="C713" t="s">
-        <v>187</v>
+        <v>180</v>
       </c>
       <c r="D713" t="s">
         <v>8</v>
       </c>
       <c r="E713" t="s">
         <v>9</v>
       </c>
       <c r="F713" s="1" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="G713" t="s">
-        <v>1294</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="714" spans="1:7">
       <c r="A714">
-        <v>6589</v>
+        <v>6808</v>
       </c>
       <c r="B714">
         <v>2017</v>
       </c>
       <c r="C714" t="s">
-        <v>189</v>
+        <v>182</v>
       </c>
       <c r="D714" t="s">
         <v>8</v>
       </c>
       <c r="E714" t="s">
         <v>9</v>
       </c>
       <c r="F714" s="1" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
       <c r="G714" t="s">
-        <v>1284</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="715" spans="1:7">
       <c r="A715">
-        <v>6559</v>
+        <v>6802</v>
       </c>
       <c r="B715">
         <v>2017</v>
       </c>
       <c r="C715" t="s">
-        <v>197</v>
+        <v>185</v>
       </c>
       <c r="D715" t="s">
         <v>8</v>
       </c>
       <c r="E715" t="s">
         <v>9</v>
       </c>
       <c r="F715" s="1" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="G715" t="s">
-        <v>1048</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="716" spans="1:7">
       <c r="A716">
-        <v>6558</v>
+        <v>6820</v>
       </c>
       <c r="B716">
         <v>2017</v>
       </c>
       <c r="C716" t="s">
-        <v>194</v>
+        <v>177</v>
       </c>
       <c r="D716" t="s">
         <v>8</v>
       </c>
       <c r="E716" t="s">
         <v>9</v>
       </c>
       <c r="F716" s="1" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="G716" t="s">
-        <v>1076</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="717" spans="1:7">
       <c r="A717">
-        <v>6557</v>
+        <v>6769</v>
       </c>
       <c r="B717">
         <v>2017</v>
       </c>
       <c r="C717" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="D717" t="s">
         <v>8</v>
       </c>
       <c r="E717" t="s">
         <v>9</v>
       </c>
       <c r="F717" s="1" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
       <c r="G717" t="s">
-        <v>1275</v>
+        <v>967</v>
       </c>
     </row>
     <row r="718" spans="1:7">
       <c r="A718">
-        <v>6554</v>
+        <v>6766</v>
       </c>
       <c r="B718">
         <v>2017</v>
       </c>
       <c r="C718" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="D718" t="s">
         <v>8</v>
       </c>
       <c r="E718" t="s">
         <v>9</v>
       </c>
       <c r="F718" s="1" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
       <c r="G718" t="s">
-        <v>1125</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="719" spans="1:7">
       <c r="A719">
-        <v>6553</v>
+        <v>6758</v>
       </c>
       <c r="B719">
         <v>2017</v>
       </c>
       <c r="C719" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D719" t="s">
         <v>8</v>
       </c>
       <c r="E719" t="s">
         <v>9</v>
       </c>
       <c r="F719" s="1" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
       <c r="G719" t="s">
-        <v>1227</v>
+        <v>1299</v>
       </c>
     </row>
     <row r="720" spans="1:7">
       <c r="A720">
-        <v>6552</v>
+        <v>6755</v>
       </c>
       <c r="B720">
         <v>2017</v>
       </c>
       <c r="C720" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D720" t="s">
         <v>8</v>
       </c>
       <c r="E720" t="s">
         <v>9</v>
       </c>
       <c r="F720" s="1" t="s">
+        <v>1300</v>
+      </c>
+      <c r="G720" t="s">
         <v>1301</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="721" spans="1:7">
       <c r="A721">
-        <v>6492</v>
+        <v>6754</v>
       </c>
       <c r="B721">
         <v>2017</v>
       </c>
       <c r="C721" t="s">
-        <v>218</v>
+        <v>210</v>
       </c>
       <c r="D721" t="s">
         <v>8</v>
       </c>
       <c r="E721" t="s">
         <v>9</v>
       </c>
       <c r="F721" s="1" t="s">
         <v>1302</v>
       </c>
       <c r="G721" t="s">
-        <v>1303</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="722" spans="1:7">
       <c r="A722">
-        <v>6485</v>
+        <v>6768</v>
       </c>
       <c r="B722">
         <v>2017</v>
       </c>
       <c r="C722" t="s">
-        <v>225</v>
+        <v>190</v>
       </c>
       <c r="D722" t="s">
         <v>8</v>
       </c>
       <c r="E722" t="s">
         <v>9</v>
       </c>
       <c r="F722" s="1" t="s">
-        <v>1304</v>
+        <v>1303</v>
       </c>
       <c r="G722" t="s">
-        <v>1305</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="723" spans="1:7">
       <c r="A723">
-        <v>6496</v>
+        <v>6767</v>
       </c>
       <c r="B723">
         <v>2017</v>
       </c>
       <c r="C723" t="s">
-        <v>213</v>
+        <v>202</v>
       </c>
       <c r="D723" t="s">
         <v>8</v>
       </c>
       <c r="E723" t="s">
         <v>9</v>
       </c>
       <c r="F723" s="1" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="G723" t="s">
-        <v>1307</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="724" spans="1:7">
       <c r="A724">
-        <v>6495</v>
+        <v>6756</v>
       </c>
       <c r="B724">
         <v>2017</v>
       </c>
       <c r="C724" t="s">
-        <v>215</v>
+        <v>204</v>
       </c>
       <c r="D724" t="s">
         <v>8</v>
       </c>
       <c r="E724" t="s">
         <v>9</v>
       </c>
       <c r="F724" s="1" t="s">
-        <v>1308</v>
+        <v>1306</v>
       </c>
       <c r="G724" t="s">
-        <v>1309</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="725" spans="1:7">
       <c r="A725">
-        <v>6511</v>
+        <v>6753</v>
       </c>
       <c r="B725">
         <v>2017</v>
       </c>
       <c r="C725" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D725" t="s">
         <v>8</v>
       </c>
       <c r="E725" t="s">
         <v>9</v>
       </c>
       <c r="F725" s="1" t="s">
-        <v>1310</v>
+        <v>1307</v>
       </c>
       <c r="G725" t="s">
-        <v>1311</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="726" spans="1:7">
       <c r="A726">
-        <v>6483</v>
+        <v>6734</v>
       </c>
       <c r="B726">
         <v>2017</v>
       </c>
       <c r="C726" t="s">
-        <v>261</v>
+        <v>219</v>
       </c>
       <c r="D726" t="s">
         <v>8</v>
       </c>
       <c r="E726" t="s">
         <v>9</v>
       </c>
       <c r="F726" s="1" t="s">
-        <v>1312</v>
+        <v>1309</v>
       </c>
       <c r="G726" t="s">
-        <v>1305</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="727" spans="1:7">
       <c r="A727">
-        <v>6438</v>
+        <v>6733</v>
       </c>
       <c r="B727">
         <v>2017</v>
       </c>
       <c r="C727" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="D727" t="s">
         <v>8</v>
       </c>
       <c r="E727" t="s">
         <v>9</v>
       </c>
       <c r="F727" s="1" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
       <c r="G727" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
     </row>
     <row r="728" spans="1:7">
       <c r="A728">
-        <v>6436</v>
+        <v>6717</v>
       </c>
       <c r="B728">
         <v>2017</v>
       </c>
       <c r="C728" t="s">
-        <v>236</v>
+        <v>225</v>
       </c>
       <c r="D728" t="s">
         <v>8</v>
       </c>
       <c r="E728" t="s">
         <v>9</v>
       </c>
       <c r="F728" s="1" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="G728" t="s">
-        <v>1227</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="729" spans="1:7">
       <c r="A729">
-        <v>6435</v>
+        <v>6720</v>
       </c>
       <c r="B729">
         <v>2017</v>
       </c>
       <c r="C729" t="s">
-        <v>239</v>
+        <v>222</v>
       </c>
       <c r="D729" t="s">
         <v>8</v>
       </c>
       <c r="E729" t="s">
         <v>9</v>
       </c>
       <c r="F729" s="1" t="s">
-        <v>1316</v>
+        <v>1315</v>
       </c>
       <c r="G729" t="s">
-        <v>959</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="730" spans="1:7">
       <c r="A730">
-        <v>6428</v>
+        <v>6716</v>
       </c>
       <c r="B730">
         <v>2017</v>
       </c>
       <c r="C730" t="s">
-        <v>244</v>
+        <v>228</v>
       </c>
       <c r="D730" t="s">
         <v>8</v>
       </c>
       <c r="E730" t="s">
         <v>9</v>
       </c>
       <c r="F730" s="1" t="s">
-        <v>1317</v>
+        <v>1316</v>
       </c>
       <c r="G730" t="s">
-        <v>1318</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="731" spans="1:7">
       <c r="A731">
-        <v>6424</v>
+        <v>6715</v>
       </c>
       <c r="B731">
         <v>2017</v>
       </c>
       <c r="C731" t="s">
-        <v>319</v>
+        <v>231</v>
       </c>
       <c r="D731" t="s">
         <v>8</v>
       </c>
       <c r="E731" t="s">
         <v>9</v>
       </c>
       <c r="F731" s="1" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="G731" t="s">
-        <v>1227</v>
+        <v>683</v>
       </c>
     </row>
     <row r="732" spans="1:7">
       <c r="A732">
-        <v>6419</v>
+        <v>6706</v>
       </c>
       <c r="B732">
         <v>2017</v>
       </c>
       <c r="C732" t="s">
-        <v>256</v>
+        <v>234</v>
       </c>
       <c r="D732" t="s">
         <v>8</v>
       </c>
       <c r="E732" t="s">
         <v>9</v>
       </c>
       <c r="F732" s="1" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="G732" t="s">
-        <v>1275</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="733" spans="1:7">
       <c r="A733">
-        <v>6418</v>
+        <v>6705</v>
       </c>
       <c r="B733">
         <v>2017</v>
       </c>
       <c r="C733" t="s">
-        <v>252</v>
+        <v>237</v>
       </c>
       <c r="D733" t="s">
         <v>8</v>
       </c>
       <c r="E733" t="s">
         <v>9</v>
       </c>
       <c r="F733" s="1" t="s">
+        <v>1320</v>
+      </c>
+      <c r="G733" t="s">
         <v>1321</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275</v>
       </c>
     </row>
     <row r="734" spans="1:7">
       <c r="A734">
-        <v>6448</v>
+        <v>6704</v>
       </c>
       <c r="B734">
         <v>2017</v>
       </c>
       <c r="C734" t="s">
-        <v>231</v>
+        <v>240</v>
       </c>
       <c r="D734" t="s">
         <v>8</v>
       </c>
       <c r="E734" t="s">
         <v>9</v>
       </c>
       <c r="F734" s="1" t="s">
         <v>1322</v>
       </c>
       <c r="G734" t="s">
-        <v>1227</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="735" spans="1:7">
       <c r="A735">
-        <v>6426</v>
+        <v>6703</v>
       </c>
       <c r="B735">
         <v>2017</v>
       </c>
       <c r="C735" t="s">
-        <v>413</v>
+        <v>242</v>
       </c>
       <c r="D735" t="s">
         <v>8</v>
       </c>
       <c r="E735" t="s">
         <v>9</v>
       </c>
       <c r="F735" s="1" t="s">
-        <v>1323</v>
+        <v>1324</v>
       </c>
       <c r="G735" t="s">
-        <v>1324</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="736" spans="1:7">
       <c r="A736">
-        <v>6404</v>
+        <v>6684</v>
       </c>
       <c r="B736">
         <v>2017</v>
       </c>
       <c r="C736" t="s">
-        <v>280</v>
+        <v>248</v>
       </c>
       <c r="D736" t="s">
         <v>8</v>
       </c>
       <c r="E736" t="s">
         <v>9</v>
       </c>
       <c r="F736" s="1" t="s">
-        <v>1325</v>
+        <v>1326</v>
       </c>
       <c r="G736" t="s">
-        <v>1227</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="737" spans="1:7">
       <c r="A737">
-        <v>6403</v>
+        <v>6683</v>
       </c>
       <c r="B737">
         <v>2017</v>
       </c>
       <c r="C737" t="s">
-        <v>264</v>
+        <v>245</v>
       </c>
       <c r="D737" t="s">
         <v>8</v>
       </c>
       <c r="E737" t="s">
         <v>9</v>
       </c>
       <c r="F737" s="1" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="G737" t="s">
-        <v>959</v>
+        <v>1329</v>
       </c>
     </row>
     <row r="738" spans="1:7">
       <c r="A738">
-        <v>6383</v>
+        <v>6682</v>
       </c>
       <c r="B738">
         <v>2017</v>
       </c>
       <c r="C738" t="s">
-        <v>285</v>
+        <v>251</v>
       </c>
       <c r="D738" t="s">
         <v>8</v>
       </c>
       <c r="E738" t="s">
         <v>9</v>
       </c>
       <c r="F738" s="1" t="s">
-        <v>1327</v>
+        <v>1330</v>
       </c>
       <c r="G738" t="s">
-        <v>618</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="739" spans="1:7">
       <c r="A739">
-        <v>6434</v>
+        <v>6681</v>
       </c>
       <c r="B739">
         <v>2017</v>
       </c>
       <c r="C739" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
       <c r="D739" t="s">
         <v>8</v>
       </c>
       <c r="E739" t="s">
         <v>9</v>
       </c>
       <c r="F739" s="1" t="s">
-        <v>1328</v>
+        <v>1331</v>
       </c>
       <c r="G739" t="s">
-        <v>934</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="740" spans="1:7">
       <c r="A740">
-        <v>6421</v>
+        <v>6656</v>
       </c>
       <c r="B740">
         <v>2017</v>
       </c>
       <c r="C740" t="s">
-        <v>247</v>
+        <v>257</v>
       </c>
       <c r="D740" t="s">
         <v>8</v>
       </c>
       <c r="E740" t="s">
         <v>9</v>
       </c>
       <c r="F740" s="1" t="s">
-        <v>1329</v>
+        <v>1333</v>
       </c>
       <c r="G740" t="s">
-        <v>1076</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="741" spans="1:7">
       <c r="A741">
-        <v>6380</v>
+        <v>6654</v>
       </c>
       <c r="B741">
         <v>2017</v>
       </c>
       <c r="C741" t="s">
-        <v>269</v>
+        <v>267</v>
       </c>
       <c r="D741" t="s">
         <v>8</v>
       </c>
       <c r="E741" t="s">
         <v>9</v>
       </c>
       <c r="F741" s="1" t="s">
-        <v>1330</v>
+        <v>1334</v>
       </c>
       <c r="G741" t="s">
-        <v>1331</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="742" spans="1:7">
       <c r="A742">
-        <v>6439</v>
+        <v>6655</v>
       </c>
       <c r="B742">
         <v>2017</v>
       </c>
       <c r="C742" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
       <c r="D742" t="s">
         <v>8</v>
       </c>
       <c r="E742" t="s">
         <v>9</v>
       </c>
       <c r="F742" s="1" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="G742" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="743" spans="1:7">
       <c r="A743">
-        <v>6347</v>
+        <v>6653</v>
       </c>
       <c r="B743">
         <v>2017</v>
       </c>
       <c r="C743" t="s">
-        <v>301</v>
+        <v>272</v>
       </c>
       <c r="D743" t="s">
         <v>8</v>
       </c>
       <c r="E743" t="s">
         <v>9</v>
       </c>
       <c r="F743" s="1" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="G743" t="s">
-        <v>1335</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="744" spans="1:7">
       <c r="A744">
-        <v>6332</v>
+        <v>6652</v>
       </c>
       <c r="B744">
         <v>2017</v>
       </c>
       <c r="C744" t="s">
-        <v>296</v>
+        <v>264</v>
       </c>
       <c r="D744" t="s">
         <v>8</v>
       </c>
       <c r="E744" t="s">
         <v>9</v>
       </c>
       <c r="F744" s="1" t="s">
-        <v>1336</v>
+        <v>1338</v>
       </c>
       <c r="G744" t="s">
-        <v>1337</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="745" spans="1:7">
       <c r="A745">
-        <v>6394</v>
+        <v>6651</v>
       </c>
       <c r="B745">
         <v>2017</v>
       </c>
       <c r="C745" t="s">
-        <v>291</v>
+        <v>261</v>
       </c>
       <c r="D745" t="s">
         <v>8</v>
       </c>
       <c r="E745" t="s">
         <v>9</v>
       </c>
       <c r="F745" s="1" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="G745" t="s">
-        <v>1227</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="746" spans="1:7">
       <c r="A746">
-        <v>6352</v>
+        <v>6650</v>
       </c>
       <c r="B746">
         <v>2017</v>
       </c>
       <c r="C746" t="s">
-        <v>304</v>
+        <v>259</v>
       </c>
       <c r="D746" t="s">
         <v>8</v>
       </c>
       <c r="E746" t="s">
         <v>9</v>
       </c>
       <c r="F746" s="1" t="s">
-        <v>1339</v>
+        <v>1341</v>
       </c>
       <c r="G746" t="s">
-        <v>1340</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="747" spans="1:7">
       <c r="A747">
-        <v>6349</v>
+        <v>6633</v>
       </c>
       <c r="B747">
         <v>2017</v>
       </c>
       <c r="C747" t="s">
         <v>275</v>
       </c>
       <c r="D747" t="s">
         <v>8</v>
       </c>
       <c r="E747" t="s">
         <v>9</v>
       </c>
       <c r="F747" s="1" t="s">
-        <v>1341</v>
+        <v>1343</v>
       </c>
       <c r="G747" t="s">
-        <v>1342</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="748" spans="1:7">
       <c r="A748">
-        <v>6348</v>
+        <v>6621</v>
       </c>
       <c r="B748">
         <v>2017</v>
       </c>
       <c r="C748" t="s">
-        <v>272</v>
+        <v>277</v>
       </c>
       <c r="D748" t="s">
         <v>8</v>
       </c>
       <c r="E748" t="s">
         <v>9</v>
       </c>
       <c r="F748" s="1" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="G748" t="s">
-        <v>1342</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="749" spans="1:7">
       <c r="A749">
-        <v>6343</v>
+        <v>6620</v>
       </c>
       <c r="B749">
         <v>2017</v>
       </c>
       <c r="C749" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
       <c r="D749" t="s">
         <v>8</v>
       </c>
       <c r="E749" t="s">
         <v>9</v>
       </c>
       <c r="F749" s="1" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="G749" t="s">
-        <v>1345</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="750" spans="1:7">
       <c r="A750">
-        <v>6337</v>
+        <v>6618</v>
       </c>
       <c r="B750">
         <v>2017</v>
       </c>
       <c r="C750" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D750" t="s">
         <v>8</v>
       </c>
       <c r="E750" t="s">
         <v>9</v>
       </c>
       <c r="F750" s="1" t="s">
-        <v>1346</v>
+        <v>1348</v>
       </c>
       <c r="G750" t="s">
-        <v>1347</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="751" spans="1:7">
       <c r="A751">
-        <v>6336</v>
+        <v>6619</v>
       </c>
       <c r="B751">
         <v>2017</v>
       </c>
       <c r="C751" t="s">
-        <v>299</v>
+        <v>282</v>
       </c>
       <c r="D751" t="s">
         <v>8</v>
       </c>
       <c r="E751" t="s">
         <v>9</v>
       </c>
       <c r="F751" s="1" t="s">
-        <v>1348</v>
+        <v>1350</v>
       </c>
       <c r="G751" t="s">
-        <v>1349</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="752" spans="1:7">
       <c r="A752">
-        <v>6335</v>
+        <v>6606</v>
       </c>
       <c r="B752">
         <v>2017</v>
       </c>
       <c r="C752" t="s">
-        <v>294</v>
+        <v>285</v>
       </c>
       <c r="D752" t="s">
         <v>8</v>
       </c>
       <c r="E752" t="s">
         <v>9</v>
       </c>
       <c r="F752" s="1" t="s">
-        <v>1350</v>
+        <v>1352</v>
       </c>
       <c r="G752" t="s">
-        <v>1351</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="753" spans="1:7">
       <c r="A753">
-        <v>6334</v>
+        <v>6602</v>
       </c>
       <c r="B753">
         <v>2017</v>
       </c>
       <c r="C753" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D753" t="s">
         <v>8</v>
       </c>
       <c r="E753" t="s">
         <v>9</v>
       </c>
       <c r="F753" s="1" t="s">
-        <v>1352</v>
+        <v>1354</v>
       </c>
       <c r="G753" t="s">
-        <v>1227</v>
+        <v>1355</v>
       </c>
     </row>
     <row r="754" spans="1:7">
       <c r="A754">
-        <v>6333</v>
+        <v>6624</v>
       </c>
       <c r="B754">
         <v>2017</v>
       </c>
       <c r="C754" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="D754" t="s">
         <v>8</v>
       </c>
       <c r="E754" t="s">
         <v>9</v>
       </c>
       <c r="F754" s="1" t="s">
-        <v>1353</v>
+        <v>1356</v>
       </c>
       <c r="G754" t="s">
-        <v>959</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="755" spans="1:7">
       <c r="A755">
-        <v>6331</v>
+        <v>6623</v>
       </c>
       <c r="B755">
         <v>2017</v>
       </c>
       <c r="C755" t="s">
-        <v>313</v>
+        <v>298</v>
       </c>
       <c r="D755" t="s">
         <v>8</v>
       </c>
       <c r="E755" t="s">
         <v>9</v>
       </c>
       <c r="F755" s="1" t="s">
-        <v>1354</v>
+        <v>1358</v>
       </c>
       <c r="G755" t="s">
-        <v>1355</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="756" spans="1:7">
       <c r="A756">
-        <v>6329</v>
+        <v>6589</v>
       </c>
       <c r="B756">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C756" t="s">
-        <v>86</v>
+        <v>300</v>
       </c>
       <c r="D756" t="s">
         <v>8</v>
       </c>
       <c r="E756" t="s">
         <v>9</v>
       </c>
       <c r="F756" s="1" t="s">
-        <v>1356</v>
+        <v>1360</v>
       </c>
       <c r="G756" t="s">
-        <v>1357</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="757" spans="1:7">
       <c r="A757">
-        <v>6330</v>
+        <v>6559</v>
       </c>
       <c r="B757">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C757" t="s">
-        <v>83</v>
+        <v>307</v>
       </c>
       <c r="D757" t="s">
         <v>8</v>
       </c>
       <c r="E757" t="s">
         <v>9</v>
       </c>
       <c r="F757" s="1" t="s">
-        <v>1358</v>
+        <v>1361</v>
       </c>
       <c r="G757" t="s">
-        <v>1359</v>
+        <v>1113</v>
       </c>
     </row>
     <row r="758" spans="1:7">
       <c r="A758">
-        <v>6327</v>
+        <v>6558</v>
       </c>
       <c r="B758">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C758" t="s">
-        <v>94</v>
+        <v>304</v>
       </c>
       <c r="D758" t="s">
         <v>8</v>
       </c>
       <c r="E758" t="s">
         <v>9</v>
       </c>
       <c r="F758" s="1" t="s">
-        <v>1360</v>
+        <v>1362</v>
       </c>
       <c r="G758" t="s">
-        <v>1361</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="759" spans="1:7">
       <c r="A759">
-        <v>6328</v>
+        <v>6557</v>
       </c>
       <c r="B759">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C759" t="s">
-        <v>91</v>
+        <v>309</v>
       </c>
       <c r="D759" t="s">
         <v>8</v>
       </c>
       <c r="E759" t="s">
         <v>9</v>
       </c>
       <c r="F759" s="1" t="s">
-        <v>1362</v>
+        <v>1363</v>
       </c>
       <c r="G759" t="s">
-        <v>1363</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="760" spans="1:7">
       <c r="A760">
-        <v>6269</v>
+        <v>6554</v>
       </c>
       <c r="B760">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C760" t="s">
-        <v>100</v>
+        <v>314</v>
       </c>
       <c r="D760" t="s">
         <v>8</v>
       </c>
       <c r="E760" t="s">
         <v>9</v>
       </c>
       <c r="F760" s="1" t="s">
         <v>1364</v>
       </c>
       <c r="G760" t="s">
-        <v>1365</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="761" spans="1:7">
       <c r="A761">
-        <v>6232</v>
+        <v>6553</v>
       </c>
       <c r="B761">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C761" t="s">
-        <v>112</v>
+        <v>312</v>
       </c>
       <c r="D761" t="s">
         <v>8</v>
       </c>
       <c r="E761" t="s">
         <v>9</v>
       </c>
       <c r="F761" s="1" t="s">
-        <v>1366</v>
+        <v>1365</v>
       </c>
       <c r="G761" t="s">
-        <v>773</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="762" spans="1:7">
       <c r="A762">
-        <v>6231</v>
+        <v>6552</v>
       </c>
       <c r="B762">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C762" t="s">
-        <v>115</v>
+        <v>319</v>
       </c>
       <c r="D762" t="s">
         <v>8</v>
       </c>
       <c r="E762" t="s">
         <v>9</v>
       </c>
       <c r="F762" s="1" t="s">
-        <v>1367</v>
+        <v>1366</v>
       </c>
       <c r="G762" t="s">
-        <v>20</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="763" spans="1:7">
       <c r="A763">
-        <v>6230</v>
+        <v>6492</v>
       </c>
       <c r="B763">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C763" t="s">
-        <v>118</v>
+        <v>18</v>
       </c>
       <c r="D763" t="s">
         <v>8</v>
       </c>
       <c r="E763" t="s">
         <v>9</v>
       </c>
       <c r="F763" s="1" t="s">
+        <v>1367</v>
+      </c>
+      <c r="G763" t="s">
         <v>1368</v>
-      </c>
-[...1 lines deleted...]
-        <v>1369</v>
       </c>
     </row>
     <row r="764" spans="1:7">
       <c r="A764">
-        <v>6229</v>
+        <v>6485</v>
       </c>
       <c r="B764">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C764" t="s">
-        <v>121</v>
+        <v>21</v>
       </c>
       <c r="D764" t="s">
         <v>8</v>
       </c>
       <c r="E764" t="s">
         <v>9</v>
       </c>
       <c r="F764" s="1" t="s">
+        <v>1369</v>
+      </c>
+      <c r="G764" t="s">
         <v>1370</v>
-      </c>
-[...1 lines deleted...]
-        <v>1361</v>
       </c>
     </row>
     <row r="765" spans="1:7">
       <c r="A765">
-        <v>6228</v>
+        <v>6496</v>
       </c>
       <c r="B765">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C765" t="s">
-        <v>124</v>
+        <v>15</v>
       </c>
       <c r="D765" t="s">
         <v>8</v>
       </c>
       <c r="E765" t="s">
         <v>9</v>
       </c>
       <c r="F765" s="1" t="s">
         <v>1371</v>
       </c>
       <c r="G765" t="s">
         <v>1372</v>
       </c>
     </row>
     <row r="766" spans="1:7">
       <c r="A766">
-        <v>6234</v>
+        <v>6495</v>
       </c>
       <c r="B766">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C766" t="s">
-        <v>103</v>
+        <v>7</v>
       </c>
       <c r="D766" t="s">
         <v>8</v>
       </c>
       <c r="E766" t="s">
         <v>9</v>
       </c>
       <c r="F766" s="1" t="s">
         <v>1373</v>
       </c>
       <c r="G766" t="s">
         <v>1374</v>
       </c>
     </row>
     <row r="767" spans="1:7">
       <c r="A767">
-        <v>6233</v>
+        <v>6511</v>
       </c>
       <c r="B767">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C767" t="s">
-        <v>109</v>
+        <v>7</v>
       </c>
       <c r="D767" t="s">
         <v>8</v>
       </c>
       <c r="E767" t="s">
         <v>9</v>
       </c>
       <c r="F767" s="1" t="s">
         <v>1375</v>
       </c>
       <c r="G767" t="s">
         <v>1376</v>
       </c>
     </row>
     <row r="768" spans="1:7">
       <c r="A768">
-        <v>6195</v>
+        <v>6483</v>
       </c>
       <c r="B768">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C768" t="s">
-        <v>130</v>
+        <v>70</v>
       </c>
       <c r="D768" t="s">
         <v>8</v>
       </c>
       <c r="E768" t="s">
         <v>9</v>
       </c>
       <c r="F768" s="1" t="s">
         <v>1377</v>
       </c>
       <c r="G768" t="s">
-        <v>1021</v>
+        <v>1370</v>
       </c>
     </row>
     <row r="769" spans="1:7">
       <c r="A769">
-        <v>6194</v>
+        <v>6438</v>
       </c>
       <c r="B769">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C769" t="s">
-        <v>127</v>
+        <v>33</v>
       </c>
       <c r="D769" t="s">
         <v>8</v>
       </c>
       <c r="E769" t="s">
         <v>9</v>
       </c>
       <c r="F769" s="1" t="s">
         <v>1378</v>
       </c>
       <c r="G769" t="s">
-        <v>325</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="770" spans="1:7">
       <c r="A770">
-        <v>6181</v>
+        <v>6436</v>
       </c>
       <c r="B770">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C770" t="s">
-        <v>133</v>
+        <v>36</v>
       </c>
       <c r="D770" t="s">
         <v>8</v>
       </c>
       <c r="E770" t="s">
         <v>9</v>
       </c>
       <c r="F770" s="1" t="s">
-        <v>1379</v>
+        <v>1380</v>
       </c>
       <c r="G770" t="s">
-        <v>1372</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="771" spans="1:7">
       <c r="A771">
-        <v>6155</v>
+        <v>6435</v>
       </c>
       <c r="B771">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C771" t="s">
-        <v>142</v>
+        <v>27</v>
       </c>
       <c r="D771" t="s">
         <v>8</v>
       </c>
       <c r="E771" t="s">
         <v>9</v>
       </c>
       <c r="F771" s="1" t="s">
-        <v>1380</v>
+        <v>1381</v>
       </c>
       <c r="G771" t="s">
-        <v>20</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="772" spans="1:7">
       <c r="A772">
-        <v>6154</v>
+        <v>6428</v>
       </c>
       <c r="B772">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C772" t="s">
-        <v>145</v>
+        <v>41</v>
       </c>
       <c r="D772" t="s">
         <v>8</v>
       </c>
       <c r="E772" t="s">
         <v>9</v>
       </c>
       <c r="F772" s="1" t="s">
-        <v>1381</v>
+        <v>1382</v>
       </c>
       <c r="G772" t="s">
-        <v>1357</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="773" spans="1:7">
       <c r="A773">
-        <v>6153</v>
+        <v>6424</v>
       </c>
       <c r="B773">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C773" t="s">
-        <v>157</v>
+        <v>67</v>
       </c>
       <c r="D773" t="s">
         <v>8</v>
       </c>
       <c r="E773" t="s">
         <v>9</v>
       </c>
       <c r="F773" s="1" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="G773" t="s">
-        <v>20</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="774" spans="1:7">
       <c r="A774">
-        <v>6163</v>
+        <v>6419</v>
       </c>
       <c r="B774">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C774" t="s">
-        <v>165</v>
+        <v>52</v>
       </c>
       <c r="D774" t="s">
         <v>8</v>
       </c>
       <c r="E774" t="s">
         <v>9</v>
       </c>
       <c r="F774" s="1" t="s">
-        <v>1383</v>
+        <v>1385</v>
       </c>
       <c r="G774" t="s">
-        <v>1384</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="775" spans="1:7">
       <c r="A775">
-        <v>6162</v>
+        <v>6418</v>
       </c>
       <c r="B775">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C775" t="s">
-        <v>136</v>
+        <v>49</v>
       </c>
       <c r="D775" t="s">
         <v>8</v>
       </c>
       <c r="E775" t="s">
         <v>9</v>
       </c>
       <c r="F775" s="1" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="G775" t="s">
-        <v>1386</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="776" spans="1:7">
       <c r="A776">
-        <v>6150</v>
+        <v>6448</v>
       </c>
       <c r="B776">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C776" t="s">
-        <v>152</v>
+        <v>24</v>
       </c>
       <c r="D776" t="s">
         <v>8</v>
       </c>
       <c r="E776" t="s">
         <v>9</v>
       </c>
       <c r="F776" s="1" t="s">
         <v>1387</v>
       </c>
       <c r="G776" t="s">
-        <v>20</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="777" spans="1:7">
       <c r="A777">
-        <v>6149</v>
+        <v>6426</v>
       </c>
       <c r="B777">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C777" t="s">
-        <v>155</v>
+        <v>61</v>
       </c>
       <c r="D777" t="s">
         <v>8</v>
       </c>
       <c r="E777" t="s">
         <v>9</v>
       </c>
       <c r="F777" s="1" t="s">
         <v>1388</v>
       </c>
       <c r="G777" t="s">
-        <v>1357</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="778" spans="1:7">
       <c r="A778">
-        <v>6235</v>
+        <v>6404</v>
       </c>
       <c r="B778">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C778" t="s">
-        <v>106</v>
+        <v>72</v>
       </c>
       <c r="D778" t="s">
         <v>8</v>
       </c>
       <c r="E778" t="s">
         <v>9</v>
       </c>
       <c r="F778" s="1" t="s">
-        <v>1389</v>
+        <v>1390</v>
       </c>
       <c r="G778" t="s">
-        <v>20</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="779" spans="1:7">
       <c r="A779">
-        <v>6148</v>
+        <v>6403</v>
       </c>
       <c r="B779">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C779" t="s">
-        <v>160</v>
+        <v>75</v>
       </c>
       <c r="D779" t="s">
         <v>8</v>
       </c>
       <c r="E779" t="s">
         <v>9</v>
       </c>
       <c r="F779" s="1" t="s">
-        <v>1390</v>
+        <v>1391</v>
       </c>
       <c r="G779" t="s">
-        <v>20</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="780" spans="1:7">
       <c r="A780">
-        <v>6164</v>
+        <v>6383</v>
       </c>
       <c r="B780">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C780" t="s">
-        <v>168</v>
+        <v>80</v>
       </c>
       <c r="D780" t="s">
         <v>8</v>
       </c>
       <c r="E780" t="s">
         <v>9</v>
       </c>
       <c r="F780" s="1" t="s">
-        <v>1391</v>
+        <v>1392</v>
       </c>
       <c r="G780" t="s">
-        <v>1392</v>
+        <v>683</v>
       </c>
     </row>
     <row r="781" spans="1:7">
       <c r="A781">
-        <v>6147</v>
+        <v>6434</v>
       </c>
       <c r="B781">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C781" t="s">
-        <v>163</v>
+        <v>44</v>
       </c>
       <c r="D781" t="s">
         <v>8</v>
       </c>
       <c r="E781" t="s">
         <v>9</v>
       </c>
       <c r="F781" s="1" t="s">
         <v>1393</v>
       </c>
       <c r="G781" t="s">
-        <v>773</v>
+        <v>999</v>
       </c>
     </row>
     <row r="782" spans="1:7">
       <c r="A782">
-        <v>6137</v>
+        <v>6421</v>
       </c>
       <c r="B782">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C782" t="s">
-        <v>176</v>
+        <v>46</v>
       </c>
       <c r="D782" t="s">
         <v>8</v>
       </c>
       <c r="E782" t="s">
         <v>9</v>
       </c>
       <c r="F782" s="1" t="s">
         <v>1394</v>
       </c>
       <c r="G782" t="s">
-        <v>1395</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="783" spans="1:7">
       <c r="A783">
-        <v>6161</v>
+        <v>6380</v>
       </c>
       <c r="B783">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C783" t="s">
-        <v>139</v>
+        <v>85</v>
       </c>
       <c r="D783" t="s">
         <v>8</v>
       </c>
       <c r="E783" t="s">
         <v>9</v>
       </c>
       <c r="F783" s="1" t="s">
+        <v>1395</v>
+      </c>
+      <c r="G783" t="s">
         <v>1396</v>
-      </c>
-[...1 lines deleted...]
-        <v>1397</v>
       </c>
     </row>
     <row r="784" spans="1:7">
       <c r="A784">
-        <v>6133</v>
+        <v>6439</v>
       </c>
       <c r="B784">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C784" t="s">
-        <v>173</v>
+        <v>88</v>
       </c>
       <c r="D784" t="s">
         <v>8</v>
       </c>
       <c r="E784" t="s">
         <v>9</v>
       </c>
       <c r="F784" s="1" t="s">
+        <v>1397</v>
+      </c>
+      <c r="G784" t="s">
         <v>1398</v>
-      </c>
-[...1 lines deleted...]
-        <v>1399</v>
       </c>
     </row>
     <row r="785" spans="1:7">
       <c r="A785">
-        <v>6132</v>
+        <v>6347</v>
       </c>
       <c r="B785">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C785" t="s">
-        <v>170</v>
+        <v>110</v>
       </c>
       <c r="D785" t="s">
         <v>8</v>
       </c>
       <c r="E785" t="s">
         <v>9</v>
       </c>
       <c r="F785" s="1" t="s">
+        <v>1399</v>
+      </c>
+      <c r="G785" t="s">
         <v>1400</v>
-      </c>
-[...1 lines deleted...]
-        <v>1401</v>
       </c>
     </row>
     <row r="786" spans="1:7">
       <c r="A786">
-        <v>6152</v>
+        <v>6332</v>
       </c>
       <c r="B786">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C786" t="s">
-        <v>147</v>
+        <v>123</v>
       </c>
       <c r="D786" t="s">
         <v>8</v>
       </c>
       <c r="E786" t="s">
         <v>9</v>
       </c>
       <c r="F786" s="1" t="s">
+        <v>1401</v>
+      </c>
+      <c r="G786" t="s">
         <v>1402</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
     </row>
     <row r="787" spans="1:7">
       <c r="A787">
-        <v>6151</v>
+        <v>6394</v>
       </c>
       <c r="B787">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C787" t="s">
-        <v>149</v>
+        <v>115</v>
       </c>
       <c r="D787" t="s">
         <v>8</v>
       </c>
       <c r="E787" t="s">
         <v>9</v>
       </c>
       <c r="F787" s="1" t="s">
         <v>1403</v>
       </c>
       <c r="G787" t="s">
-        <v>1376</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="788" spans="1:7">
       <c r="A788">
-        <v>6135</v>
+        <v>6352</v>
       </c>
       <c r="B788">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C788" t="s">
-        <v>181</v>
+        <v>113</v>
       </c>
       <c r="D788" t="s">
         <v>8</v>
       </c>
       <c r="E788" t="s">
         <v>9</v>
       </c>
       <c r="F788" s="1" t="s">
         <v>1404</v>
       </c>
       <c r="G788" t="s">
         <v>1405</v>
       </c>
     </row>
     <row r="789" spans="1:7">
       <c r="A789">
-        <v>6134</v>
+        <v>6349</v>
       </c>
       <c r="B789">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C789" t="s">
-        <v>178</v>
+        <v>96</v>
       </c>
       <c r="D789" t="s">
         <v>8</v>
       </c>
       <c r="E789" t="s">
         <v>9</v>
       </c>
       <c r="F789" s="1" t="s">
         <v>1406</v>
       </c>
       <c r="G789" t="s">
         <v>1407</v>
       </c>
     </row>
     <row r="790" spans="1:7">
       <c r="A790">
-        <v>6096</v>
+        <v>6348</v>
       </c>
       <c r="B790">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C790" t="s">
-        <v>189</v>
+        <v>91</v>
       </c>
       <c r="D790" t="s">
         <v>8</v>
       </c>
       <c r="E790" t="s">
         <v>9</v>
       </c>
       <c r="F790" s="1" t="s">
         <v>1408</v>
       </c>
       <c r="G790" t="s">
-        <v>1376</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="791" spans="1:7">
       <c r="A791">
-        <v>6093</v>
+        <v>6343</v>
       </c>
       <c r="B791">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C791" t="s">
-        <v>184</v>
+        <v>99</v>
       </c>
       <c r="D791" t="s">
         <v>8</v>
       </c>
       <c r="E791" t="s">
         <v>9</v>
       </c>
       <c r="F791" s="1" t="s">
         <v>1409</v>
       </c>
       <c r="G791" t="s">
         <v>1410</v>
       </c>
     </row>
     <row r="792" spans="1:7">
       <c r="A792">
-        <v>6092</v>
+        <v>6337</v>
       </c>
       <c r="B792">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C792" t="s">
-        <v>187</v>
+        <v>94</v>
       </c>
       <c r="D792" t="s">
         <v>8</v>
       </c>
       <c r="E792" t="s">
         <v>9</v>
       </c>
       <c r="F792" s="1" t="s">
         <v>1411</v>
       </c>
       <c r="G792" t="s">
         <v>1412</v>
       </c>
     </row>
     <row r="793" spans="1:7">
       <c r="A793">
-        <v>6091</v>
+        <v>6336</v>
       </c>
       <c r="B793">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C793" t="s">
-        <v>197</v>
+        <v>102</v>
       </c>
       <c r="D793" t="s">
         <v>8</v>
       </c>
       <c r="E793" t="s">
         <v>9</v>
       </c>
       <c r="F793" s="1" t="s">
         <v>1413</v>
       </c>
       <c r="G793" t="s">
         <v>1414</v>
       </c>
     </row>
     <row r="794" spans="1:7">
       <c r="A794">
-        <v>6056</v>
+        <v>6335</v>
       </c>
       <c r="B794">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C794" t="s">
-        <v>383</v>
+        <v>105</v>
       </c>
       <c r="D794" t="s">
         <v>8</v>
       </c>
       <c r="E794" t="s">
         <v>9</v>
       </c>
       <c r="F794" s="1" t="s">
         <v>1415</v>
       </c>
       <c r="G794" t="s">
         <v>1416</v>
       </c>
     </row>
     <row r="795" spans="1:7">
       <c r="A795">
-        <v>6087</v>
+        <v>6334</v>
       </c>
       <c r="B795">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C795" t="s">
-        <v>222</v>
+        <v>115</v>
       </c>
       <c r="D795" t="s">
         <v>8</v>
       </c>
       <c r="E795" t="s">
         <v>9</v>
       </c>
       <c r="F795" s="1" t="s">
         <v>1417</v>
       </c>
       <c r="G795" t="s">
-        <v>1076</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="796" spans="1:7">
       <c r="A796">
-        <v>6070</v>
+        <v>6333</v>
       </c>
       <c r="B796">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C796" t="s">
-        <v>199</v>
+        <v>118</v>
       </c>
       <c r="D796" t="s">
         <v>8</v>
       </c>
       <c r="E796" t="s">
         <v>9</v>
       </c>
       <c r="F796" s="1" t="s">
         <v>1418</v>
       </c>
       <c r="G796" t="s">
-        <v>1419</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="797" spans="1:7">
       <c r="A797">
-        <v>6054</v>
+        <v>6331</v>
       </c>
       <c r="B797">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C797" t="s">
-        <v>194</v>
+        <v>120</v>
       </c>
       <c r="D797" t="s">
         <v>8</v>
       </c>
       <c r="E797" t="s">
         <v>9</v>
       </c>
       <c r="F797" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="G797" t="s">
         <v>1420</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
     </row>
     <row r="798" spans="1:7">
       <c r="A798">
-        <v>6036</v>
+        <v>6329</v>
       </c>
       <c r="B798">
         <v>2016</v>
       </c>
       <c r="C798" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D798" t="s">
         <v>8</v>
       </c>
       <c r="E798" t="s">
         <v>9</v>
       </c>
       <c r="F798" s="1" t="s">
         <v>1421</v>
       </c>
       <c r="G798" t="s">
         <v>1422</v>
       </c>
     </row>
     <row r="799" spans="1:7">
       <c r="A799">
-        <v>6031</v>
+        <v>6330</v>
       </c>
       <c r="B799">
         <v>2016</v>
       </c>
       <c r="C799" t="s">
-        <v>205</v>
+        <v>196</v>
       </c>
       <c r="D799" t="s">
         <v>8</v>
       </c>
       <c r="E799" t="s">
         <v>9</v>
       </c>
       <c r="F799" s="1" t="s">
         <v>1423</v>
       </c>
       <c r="G799" t="s">
         <v>1424</v>
       </c>
     </row>
     <row r="800" spans="1:7">
       <c r="A800">
-        <v>6028</v>
+        <v>6327</v>
       </c>
       <c r="B800">
         <v>2016</v>
       </c>
       <c r="C800" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D800" t="s">
         <v>8</v>
       </c>
       <c r="E800" t="s">
         <v>9</v>
       </c>
       <c r="F800" s="1" t="s">
         <v>1425</v>
       </c>
       <c r="G800" t="s">
-        <v>263</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="801" spans="1:7">
       <c r="A801">
-        <v>6003</v>
+        <v>6328</v>
       </c>
       <c r="B801">
         <v>2016</v>
       </c>
       <c r="C801" t="s">
-        <v>220</v>
+        <v>204</v>
       </c>
       <c r="D801" t="s">
         <v>8</v>
       </c>
       <c r="E801" t="s">
         <v>9</v>
       </c>
       <c r="F801" s="1" t="s">
-        <v>1426</v>
+        <v>1427</v>
       </c>
       <c r="G801" t="s">
-        <v>1427</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="802" spans="1:7">
       <c r="A802">
-        <v>6002</v>
+        <v>6269</v>
       </c>
       <c r="B802">
         <v>2016</v>
       </c>
       <c r="C802" t="s">
-        <v>218</v>
+        <v>213</v>
       </c>
       <c r="D802" t="s">
         <v>8</v>
       </c>
       <c r="E802" t="s">
         <v>9</v>
       </c>
       <c r="F802" s="1" t="s">
-        <v>1428</v>
+        <v>1429</v>
       </c>
       <c r="G802" t="s">
-        <v>1429</v>
+        <v>1430</v>
       </c>
     </row>
     <row r="803" spans="1:7">
       <c r="A803">
-        <v>6015</v>
+        <v>6232</v>
       </c>
       <c r="B803">
         <v>2016</v>
       </c>
       <c r="C803" t="s">
-        <v>152</v>
+        <v>225</v>
       </c>
       <c r="D803" t="s">
         <v>8</v>
       </c>
       <c r="E803" t="s">
         <v>9</v>
       </c>
       <c r="F803" s="1" t="s">
-        <v>1430</v>
+        <v>1431</v>
       </c>
       <c r="G803" t="s">
-        <v>1345</v>
+        <v>838</v>
       </c>
     </row>
     <row r="804" spans="1:7">
       <c r="A804">
-        <v>6014</v>
+        <v>6231</v>
       </c>
       <c r="B804">
         <v>2016</v>
       </c>
       <c r="C804" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="D804" t="s">
         <v>8</v>
       </c>
       <c r="E804" t="s">
         <v>9</v>
       </c>
       <c r="F804" s="1" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="G804" t="s">
-        <v>1432</v>
+        <v>26</v>
       </c>
     </row>
     <row r="805" spans="1:7">
       <c r="A805">
-        <v>5968</v>
+        <v>6230</v>
       </c>
       <c r="B805">
         <v>2016</v>
       </c>
       <c r="C805" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="D805" t="s">
         <v>8</v>
       </c>
       <c r="E805" t="s">
         <v>9</v>
       </c>
       <c r="F805" s="1" t="s">
         <v>1433</v>
       </c>
       <c r="G805" t="s">
         <v>1434</v>
       </c>
     </row>
     <row r="806" spans="1:7">
       <c r="A806">
-        <v>5974</v>
+        <v>6229</v>
       </c>
       <c r="B806">
         <v>2016</v>
       </c>
       <c r="C806" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="D806" t="s">
         <v>8</v>
       </c>
       <c r="E806" t="s">
         <v>9</v>
       </c>
       <c r="F806" s="1" t="s">
         <v>1435</v>
       </c>
       <c r="G806" t="s">
-        <v>1436</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="807" spans="1:7">
       <c r="A807">
-        <v>5967</v>
+        <v>6228</v>
       </c>
       <c r="B807">
         <v>2016</v>
       </c>
       <c r="C807" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D807" t="s">
         <v>8</v>
       </c>
       <c r="E807" t="s">
         <v>9</v>
       </c>
       <c r="F807" s="1" t="s">
+        <v>1436</v>
+      </c>
+      <c r="G807" t="s">
         <v>1437</v>
-      </c>
-[...1 lines deleted...]
-        <v>1345</v>
       </c>
     </row>
     <row r="808" spans="1:7">
       <c r="A808">
-        <v>5966</v>
+        <v>6234</v>
       </c>
       <c r="B808">
         <v>2016</v>
       </c>
       <c r="C808" t="s">
-        <v>233</v>
+        <v>216</v>
       </c>
       <c r="D808" t="s">
         <v>8</v>
       </c>
       <c r="E808" t="s">
         <v>9</v>
       </c>
       <c r="F808" s="1" t="s">
         <v>1438</v>
       </c>
       <c r="G808" t="s">
         <v>1439</v>
       </c>
     </row>
     <row r="809" spans="1:7">
       <c r="A809">
-        <v>5924</v>
+        <v>6233</v>
       </c>
       <c r="B809">
         <v>2016</v>
       </c>
       <c r="C809" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="D809" t="s">
         <v>8</v>
       </c>
       <c r="E809" t="s">
         <v>9</v>
       </c>
       <c r="F809" s="1" t="s">
         <v>1440</v>
       </c>
       <c r="G809" t="s">
-        <v>1340</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="810" spans="1:7">
       <c r="A810">
-        <v>5906</v>
+        <v>6195</v>
       </c>
       <c r="B810">
         <v>2016</v>
       </c>
       <c r="C810" t="s">
-        <v>244</v>
+        <v>242</v>
       </c>
       <c r="D810" t="s">
         <v>8</v>
       </c>
       <c r="E810" t="s">
         <v>9</v>
       </c>
       <c r="F810" s="1" t="s">
-        <v>1441</v>
+        <v>1442</v>
       </c>
       <c r="G810" t="s">
-        <v>1442</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="811" spans="1:7">
       <c r="A811">
-        <v>5905</v>
+        <v>6194</v>
       </c>
       <c r="B811">
         <v>2016</v>
       </c>
       <c r="C811" t="s">
-        <v>250</v>
+        <v>240</v>
       </c>
       <c r="D811" t="s">
         <v>8</v>
       </c>
       <c r="E811" t="s">
         <v>9</v>
       </c>
       <c r="F811" s="1" t="s">
         <v>1443</v>
       </c>
       <c r="G811" t="s">
-        <v>1444</v>
+        <v>392</v>
       </c>
     </row>
     <row r="812" spans="1:7">
       <c r="A812">
-        <v>5904</v>
+        <v>6181</v>
       </c>
       <c r="B812">
         <v>2016</v>
       </c>
       <c r="C812" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="D812" t="s">
         <v>8</v>
       </c>
       <c r="E812" t="s">
         <v>9</v>
       </c>
       <c r="F812" s="1" t="s">
-        <v>1445</v>
+        <v>1444</v>
       </c>
       <c r="G812" t="s">
-        <v>1446</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="813" spans="1:7">
       <c r="A813">
-        <v>5903</v>
+        <v>6155</v>
       </c>
       <c r="B813">
         <v>2016</v>
       </c>
       <c r="C813" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="D813" t="s">
         <v>8</v>
       </c>
       <c r="E813" t="s">
         <v>9</v>
       </c>
       <c r="F813" s="1" t="s">
-        <v>1447</v>
+        <v>1445</v>
       </c>
       <c r="G813" t="s">
-        <v>1448</v>
+        <v>26</v>
       </c>
     </row>
     <row r="814" spans="1:7">
       <c r="A814">
-        <v>5898</v>
+        <v>6154</v>
       </c>
       <c r="B814">
         <v>2016</v>
       </c>
       <c r="C814" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D814" t="s">
         <v>8</v>
       </c>
       <c r="E814" t="s">
         <v>9</v>
       </c>
       <c r="F814" s="1" t="s">
-        <v>1449</v>
+        <v>1446</v>
       </c>
       <c r="G814" t="s">
-        <v>1227</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="815" spans="1:7">
       <c r="A815">
-        <v>5889</v>
+        <v>6153</v>
       </c>
       <c r="B815">
         <v>2016</v>
       </c>
       <c r="C815" t="s">
-        <v>254</v>
+        <v>269</v>
       </c>
       <c r="D815" t="s">
         <v>8</v>
       </c>
       <c r="E815" t="s">
         <v>9</v>
       </c>
       <c r="F815" s="1" t="s">
-        <v>1450</v>
+        <v>1447</v>
       </c>
       <c r="G815" t="s">
-        <v>1361</v>
+        <v>26</v>
       </c>
     </row>
     <row r="816" spans="1:7">
       <c r="A816">
-        <v>5881</v>
+        <v>6163</v>
       </c>
       <c r="B816">
         <v>2016</v>
       </c>
       <c r="C816" t="s">
-        <v>316</v>
+        <v>277</v>
       </c>
       <c r="D816" t="s">
         <v>8</v>
       </c>
       <c r="E816" t="s">
         <v>9</v>
       </c>
       <c r="F816" s="1" t="s">
-        <v>1451</v>
+        <v>1448</v>
       </c>
       <c r="G816" t="s">
-        <v>1452</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="817" spans="1:7">
       <c r="A817">
-        <v>5882</v>
+        <v>6162</v>
       </c>
       <c r="B817">
         <v>2016</v>
       </c>
       <c r="C817" t="s">
-        <v>413</v>
+        <v>248</v>
       </c>
       <c r="D817" t="s">
         <v>8</v>
       </c>
       <c r="E817" t="s">
         <v>9</v>
       </c>
       <c r="F817" s="1" t="s">
-        <v>1453</v>
+        <v>1450</v>
       </c>
       <c r="G817" t="s">
-        <v>1454</v>
+        <v>1451</v>
       </c>
     </row>
     <row r="818" spans="1:7">
       <c r="A818">
-        <v>5864</v>
+        <v>6150</v>
       </c>
       <c r="B818">
         <v>2016</v>
       </c>
       <c r="C818" t="s">
         <v>264</v>
       </c>
       <c r="D818" t="s">
         <v>8</v>
       </c>
       <c r="E818" t="s">
         <v>9</v>
       </c>
       <c r="F818" s="1" t="s">
-        <v>1455</v>
+        <v>1452</v>
       </c>
       <c r="G818" t="s">
-        <v>1456</v>
+        <v>26</v>
       </c>
     </row>
     <row r="819" spans="1:7">
       <c r="A819">
-        <v>5863</v>
+        <v>6149</v>
       </c>
       <c r="B819">
         <v>2016</v>
       </c>
       <c r="C819" t="s">
-        <v>261</v>
+        <v>267</v>
       </c>
       <c r="D819" t="s">
         <v>8</v>
       </c>
       <c r="E819" t="s">
         <v>9</v>
       </c>
       <c r="F819" s="1" t="s">
-        <v>1457</v>
+        <v>1453</v>
       </c>
       <c r="G819" t="s">
-        <v>1458</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="820" spans="1:7">
       <c r="A820">
-        <v>5901</v>
+        <v>6235</v>
       </c>
       <c r="B820">
         <v>2016</v>
       </c>
       <c r="C820" t="s">
-        <v>319</v>
+        <v>219</v>
       </c>
       <c r="D820" t="s">
         <v>8</v>
       </c>
       <c r="E820" t="s">
         <v>9</v>
       </c>
       <c r="F820" s="1" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="G820" t="s">
-        <v>1460</v>
+        <v>26</v>
       </c>
     </row>
     <row r="821" spans="1:7">
       <c r="A821">
-        <v>5900</v>
+        <v>6148</v>
       </c>
       <c r="B821">
         <v>2016</v>
       </c>
       <c r="C821" t="s">
-        <v>280</v>
+        <v>272</v>
       </c>
       <c r="D821" t="s">
         <v>8</v>
       </c>
       <c r="E821" t="s">
         <v>9</v>
       </c>
       <c r="F821" s="1" t="s">
-        <v>1461</v>
+        <v>1455</v>
       </c>
       <c r="G821" t="s">
-        <v>1462</v>
+        <v>26</v>
       </c>
     </row>
     <row r="822" spans="1:7">
       <c r="A822">
-        <v>5719</v>
+        <v>6164</v>
       </c>
       <c r="B822">
         <v>2016</v>
       </c>
       <c r="C822" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="D822" t="s">
         <v>8</v>
       </c>
       <c r="E822" t="s">
         <v>9</v>
       </c>
       <c r="F822" s="1" t="s">
-        <v>1463</v>
+        <v>1456</v>
       </c>
       <c r="G822" t="s">
-        <v>1464</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="823" spans="1:7">
       <c r="A823">
-        <v>5646</v>
+        <v>6147</v>
       </c>
       <c r="B823">
         <v>2016</v>
       </c>
       <c r="C823" t="s">
-        <v>269</v>
+        <v>275</v>
       </c>
       <c r="D823" t="s">
         <v>8</v>
       </c>
       <c r="E823" t="s">
         <v>9</v>
       </c>
       <c r="F823" s="1" t="s">
-        <v>1465</v>
+        <v>1458</v>
       </c>
       <c r="G823" t="s">
-        <v>1466</v>
+        <v>838</v>
       </c>
     </row>
     <row r="824" spans="1:7">
       <c r="A824">
-        <v>5502</v>
+        <v>6137</v>
       </c>
       <c r="B824">
         <v>2016</v>
       </c>
       <c r="C824" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="D824" t="s">
         <v>8</v>
       </c>
       <c r="E824" t="s">
         <v>9</v>
       </c>
       <c r="F824" s="1" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
       <c r="G824" t="s">
-        <v>1052</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="825" spans="1:7">
       <c r="A825">
-        <v>6227</v>
+        <v>6161</v>
       </c>
       <c r="B825">
         <v>2016</v>
       </c>
       <c r="C825" t="s">
-        <v>275</v>
+        <v>251</v>
       </c>
       <c r="D825" t="s">
         <v>8</v>
       </c>
       <c r="E825" t="s">
         <v>9</v>
       </c>
       <c r="F825" s="1" t="s">
-        <v>1468</v>
+        <v>1461</v>
       </c>
       <c r="G825" t="s">
-        <v>1165</v>
+        <v>1462</v>
       </c>
     </row>
     <row r="826" spans="1:7">
       <c r="A826">
-        <v>5791</v>
+        <v>6133</v>
       </c>
       <c r="B826">
         <v>2016</v>
       </c>
       <c r="C826" t="s">
-        <v>266</v>
+        <v>285</v>
       </c>
       <c r="D826" t="s">
         <v>8</v>
       </c>
       <c r="E826" t="s">
         <v>9</v>
       </c>
       <c r="F826" s="1" t="s">
-        <v>1469</v>
+        <v>1463</v>
       </c>
       <c r="G826" t="s">
-        <v>1345</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="827" spans="1:7">
       <c r="A827">
-        <v>5790</v>
+        <v>6132</v>
       </c>
       <c r="B827">
         <v>2016</v>
       </c>
       <c r="C827" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="D827" t="s">
         <v>8</v>
       </c>
       <c r="E827" t="s">
         <v>9</v>
       </c>
       <c r="F827" s="1" t="s">
-        <v>1470</v>
+        <v>1465</v>
       </c>
       <c r="G827" t="s">
-        <v>1345</v>
+        <v>1466</v>
       </c>
     </row>
     <row r="828" spans="1:7">
       <c r="A828">
-        <v>5622</v>
+        <v>6152</v>
       </c>
       <c r="B828">
         <v>2016</v>
       </c>
       <c r="C828" t="s">
-        <v>275</v>
+        <v>259</v>
       </c>
       <c r="D828" t="s">
         <v>8</v>
       </c>
       <c r="E828" t="s">
         <v>9</v>
       </c>
       <c r="F828" s="1" t="s">
-        <v>1471</v>
+        <v>1467</v>
       </c>
       <c r="G828" t="s">
-        <v>1472</v>
+        <v>392</v>
       </c>
     </row>
     <row r="829" spans="1:7">
       <c r="A829">
-        <v>5441</v>
+        <v>6151</v>
       </c>
       <c r="B829">
         <v>2016</v>
       </c>
       <c r="C829" t="s">
-        <v>278</v>
+        <v>261</v>
       </c>
       <c r="D829" t="s">
         <v>8</v>
       </c>
       <c r="E829" t="s">
         <v>9</v>
       </c>
       <c r="F829" s="1" t="s">
-        <v>1473</v>
+        <v>1468</v>
       </c>
       <c r="G829" t="s">
-        <v>20</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="830" spans="1:7">
       <c r="A830">
-        <v>5438</v>
+        <v>6135</v>
       </c>
       <c r="B830">
         <v>2016</v>
       </c>
       <c r="C830" t="s">
-        <v>289</v>
+        <v>293</v>
       </c>
       <c r="D830" t="s">
         <v>8</v>
       </c>
       <c r="E830" t="s">
         <v>9</v>
       </c>
       <c r="F830" s="1" t="s">
-        <v>1474</v>
+        <v>1469</v>
       </c>
       <c r="G830" t="s">
-        <v>1361</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="831" spans="1:7">
       <c r="A831">
-        <v>5203</v>
+        <v>6134</v>
       </c>
       <c r="B831">
         <v>2016</v>
       </c>
       <c r="C831" t="s">
-        <v>313</v>
+        <v>290</v>
       </c>
       <c r="D831" t="s">
         <v>8</v>
       </c>
       <c r="E831" t="s">
         <v>9</v>
       </c>
       <c r="F831" s="1" t="s">
-        <v>1475</v>
+        <v>1471</v>
       </c>
       <c r="G831" t="s">
-        <v>1476</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="832" spans="1:7">
       <c r="A832">
-        <v>5202</v>
+        <v>6096</v>
       </c>
       <c r="B832">
         <v>2016</v>
       </c>
       <c r="C832" t="s">
-        <v>310</v>
+        <v>300</v>
       </c>
       <c r="D832" t="s">
         <v>8</v>
       </c>
       <c r="E832" t="s">
         <v>9</v>
       </c>
       <c r="F832" s="1" t="s">
-        <v>1477</v>
+        <v>1473</v>
       </c>
       <c r="G832" t="s">
-        <v>1340</v>
+        <v>1441</v>
       </c>
     </row>
     <row r="833" spans="1:7">
       <c r="A833">
-        <v>5201</v>
+        <v>6093</v>
       </c>
       <c r="B833">
         <v>2016</v>
       </c>
       <c r="C833" t="s">
-        <v>307</v>
+        <v>296</v>
       </c>
       <c r="D833" t="s">
         <v>8</v>
       </c>
       <c r="E833" t="s">
         <v>9</v>
       </c>
       <c r="F833" s="1" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
       <c r="G833" t="s">
-        <v>26</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="834" spans="1:7">
       <c r="A834">
-        <v>5200</v>
+        <v>6092</v>
       </c>
       <c r="B834">
         <v>2016</v>
       </c>
       <c r="C834" t="s">
-        <v>291</v>
+        <v>298</v>
       </c>
       <c r="D834" t="s">
         <v>8</v>
       </c>
       <c r="E834" t="s">
         <v>9</v>
       </c>
       <c r="F834" s="1" t="s">
-        <v>1479</v>
+        <v>1476</v>
       </c>
       <c r="G834" t="s">
-        <v>1340</v>
+        <v>1477</v>
       </c>
     </row>
     <row r="835" spans="1:7">
       <c r="A835">
-        <v>5199</v>
+        <v>6091</v>
       </c>
       <c r="B835">
         <v>2016</v>
       </c>
       <c r="C835" t="s">
-        <v>304</v>
+        <v>307</v>
       </c>
       <c r="D835" t="s">
         <v>8</v>
       </c>
       <c r="E835" t="s">
         <v>9</v>
       </c>
       <c r="F835" s="1" t="s">
-        <v>1480</v>
+        <v>1478</v>
       </c>
       <c r="G835" t="s">
-        <v>1342</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="836" spans="1:7">
       <c r="A836">
-        <v>5198</v>
+        <v>6056</v>
       </c>
       <c r="B836">
         <v>2016</v>
       </c>
       <c r="C836" t="s">
-        <v>301</v>
+        <v>450</v>
       </c>
       <c r="D836" t="s">
         <v>8</v>
       </c>
       <c r="E836" t="s">
         <v>9</v>
       </c>
       <c r="F836" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="G836" t="s">
         <v>1481</v>
-      </c>
-[...1 lines deleted...]
-        <v>1482</v>
       </c>
     </row>
     <row r="837" spans="1:7">
       <c r="A837">
-        <v>5197</v>
+        <v>6087</v>
       </c>
       <c r="B837">
         <v>2016</v>
       </c>
       <c r="C837" t="s">
-        <v>294</v>
+        <v>327</v>
       </c>
       <c r="D837" t="s">
         <v>8</v>
       </c>
       <c r="E837" t="s">
         <v>9</v>
       </c>
       <c r="F837" s="1" t="s">
-        <v>1483</v>
+        <v>1482</v>
       </c>
       <c r="G837" t="s">
-        <v>1484</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="838" spans="1:7">
       <c r="A838">
-        <v>5196</v>
+        <v>6070</v>
       </c>
       <c r="B838">
         <v>2016</v>
       </c>
       <c r="C838" t="s">
-        <v>296</v>
+        <v>309</v>
       </c>
       <c r="D838" t="s">
         <v>8</v>
       </c>
       <c r="E838" t="s">
         <v>9</v>
       </c>
       <c r="F838" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
       <c r="G838" t="s">
-        <v>1345</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="839" spans="1:7">
       <c r="A839">
-        <v>5195</v>
+        <v>6054</v>
       </c>
       <c r="B839">
         <v>2016</v>
       </c>
       <c r="C839" t="s">
-        <v>299</v>
+        <v>304</v>
       </c>
       <c r="D839" t="s">
         <v>8</v>
       </c>
       <c r="E839" t="s">
         <v>9</v>
       </c>
       <c r="F839" s="1" t="s">
-        <v>1486</v>
+        <v>1485</v>
       </c>
       <c r="G839" t="s">
-        <v>1487</v>
+        <v>26</v>
       </c>
     </row>
     <row r="840" spans="1:7">
       <c r="A840">
-        <v>5112</v>
+        <v>6036</v>
       </c>
       <c r="B840">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C840" t="s">
-        <v>69</v>
+        <v>312</v>
       </c>
       <c r="D840" t="s">
         <v>8</v>
       </c>
       <c r="E840" t="s">
         <v>9</v>
       </c>
       <c r="F840" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="G840" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
     </row>
     <row r="841" spans="1:7">
       <c r="A841">
-        <v>5088</v>
+        <v>6031</v>
       </c>
       <c r="B841">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C841" t="s">
-        <v>72</v>
+        <v>314</v>
       </c>
       <c r="D841" t="s">
         <v>8</v>
       </c>
       <c r="E841" t="s">
         <v>9</v>
       </c>
       <c r="F841" s="1" t="s">
-        <v>1490</v>
+        <v>1488</v>
       </c>
       <c r="G841" t="s">
-        <v>1491</v>
+        <v>1489</v>
       </c>
     </row>
     <row r="842" spans="1:7">
       <c r="A842">
-        <v>5089</v>
+        <v>6028</v>
       </c>
       <c r="B842">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C842" t="s">
-        <v>74</v>
+        <v>317</v>
       </c>
       <c r="D842" t="s">
         <v>8</v>
       </c>
       <c r="E842" t="s">
         <v>9</v>
       </c>
       <c r="F842" s="1" t="s">
-        <v>1492</v>
+        <v>1490</v>
       </c>
       <c r="G842" t="s">
-        <v>1493</v>
+        <v>353</v>
       </c>
     </row>
     <row r="843" spans="1:7">
       <c r="A843">
-        <v>5084</v>
+        <v>6003</v>
       </c>
       <c r="B843">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C843" t="s">
-        <v>80</v>
+        <v>12</v>
       </c>
       <c r="D843" t="s">
         <v>8</v>
       </c>
       <c r="E843" t="s">
         <v>9</v>
       </c>
       <c r="F843" s="1" t="s">
-        <v>1494</v>
+        <v>1491</v>
       </c>
       <c r="G843" t="s">
-        <v>1495</v>
+        <v>1492</v>
       </c>
     </row>
     <row r="844" spans="1:7">
       <c r="A844">
-        <v>5077</v>
+        <v>6002</v>
       </c>
       <c r="B844">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C844" t="s">
-        <v>77</v>
+        <v>18</v>
       </c>
       <c r="D844" t="s">
         <v>8</v>
       </c>
       <c r="E844" t="s">
         <v>9</v>
       </c>
       <c r="F844" s="1" t="s">
-        <v>1496</v>
+        <v>1493</v>
       </c>
       <c r="G844" t="s">
-        <v>1497</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="845" spans="1:7">
       <c r="A845">
-        <v>5085</v>
+        <v>6015</v>
       </c>
       <c r="B845">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C845" t="s">
-        <v>83</v>
+        <v>264</v>
       </c>
       <c r="D845" t="s">
         <v>8</v>
       </c>
       <c r="E845" t="s">
         <v>9</v>
       </c>
       <c r="F845" s="1" t="s">
-        <v>1498</v>
+        <v>1495</v>
       </c>
       <c r="G845" t="s">
-        <v>1499</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="846" spans="1:7">
       <c r="A846">
-        <v>5059</v>
+        <v>6014</v>
       </c>
       <c r="B846">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C846" t="s">
-        <v>91</v>
+        <v>15</v>
       </c>
       <c r="D846" t="s">
         <v>8</v>
       </c>
       <c r="E846" t="s">
         <v>9</v>
       </c>
       <c r="F846" s="1" t="s">
-        <v>1500</v>
+        <v>1496</v>
       </c>
       <c r="G846" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="847" spans="1:7">
       <c r="A847">
-        <v>5058</v>
+        <v>5968</v>
       </c>
       <c r="B847">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C847" t="s">
-        <v>94</v>
+        <v>30</v>
       </c>
       <c r="D847" t="s">
         <v>8</v>
       </c>
       <c r="E847" t="s">
         <v>9</v>
       </c>
       <c r="F847" s="1" t="s">
-        <v>1501</v>
+        <v>1498</v>
       </c>
       <c r="G847" t="s">
-        <v>260</v>
+        <v>1499</v>
       </c>
     </row>
     <row r="848" spans="1:7">
       <c r="A848">
-        <v>5057</v>
+        <v>5974</v>
       </c>
       <c r="B848">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C848" t="s">
-        <v>86</v>
+        <v>24</v>
       </c>
       <c r="D848" t="s">
         <v>8</v>
       </c>
       <c r="E848" t="s">
         <v>9</v>
       </c>
       <c r="F848" s="1" t="s">
-        <v>1502</v>
+        <v>1500</v>
       </c>
       <c r="G848" t="s">
-        <v>1460</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="849" spans="1:7">
       <c r="A849">
-        <v>5023</v>
+        <v>5967</v>
       </c>
       <c r="B849">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C849" t="s">
-        <v>97</v>
+        <v>36</v>
       </c>
       <c r="D849" t="s">
         <v>8</v>
       </c>
       <c r="E849" t="s">
         <v>9</v>
       </c>
       <c r="F849" s="1" t="s">
-        <v>1503</v>
+        <v>1502</v>
       </c>
       <c r="G849" t="s">
-        <v>1504</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="850" spans="1:7">
       <c r="A850">
-        <v>5024</v>
+        <v>5966</v>
       </c>
       <c r="B850">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C850" t="s">
-        <v>106</v>
+        <v>33</v>
       </c>
       <c r="D850" t="s">
         <v>8</v>
       </c>
       <c r="E850" t="s">
         <v>9</v>
       </c>
       <c r="F850" s="1" t="s">
-        <v>1505</v>
+        <v>1503</v>
       </c>
       <c r="G850" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="851" spans="1:7">
       <c r="A851">
-        <v>5021</v>
+        <v>5924</v>
       </c>
       <c r="B851">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C851" t="s">
-        <v>103</v>
+        <v>39</v>
       </c>
       <c r="D851" t="s">
         <v>8</v>
       </c>
       <c r="E851" t="s">
         <v>9</v>
       </c>
       <c r="F851" s="1" t="s">
-        <v>1507</v>
+        <v>1505</v>
       </c>
       <c r="G851" t="s">
-        <v>1508</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="852" spans="1:7">
       <c r="A852">
-        <v>5022</v>
+        <v>5906</v>
       </c>
       <c r="B852">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C852" t="s">
-        <v>100</v>
+        <v>41</v>
       </c>
       <c r="D852" t="s">
         <v>8</v>
       </c>
       <c r="E852" t="s">
         <v>9</v>
       </c>
       <c r="F852" s="1" t="s">
-        <v>1509</v>
+        <v>1506</v>
       </c>
       <c r="G852" t="s">
-        <v>1510</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="853" spans="1:7">
       <c r="A853">
-        <v>5006</v>
+        <v>5905</v>
       </c>
       <c r="B853">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C853" t="s">
-        <v>112</v>
+        <v>44</v>
       </c>
       <c r="D853" t="s">
         <v>8</v>
       </c>
       <c r="E853" t="s">
         <v>9</v>
       </c>
       <c r="F853" s="1" t="s">
-        <v>1511</v>
+        <v>1508</v>
       </c>
       <c r="G853" t="s">
-        <v>1512</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="854" spans="1:7">
       <c r="A854">
-        <v>5005</v>
+        <v>5904</v>
       </c>
       <c r="B854">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C854" t="s">
-        <v>115</v>
+        <v>46</v>
       </c>
       <c r="D854" t="s">
         <v>8</v>
       </c>
       <c r="E854" t="s">
         <v>9</v>
       </c>
       <c r="F854" s="1" t="s">
-        <v>1513</v>
+        <v>1510</v>
       </c>
       <c r="G854" t="s">
-        <v>913</v>
+        <v>1511</v>
       </c>
     </row>
     <row r="855" spans="1:7">
       <c r="A855">
-        <v>4973</v>
+        <v>5903</v>
       </c>
       <c r="B855">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C855" t="s">
-        <v>121</v>
+        <v>49</v>
       </c>
       <c r="D855" t="s">
         <v>8</v>
       </c>
       <c r="E855" t="s">
         <v>9</v>
       </c>
       <c r="F855" s="1" t="s">
-        <v>1514</v>
+        <v>1512</v>
       </c>
       <c r="G855" t="s">
-        <v>1515</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="856" spans="1:7">
       <c r="A856">
-        <v>4974</v>
+        <v>5898</v>
       </c>
       <c r="B856">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C856" t="s">
-        <v>118</v>
+        <v>55</v>
       </c>
       <c r="D856" t="s">
         <v>8</v>
       </c>
       <c r="E856" t="s">
         <v>9</v>
       </c>
       <c r="F856" s="1" t="s">
-        <v>1516</v>
+        <v>1514</v>
       </c>
       <c r="G856" t="s">
-        <v>1517</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="857" spans="1:7">
       <c r="A857">
-        <v>4972</v>
+        <v>5889</v>
       </c>
       <c r="B857">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C857" t="s">
-        <v>124</v>
+        <v>58</v>
       </c>
       <c r="D857" t="s">
         <v>8</v>
       </c>
       <c r="E857" t="s">
         <v>9</v>
       </c>
       <c r="F857" s="1" t="s">
-        <v>1518</v>
+        <v>1515</v>
       </c>
       <c r="G857" t="s">
-        <v>1519</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="858" spans="1:7">
       <c r="A858">
-        <v>4971</v>
+        <v>5881</v>
       </c>
       <c r="B858">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C858" t="s">
-        <v>127</v>
+        <v>64</v>
       </c>
       <c r="D858" t="s">
         <v>8</v>
       </c>
       <c r="E858" t="s">
         <v>9</v>
       </c>
       <c r="F858" s="1" t="s">
-        <v>1520</v>
+        <v>1516</v>
       </c>
       <c r="G858" t="s">
-        <v>1521</v>
+        <v>1517</v>
       </c>
     </row>
     <row r="859" spans="1:7">
       <c r="A859">
-        <v>4965</v>
+        <v>5882</v>
       </c>
       <c r="B859">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C859" t="s">
-        <v>130</v>
+        <v>61</v>
       </c>
       <c r="D859" t="s">
         <v>8</v>
       </c>
       <c r="E859" t="s">
         <v>9</v>
       </c>
       <c r="F859" s="1" t="s">
-        <v>1522</v>
+        <v>1518</v>
       </c>
       <c r="G859" t="s">
-        <v>26</v>
+        <v>1519</v>
       </c>
     </row>
     <row r="860" spans="1:7">
       <c r="A860">
-        <v>4958</v>
+        <v>5864</v>
       </c>
       <c r="B860">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C860" t="s">
-        <v>136</v>
+        <v>75</v>
       </c>
       <c r="D860" t="s">
         <v>8</v>
       </c>
       <c r="E860" t="s">
         <v>9</v>
       </c>
       <c r="F860" s="1" t="s">
-        <v>1523</v>
+        <v>1520</v>
       </c>
       <c r="G860" t="s">
-        <v>1524</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="861" spans="1:7">
       <c r="A861">
-        <v>4956</v>
+        <v>5863</v>
       </c>
       <c r="B861">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C861" t="s">
-        <v>142</v>
+        <v>70</v>
       </c>
       <c r="D861" t="s">
         <v>8</v>
       </c>
       <c r="E861" t="s">
         <v>9</v>
       </c>
       <c r="F861" s="1" t="s">
-        <v>1525</v>
+        <v>1522</v>
       </c>
       <c r="G861" t="s">
-        <v>1526</v>
+        <v>1523</v>
       </c>
     </row>
     <row r="862" spans="1:7">
       <c r="A862">
-        <v>4959</v>
+        <v>5901</v>
       </c>
       <c r="B862">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C862" t="s">
-        <v>133</v>
+        <v>67</v>
       </c>
       <c r="D862" t="s">
         <v>8</v>
       </c>
       <c r="E862" t="s">
         <v>9</v>
       </c>
       <c r="F862" s="1" t="s">
-        <v>1527</v>
+        <v>1524</v>
       </c>
       <c r="G862" t="s">
-        <v>1528</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="863" spans="1:7">
       <c r="A863">
-        <v>4957</v>
+        <v>5900</v>
       </c>
       <c r="B863">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C863" t="s">
-        <v>139</v>
+        <v>72</v>
       </c>
       <c r="D863" t="s">
         <v>8</v>
       </c>
       <c r="E863" t="s">
         <v>9</v>
       </c>
       <c r="F863" s="1" t="s">
-        <v>1529</v>
+        <v>1526</v>
       </c>
       <c r="G863" t="s">
-        <v>1530</v>
+        <v>1527</v>
       </c>
     </row>
     <row r="864" spans="1:7">
       <c r="A864">
-        <v>4955</v>
+        <v>5719</v>
       </c>
       <c r="B864">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C864" t="s">
-        <v>145</v>
+        <v>80</v>
       </c>
       <c r="D864" t="s">
         <v>8</v>
       </c>
       <c r="E864" t="s">
         <v>9</v>
       </c>
       <c r="F864" s="1" t="s">
-        <v>1531</v>
+        <v>1528</v>
       </c>
       <c r="G864" t="s">
-        <v>1532</v>
+        <v>1529</v>
       </c>
     </row>
     <row r="865" spans="1:7">
       <c r="A865">
-        <v>4954</v>
+        <v>5646</v>
       </c>
       <c r="B865">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C865" t="s">
-        <v>157</v>
+        <v>85</v>
       </c>
       <c r="D865" t="s">
         <v>8</v>
       </c>
       <c r="E865" t="s">
         <v>9</v>
       </c>
       <c r="F865" s="1" t="s">
-        <v>1533</v>
+        <v>1530</v>
       </c>
       <c r="G865" t="s">
-        <v>1534</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="866" spans="1:7">
       <c r="A866">
-        <v>4953</v>
+        <v>5502</v>
       </c>
       <c r="B866">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C866" t="s">
-        <v>147</v>
+        <v>91</v>
       </c>
       <c r="D866" t="s">
         <v>8</v>
       </c>
       <c r="E866" t="s">
         <v>9</v>
       </c>
       <c r="F866" s="1" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
       <c r="G866" t="s">
-        <v>1536</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="867" spans="1:7">
       <c r="A867">
-        <v>4949</v>
+        <v>6227</v>
       </c>
       <c r="B867">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C867" t="s">
-        <v>149</v>
+        <v>96</v>
       </c>
       <c r="D867" t="s">
         <v>8</v>
       </c>
       <c r="E867" t="s">
         <v>9</v>
       </c>
       <c r="F867" s="1" t="s">
-        <v>1537</v>
+        <v>1533</v>
       </c>
       <c r="G867" t="s">
-        <v>1538</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="868" spans="1:7">
       <c r="A868">
-        <v>4832</v>
+        <v>5791</v>
       </c>
       <c r="B868">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C868" t="s">
-        <v>160</v>
+        <v>88</v>
       </c>
       <c r="D868" t="s">
         <v>8</v>
       </c>
       <c r="E868" t="s">
         <v>9</v>
       </c>
       <c r="F868" s="1" t="s">
-        <v>1539</v>
+        <v>1534</v>
       </c>
       <c r="G868" t="s">
-        <v>1540</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="869" spans="1:7">
       <c r="A869">
-        <v>4756</v>
+        <v>5790</v>
       </c>
       <c r="B869">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C869" t="s">
-        <v>163</v>
+        <v>82</v>
       </c>
       <c r="D869" t="s">
         <v>8</v>
       </c>
       <c r="E869" t="s">
         <v>9</v>
       </c>
       <c r="F869" s="1" t="s">
-        <v>1541</v>
+        <v>1535</v>
       </c>
       <c r="G869" t="s">
-        <v>1542</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="870" spans="1:7">
       <c r="A870">
-        <v>4831</v>
+        <v>5622</v>
       </c>
       <c r="B870">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C870" t="s">
-        <v>152</v>
+        <v>96</v>
       </c>
       <c r="D870" t="s">
         <v>8</v>
       </c>
       <c r="E870" t="s">
         <v>9</v>
       </c>
       <c r="F870" s="1" t="s">
-        <v>1543</v>
+        <v>1536</v>
       </c>
       <c r="G870" t="s">
-        <v>1538</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="871" spans="1:7">
       <c r="A871">
-        <v>4830</v>
+        <v>5441</v>
       </c>
       <c r="B871">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C871" t="s">
-        <v>155</v>
+        <v>99</v>
       </c>
       <c r="D871" t="s">
         <v>8</v>
       </c>
       <c r="E871" t="s">
         <v>9</v>
       </c>
       <c r="F871" s="1" t="s">
-        <v>1544</v>
+        <v>1538</v>
       </c>
       <c r="G871" t="s">
-        <v>1545</v>
+        <v>26</v>
       </c>
     </row>
     <row r="872" spans="1:7">
       <c r="A872">
-        <v>4760</v>
+        <v>5438</v>
       </c>
       <c r="B872">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C872" t="s">
-        <v>165</v>
+        <v>94</v>
       </c>
       <c r="D872" t="s">
         <v>8</v>
       </c>
       <c r="E872" t="s">
         <v>9</v>
       </c>
       <c r="F872" s="1" t="s">
-        <v>1546</v>
+        <v>1539</v>
       </c>
       <c r="G872" t="s">
-        <v>1547</v>
+        <v>1426</v>
       </c>
     </row>
     <row r="873" spans="1:7">
       <c r="A873">
-        <v>4735</v>
+        <v>5203</v>
       </c>
       <c r="B873">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C873" t="s">
-        <v>176</v>
+        <v>120</v>
       </c>
       <c r="D873" t="s">
         <v>8</v>
       </c>
       <c r="E873" t="s">
         <v>9</v>
       </c>
       <c r="F873" s="1" t="s">
-        <v>1548</v>
+        <v>1540</v>
       </c>
       <c r="G873" t="s">
-        <v>1549</v>
+        <v>1541</v>
       </c>
     </row>
     <row r="874" spans="1:7">
       <c r="A874">
-        <v>4698</v>
+        <v>5202</v>
       </c>
       <c r="B874">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C874" t="s">
-        <v>215</v>
+        <v>107</v>
       </c>
       <c r="D874" t="s">
         <v>8</v>
       </c>
       <c r="E874" t="s">
         <v>9</v>
       </c>
       <c r="F874" s="1" t="s">
-        <v>1550</v>
+        <v>1542</v>
       </c>
       <c r="G874" t="s">
-        <v>1551</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="875" spans="1:7">
       <c r="A875">
-        <v>4693</v>
+        <v>5201</v>
       </c>
       <c r="B875">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C875" t="s">
-        <v>218</v>
+        <v>118</v>
       </c>
       <c r="D875" t="s">
         <v>8</v>
       </c>
       <c r="E875" t="s">
         <v>9</v>
       </c>
       <c r="F875" s="1" t="s">
-        <v>1552</v>
+        <v>1543</v>
       </c>
       <c r="G875" t="s">
-        <v>1553</v>
+        <v>23</v>
       </c>
     </row>
     <row r="876" spans="1:7">
       <c r="A876">
-        <v>4737</v>
+        <v>5200</v>
       </c>
       <c r="B876">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C876" t="s">
-        <v>231</v>
+        <v>115</v>
       </c>
       <c r="D876" t="s">
         <v>8</v>
       </c>
       <c r="E876" t="s">
         <v>9</v>
       </c>
       <c r="F876" s="1" t="s">
-        <v>1554</v>
+        <v>1544</v>
       </c>
       <c r="G876" t="s">
-        <v>1555</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="877" spans="1:7">
       <c r="A877">
-        <v>4679</v>
+        <v>5199</v>
       </c>
       <c r="B877">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C877" t="s">
-        <v>250</v>
+        <v>113</v>
       </c>
       <c r="D877" t="s">
         <v>8</v>
       </c>
       <c r="E877" t="s">
         <v>9</v>
       </c>
       <c r="F877" s="1" t="s">
-        <v>1556</v>
+        <v>1545</v>
       </c>
       <c r="G877" t="s">
-        <v>1557</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="878" spans="1:7">
       <c r="A878">
-        <v>4639</v>
+        <v>5198</v>
       </c>
       <c r="B878">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C878" t="s">
-        <v>413</v>
+        <v>110</v>
       </c>
       <c r="D878" t="s">
         <v>8</v>
       </c>
       <c r="E878" t="s">
         <v>9</v>
       </c>
       <c r="F878" s="1" t="s">
-        <v>1558</v>
+        <v>1546</v>
       </c>
       <c r="G878" t="s">
-        <v>1559</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="879" spans="1:7">
       <c r="A879">
-        <v>4626</v>
+        <v>5197</v>
       </c>
       <c r="B879">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C879" t="s">
-        <v>285</v>
+        <v>105</v>
       </c>
       <c r="D879" t="s">
         <v>8</v>
       </c>
       <c r="E879" t="s">
         <v>9</v>
       </c>
       <c r="F879" s="1" t="s">
-        <v>1560</v>
+        <v>1548</v>
       </c>
       <c r="G879" t="s">
-        <v>1052</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="880" spans="1:7">
       <c r="A880">
-        <v>4625</v>
+        <v>5196</v>
       </c>
       <c r="B880">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C880" t="s">
-        <v>287</v>
+        <v>123</v>
       </c>
       <c r="D880" t="s">
         <v>8</v>
       </c>
       <c r="E880" t="s">
         <v>9</v>
       </c>
       <c r="F880" s="1" t="s">
-        <v>1561</v>
+        <v>1550</v>
       </c>
       <c r="G880" t="s">
-        <v>1562</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="881" spans="1:7">
       <c r="A881">
-        <v>4617</v>
+        <v>5195</v>
       </c>
       <c r="B881">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C881" t="s">
-        <v>272</v>
+        <v>102</v>
       </c>
       <c r="D881" t="s">
         <v>8</v>
       </c>
       <c r="E881" t="s">
         <v>9</v>
       </c>
       <c r="F881" s="1" t="s">
-        <v>1563</v>
+        <v>1551</v>
       </c>
       <c r="G881" t="s">
-        <v>1564</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="882" spans="1:7">
       <c r="A882">
-        <v>4533</v>
+        <v>5112</v>
       </c>
       <c r="B882">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C882" t="s">
-        <v>33</v>
+        <v>182</v>
       </c>
       <c r="D882" t="s">
         <v>8</v>
       </c>
       <c r="E882" t="s">
         <v>9</v>
       </c>
       <c r="F882" s="1" t="s">
-        <v>1565</v>
+        <v>1553</v>
       </c>
       <c r="G882" t="s">
-        <v>1566</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="883" spans="1:7">
       <c r="A883">
-        <v>4514</v>
+        <v>5088</v>
       </c>
       <c r="B883">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C883" t="s">
-        <v>41</v>
+        <v>185</v>
       </c>
       <c r="D883" t="s">
         <v>8</v>
       </c>
       <c r="E883" t="s">
         <v>9</v>
       </c>
       <c r="F883" s="1" t="s">
-        <v>1567</v>
+        <v>1555</v>
       </c>
       <c r="G883" t="s">
-        <v>1568</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="884" spans="1:7">
       <c r="A884">
-        <v>4495</v>
+        <v>5089</v>
       </c>
       <c r="B884">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C884" t="s">
-        <v>47</v>
+        <v>187</v>
       </c>
       <c r="D884" t="s">
         <v>8</v>
       </c>
       <c r="E884" t="s">
         <v>9</v>
       </c>
       <c r="F884" s="1" t="s">
-        <v>1569</v>
+        <v>1557</v>
       </c>
       <c r="G884" t="s">
-        <v>1570</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="885" spans="1:7">
       <c r="A885">
-        <v>4417</v>
+        <v>5084</v>
       </c>
       <c r="B885">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C885" t="s">
-        <v>149</v>
+        <v>193</v>
       </c>
       <c r="D885" t="s">
         <v>8</v>
       </c>
       <c r="E885" t="s">
         <v>9</v>
       </c>
       <c r="F885" s="1" t="s">
-        <v>1571</v>
+        <v>1559</v>
       </c>
       <c r="G885" t="s">
-        <v>1572</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="886" spans="1:7">
       <c r="A886">
-        <v>4392</v>
+        <v>5077</v>
       </c>
       <c r="B886">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C886" t="s">
-        <v>170</v>
+        <v>190</v>
       </c>
       <c r="D886" t="s">
         <v>8</v>
       </c>
       <c r="E886" t="s">
         <v>9</v>
       </c>
       <c r="F886" s="1" t="s">
-        <v>1573</v>
+        <v>1561</v>
       </c>
       <c r="G886" t="s">
-        <v>1574</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="887" spans="1:7">
       <c r="A887">
-        <v>4339</v>
+        <v>5085</v>
       </c>
       <c r="B887">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C887" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
       <c r="D887" t="s">
         <v>8</v>
       </c>
       <c r="E887" t="s">
         <v>9</v>
       </c>
       <c r="F887" s="1" t="s">
-        <v>1575</v>
+        <v>1563</v>
       </c>
       <c r="G887" t="s">
-        <v>1576</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="888" spans="1:7">
       <c r="A888">
-        <v>4304</v>
+        <v>5059</v>
       </c>
       <c r="B888">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C888" t="s">
-        <v>252</v>
+        <v>204</v>
       </c>
       <c r="D888" t="s">
         <v>8</v>
       </c>
       <c r="E888" t="s">
         <v>9</v>
       </c>
       <c r="F888" s="1" t="s">
-        <v>1577</v>
+        <v>1565</v>
       </c>
       <c r="G888" t="s">
-        <v>1578</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="889" spans="1:7">
       <c r="A889">
-        <v>4301</v>
+        <v>5058</v>
       </c>
       <c r="B889">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C889" t="s">
-        <v>254</v>
+        <v>207</v>
       </c>
       <c r="D889" t="s">
         <v>8</v>
       </c>
       <c r="E889" t="s">
         <v>9</v>
       </c>
       <c r="F889" s="1" t="s">
-        <v>1579</v>
+        <v>1566</v>
       </c>
       <c r="G889" t="s">
-        <v>1580</v>
+        <v>351</v>
       </c>
     </row>
     <row r="890" spans="1:7">
       <c r="A890">
-        <v>4303</v>
+        <v>5057</v>
       </c>
       <c r="B890">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C890" t="s">
-        <v>319</v>
+        <v>199</v>
       </c>
       <c r="D890" t="s">
         <v>8</v>
       </c>
       <c r="E890" t="s">
         <v>9</v>
       </c>
       <c r="F890" s="1" t="s">
-        <v>1581</v>
+        <v>1567</v>
       </c>
       <c r="G890" t="s">
-        <v>1582</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="891" spans="1:7">
       <c r="A891">
-        <v>4302</v>
+        <v>5023</v>
       </c>
       <c r="B891">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C891" t="s">
-        <v>316</v>
+        <v>210</v>
       </c>
       <c r="D891" t="s">
         <v>8</v>
       </c>
       <c r="E891" t="s">
         <v>9</v>
       </c>
       <c r="F891" s="1" t="s">
-        <v>1583</v>
+        <v>1568</v>
       </c>
       <c r="G891" t="s">
-        <v>771</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="892" spans="1:7">
       <c r="A892">
-        <v>4293</v>
+        <v>5024</v>
       </c>
       <c r="B892">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C892" t="s">
-        <v>266</v>
+        <v>219</v>
       </c>
       <c r="D892" t="s">
         <v>8</v>
       </c>
       <c r="E892" t="s">
         <v>9</v>
       </c>
       <c r="F892" s="1" t="s">
-        <v>1584</v>
+        <v>1570</v>
       </c>
       <c r="G892" t="s">
-        <v>1585</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="893" spans="1:7">
       <c r="A893">
-        <v>4267</v>
+        <v>5021</v>
       </c>
       <c r="B893">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C893" t="s">
-        <v>313</v>
+        <v>216</v>
       </c>
       <c r="D893" t="s">
         <v>8</v>
       </c>
       <c r="E893" t="s">
         <v>9</v>
       </c>
       <c r="F893" s="1" t="s">
-        <v>1586</v>
+        <v>1572</v>
       </c>
       <c r="G893" t="s">
-        <v>1587</v>
+        <v>1573</v>
       </c>
     </row>
     <row r="894" spans="1:7">
       <c r="A894">
-        <v>4340</v>
+        <v>5022</v>
       </c>
       <c r="B894">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C894" t="s">
         <v>213</v>
       </c>
       <c r="D894" t="s">
         <v>8</v>
       </c>
       <c r="E894" t="s">
         <v>9</v>
       </c>
       <c r="F894" s="1" t="s">
-        <v>1588</v>
+        <v>1574</v>
       </c>
       <c r="G894" t="s">
-        <v>1589</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="895" spans="1:7">
       <c r="A895">
-        <v>4265</v>
+        <v>5006</v>
       </c>
       <c r="B895">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C895" t="s">
-        <v>47</v>
+        <v>225</v>
       </c>
       <c r="D895" t="s">
         <v>8</v>
       </c>
       <c r="E895" t="s">
         <v>9</v>
       </c>
       <c r="F895" s="1" t="s">
-        <v>1590</v>
+        <v>1576</v>
       </c>
       <c r="G895" t="s">
-        <v>1591</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="896" spans="1:7">
       <c r="A896">
-        <v>4259</v>
+        <v>5005</v>
       </c>
       <c r="B896">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C896" t="s">
-        <v>61</v>
+        <v>228</v>
       </c>
       <c r="D896" t="s">
         <v>8</v>
       </c>
       <c r="E896" t="s">
         <v>9</v>
       </c>
       <c r="F896" s="1" t="s">
-        <v>1592</v>
+        <v>1578</v>
       </c>
       <c r="G896" t="s">
-        <v>1593</v>
+        <v>978</v>
       </c>
     </row>
     <row r="897" spans="1:7">
       <c r="A897">
-        <v>4239</v>
+        <v>4973</v>
       </c>
       <c r="B897">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C897" t="s">
-        <v>69</v>
+        <v>234</v>
       </c>
       <c r="D897" t="s">
         <v>8</v>
       </c>
       <c r="E897" t="s">
         <v>9</v>
       </c>
       <c r="F897" s="1" t="s">
-        <v>1594</v>
+        <v>1579</v>
       </c>
       <c r="G897" t="s">
-        <v>1595</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="898" spans="1:7">
       <c r="A898">
-        <v>4233</v>
+        <v>4974</v>
       </c>
       <c r="B898">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C898" t="s">
-        <v>89</v>
+        <v>231</v>
       </c>
       <c r="D898" t="s">
         <v>8</v>
       </c>
       <c r="E898" t="s">
         <v>9</v>
       </c>
       <c r="F898" s="1" t="s">
-        <v>1596</v>
+        <v>1581</v>
       </c>
       <c r="G898" t="s">
-        <v>1597</v>
+        <v>1582</v>
       </c>
     </row>
     <row r="899" spans="1:7">
       <c r="A899">
-        <v>4232</v>
+        <v>4972</v>
       </c>
       <c r="B899">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C899" t="s">
-        <v>77</v>
+        <v>237</v>
       </c>
       <c r="D899" t="s">
         <v>8</v>
       </c>
       <c r="E899" t="s">
         <v>9</v>
       </c>
       <c r="F899" s="1" t="s">
-        <v>1598</v>
+        <v>1583</v>
       </c>
       <c r="G899" t="s">
-        <v>1599</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="900" spans="1:7">
       <c r="A900">
-        <v>4226</v>
+        <v>4971</v>
       </c>
       <c r="B900">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C900" t="s">
-        <v>86</v>
+        <v>240</v>
       </c>
       <c r="D900" t="s">
         <v>8</v>
       </c>
       <c r="E900" t="s">
         <v>9</v>
       </c>
       <c r="F900" s="1" t="s">
-        <v>1600</v>
+        <v>1585</v>
       </c>
       <c r="G900" t="s">
-        <v>1601</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="901" spans="1:7">
       <c r="A901">
-        <v>4184</v>
+        <v>4965</v>
       </c>
       <c r="B901">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C901" t="s">
-        <v>100</v>
+        <v>242</v>
       </c>
       <c r="D901" t="s">
         <v>8</v>
       </c>
       <c r="E901" t="s">
         <v>9</v>
       </c>
       <c r="F901" s="1" t="s">
-        <v>1602</v>
+        <v>1587</v>
       </c>
       <c r="G901" t="s">
-        <v>1603</v>
+        <v>23</v>
       </c>
     </row>
     <row r="902" spans="1:7">
       <c r="A902">
-        <v>4182</v>
+        <v>4958</v>
       </c>
       <c r="B902">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C902" t="s">
-        <v>112</v>
+        <v>248</v>
       </c>
       <c r="D902" t="s">
         <v>8</v>
       </c>
       <c r="E902" t="s">
         <v>9</v>
       </c>
       <c r="F902" s="1" t="s">
-        <v>1604</v>
+        <v>1588</v>
       </c>
       <c r="G902" t="s">
-        <v>1605</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="903" spans="1:7">
       <c r="A903">
-        <v>4241</v>
+        <v>4956</v>
       </c>
       <c r="B903">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C903" t="s">
-        <v>121</v>
+        <v>254</v>
       </c>
       <c r="D903" t="s">
         <v>8</v>
       </c>
       <c r="E903" t="s">
         <v>9</v>
       </c>
       <c r="F903" s="1" t="s">
-        <v>1606</v>
+        <v>1590</v>
       </c>
       <c r="G903" t="s">
-        <v>1607</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="904" spans="1:7">
       <c r="A904">
-        <v>4179</v>
+        <v>4959</v>
       </c>
       <c r="B904">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C904" t="s">
-        <v>115</v>
+        <v>245</v>
       </c>
       <c r="D904" t="s">
         <v>8</v>
       </c>
       <c r="E904" t="s">
         <v>9</v>
       </c>
       <c r="F904" s="1" t="s">
-        <v>1608</v>
+        <v>1592</v>
       </c>
       <c r="G904" t="s">
-        <v>1609</v>
+        <v>1593</v>
       </c>
     </row>
     <row r="905" spans="1:7">
       <c r="A905">
-        <v>4176</v>
+        <v>4957</v>
       </c>
       <c r="B905">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C905" t="s">
-        <v>121</v>
+        <v>251</v>
       </c>
       <c r="D905" t="s">
         <v>8</v>
       </c>
       <c r="E905" t="s">
         <v>9</v>
       </c>
       <c r="F905" s="1" t="s">
-        <v>1610</v>
+        <v>1594</v>
       </c>
       <c r="G905" t="s">
-        <v>1611</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="906" spans="1:7">
       <c r="A906">
-        <v>4159</v>
+        <v>4955</v>
       </c>
       <c r="B906">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C906" t="s">
-        <v>142</v>
+        <v>257</v>
       </c>
       <c r="D906" t="s">
         <v>8</v>
       </c>
       <c r="E906" t="s">
         <v>9</v>
       </c>
       <c r="F906" s="1" t="s">
-        <v>1612</v>
+        <v>1596</v>
       </c>
       <c r="G906" t="s">
-        <v>1613</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="907" spans="1:7">
       <c r="A907">
-        <v>4134</v>
+        <v>4954</v>
       </c>
       <c r="B907">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C907" t="s">
-        <v>145</v>
+        <v>269</v>
       </c>
       <c r="D907" t="s">
         <v>8</v>
       </c>
       <c r="E907" t="s">
         <v>9</v>
       </c>
       <c r="F907" s="1" t="s">
-        <v>1614</v>
+        <v>1598</v>
       </c>
       <c r="G907" t="s">
-        <v>1615</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="908" spans="1:7">
       <c r="A908">
-        <v>4119</v>
+        <v>4953</v>
       </c>
       <c r="B908">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C908" t="s">
-        <v>147</v>
+        <v>259</v>
       </c>
       <c r="D908" t="s">
         <v>8</v>
       </c>
       <c r="E908" t="s">
         <v>9</v>
       </c>
       <c r="F908" s="1" t="s">
-        <v>1616</v>
+        <v>1600</v>
       </c>
       <c r="G908" t="s">
-        <v>1617</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="909" spans="1:7">
       <c r="A909">
-        <v>4114</v>
+        <v>4949</v>
       </c>
       <c r="B909">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C909" t="s">
-        <v>189</v>
+        <v>261</v>
       </c>
       <c r="D909" t="s">
         <v>8</v>
       </c>
       <c r="E909" t="s">
         <v>9</v>
       </c>
       <c r="F909" s="1" t="s">
-        <v>1618</v>
+        <v>1602</v>
       </c>
       <c r="G909" t="s">
-        <v>1619</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="910" spans="1:7">
       <c r="A910">
-        <v>4113</v>
+        <v>4832</v>
       </c>
       <c r="B910">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C910" t="s">
-        <v>187</v>
+        <v>272</v>
       </c>
       <c r="D910" t="s">
         <v>8</v>
       </c>
       <c r="E910" t="s">
         <v>9</v>
       </c>
       <c r="F910" s="1" t="s">
-        <v>1620</v>
+        <v>1604</v>
       </c>
       <c r="G910" t="s">
-        <v>1621</v>
+        <v>1605</v>
       </c>
     </row>
     <row r="911" spans="1:7">
       <c r="A911">
-        <v>4112</v>
+        <v>4756</v>
       </c>
       <c r="B911">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C911" t="s">
-        <v>189</v>
+        <v>275</v>
       </c>
       <c r="D911" t="s">
         <v>8</v>
       </c>
       <c r="E911" t="s">
         <v>9</v>
       </c>
       <c r="F911" s="1" t="s">
-        <v>1622</v>
+        <v>1606</v>
       </c>
       <c r="G911" t="s">
-        <v>1623</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="912" spans="1:7">
       <c r="A912">
-        <v>4111</v>
+        <v>4831</v>
       </c>
       <c r="B912">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C912" t="s">
-        <v>194</v>
+        <v>264</v>
       </c>
       <c r="D912" t="s">
         <v>8</v>
       </c>
       <c r="E912" t="s">
         <v>9</v>
       </c>
       <c r="F912" s="1" t="s">
-        <v>1624</v>
+        <v>1608</v>
       </c>
       <c r="G912" t="s">
-        <v>1625</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="913" spans="1:7">
       <c r="A913">
-        <v>4085</v>
+        <v>4830</v>
       </c>
       <c r="B913">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C913" t="s">
-        <v>236</v>
+        <v>267</v>
       </c>
       <c r="D913" t="s">
         <v>8</v>
       </c>
       <c r="E913" t="s">
         <v>9</v>
       </c>
       <c r="F913" s="1" t="s">
-        <v>1626</v>
+        <v>1609</v>
       </c>
       <c r="G913" t="s">
-        <v>1627</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="914" spans="1:7">
       <c r="A914">
-        <v>4078</v>
+        <v>4760</v>
       </c>
       <c r="B914">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="C914" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="D914" t="s">
         <v>8</v>
       </c>
       <c r="E914" t="s">
         <v>9</v>
       </c>
       <c r="F914" s="1" t="s">
-        <v>1628</v>
+        <v>1611</v>
       </c>
       <c r="G914" t="s">
-        <v>1629</v>
+        <v>1612</v>
       </c>
     </row>
     <row r="915" spans="1:7">
       <c r="A915">
-        <v>4040</v>
+        <v>4735</v>
       </c>
       <c r="B915">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C915" t="s">
-        <v>130</v>
+        <v>288</v>
       </c>
       <c r="D915" t="s">
         <v>8</v>
       </c>
       <c r="E915" t="s">
         <v>9</v>
       </c>
       <c r="F915" s="1" t="s">
-        <v>1630</v>
+        <v>1613</v>
       </c>
       <c r="G915" t="s">
-        <v>1631</v>
+        <v>1614</v>
       </c>
     </row>
     <row r="916" spans="1:7">
       <c r="A916">
-        <v>4039</v>
+        <v>4698</v>
       </c>
       <c r="B916">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C916" t="s">
-        <v>133</v>
+        <v>7</v>
       </c>
       <c r="D916" t="s">
         <v>8</v>
       </c>
       <c r="E916" t="s">
         <v>9</v>
       </c>
       <c r="F916" s="1" t="s">
-        <v>1632</v>
+        <v>1615</v>
       </c>
       <c r="G916" t="s">
-        <v>1633</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="917" spans="1:7">
       <c r="A917">
-        <v>4025</v>
+        <v>4693</v>
       </c>
       <c r="B917">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C917" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="D917" t="s">
         <v>8</v>
       </c>
       <c r="E917" t="s">
         <v>9</v>
       </c>
       <c r="F917" s="1" t="s">
-        <v>1634</v>
+        <v>1617</v>
       </c>
       <c r="G917" t="s">
-        <v>1635</v>
+        <v>1618</v>
       </c>
     </row>
     <row r="918" spans="1:7">
       <c r="A918">
-        <v>4004</v>
+        <v>4737</v>
       </c>
       <c r="B918">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C918" t="s">
-        <v>145</v>
+        <v>24</v>
       </c>
       <c r="D918" t="s">
         <v>8</v>
       </c>
       <c r="E918" t="s">
         <v>9</v>
       </c>
       <c r="F918" s="1" t="s">
-        <v>1636</v>
+        <v>1619</v>
       </c>
       <c r="G918" t="s">
-        <v>1637</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="919" spans="1:7">
       <c r="A919">
-        <v>3999</v>
+        <v>4679</v>
       </c>
       <c r="B919">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C919" t="s">
-        <v>157</v>
+        <v>44</v>
       </c>
       <c r="D919" t="s">
         <v>8</v>
       </c>
       <c r="E919" t="s">
         <v>9</v>
       </c>
       <c r="F919" s="1" t="s">
-        <v>1638</v>
+        <v>1621</v>
       </c>
       <c r="G919" t="s">
-        <v>1639</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="920" spans="1:7">
       <c r="A920">
-        <v>3986</v>
+        <v>4639</v>
       </c>
       <c r="B920">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C920" t="s">
-        <v>147</v>
+        <v>61</v>
       </c>
       <c r="D920" t="s">
         <v>8</v>
       </c>
       <c r="E920" t="s">
         <v>9</v>
       </c>
       <c r="F920" s="1" t="s">
-        <v>1640</v>
+        <v>1623</v>
       </c>
       <c r="G920" t="s">
-        <v>1641</v>
+        <v>1624</v>
       </c>
     </row>
     <row r="921" spans="1:7">
       <c r="A921">
-        <v>3978</v>
+        <v>4626</v>
       </c>
       <c r="B921">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C921" t="s">
-        <v>152</v>
+        <v>80</v>
       </c>
       <c r="D921" t="s">
         <v>8</v>
       </c>
       <c r="E921" t="s">
         <v>9</v>
       </c>
       <c r="F921" s="1" t="s">
-        <v>1642</v>
+        <v>1625</v>
       </c>
       <c r="G921" t="s">
-        <v>1643</v>
+        <v>1117</v>
       </c>
     </row>
     <row r="922" spans="1:7">
       <c r="A922">
-        <v>3977</v>
+        <v>4625</v>
       </c>
       <c r="B922">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C922" t="s">
-        <v>163</v>
+        <v>82</v>
       </c>
       <c r="D922" t="s">
         <v>8</v>
       </c>
       <c r="E922" t="s">
         <v>9</v>
       </c>
       <c r="F922" s="1" t="s">
-        <v>1644</v>
+        <v>1626</v>
       </c>
       <c r="G922" t="s">
-        <v>1645</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="923" spans="1:7">
       <c r="A923">
-        <v>3966</v>
+        <v>4617</v>
       </c>
       <c r="B923">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="C923" t="s">
-        <v>165</v>
+        <v>91</v>
       </c>
       <c r="D923" t="s">
         <v>8</v>
       </c>
       <c r="E923" t="s">
         <v>9</v>
       </c>
       <c r="F923" s="1" t="s">
-        <v>1646</v>
+        <v>1628</v>
       </c>
       <c r="G923" t="s">
-        <v>1647</v>
+        <v>1629</v>
       </c>
     </row>
     <row r="924" spans="1:7">
       <c r="A924">
-        <v>3927</v>
+        <v>4533</v>
       </c>
       <c r="B924">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C924" t="s">
-        <v>178</v>
+        <v>147</v>
       </c>
       <c r="D924" t="s">
         <v>8</v>
       </c>
       <c r="E924" t="s">
         <v>9</v>
       </c>
       <c r="F924" s="1" t="s">
-        <v>1648</v>
+        <v>1630</v>
+      </c>
+      <c r="G924" t="s">
+        <v>1631</v>
       </c>
     </row>
     <row r="925" spans="1:7">
       <c r="A925">
-        <v>3810</v>
+        <v>4514</v>
       </c>
       <c r="B925">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C925" t="s">
-        <v>184</v>
+        <v>155</v>
       </c>
       <c r="D925" t="s">
         <v>8</v>
       </c>
       <c r="E925" t="s">
         <v>9</v>
       </c>
       <c r="F925" s="1" t="s">
-        <v>1649</v>
+        <v>1632</v>
       </c>
       <c r="G925" t="s">
-        <v>1650</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="926" spans="1:7">
       <c r="A926">
-        <v>3785</v>
+        <v>4495</v>
       </c>
       <c r="B926">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C926" t="s">
-        <v>222</v>
+        <v>161</v>
       </c>
       <c r="D926" t="s">
         <v>8</v>
       </c>
       <c r="E926" t="s">
         <v>9</v>
       </c>
       <c r="F926" s="1" t="s">
-        <v>1651</v>
+        <v>1634</v>
       </c>
       <c r="G926" t="s">
-        <v>395</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="927" spans="1:7">
       <c r="A927">
-        <v>3784</v>
+        <v>4417</v>
       </c>
       <c r="B927">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C927" t="s">
-        <v>222</v>
+        <v>261</v>
       </c>
       <c r="D927" t="s">
         <v>8</v>
       </c>
       <c r="E927" t="s">
         <v>9</v>
       </c>
       <c r="F927" s="1" t="s">
-        <v>1652</v>
+        <v>1636</v>
       </c>
       <c r="G927" t="s">
-        <v>1653</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="928" spans="1:7">
       <c r="A928">
-        <v>3783</v>
+        <v>4392</v>
       </c>
       <c r="B928">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C928" t="s">
-        <v>210</v>
+        <v>282</v>
       </c>
       <c r="D928" t="s">
         <v>8</v>
       </c>
       <c r="E928" t="s">
         <v>9</v>
       </c>
       <c r="F928" s="1" t="s">
-        <v>1654</v>
+        <v>1638</v>
       </c>
       <c r="G928" t="s">
-        <v>1631</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="929" spans="1:7">
       <c r="A929">
-        <v>3782</v>
+        <v>4339</v>
       </c>
       <c r="B929">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C929" t="s">
-        <v>218</v>
+        <v>317</v>
       </c>
       <c r="D929" t="s">
         <v>8</v>
       </c>
       <c r="E929" t="s">
         <v>9</v>
       </c>
       <c r="F929" s="1" t="s">
-        <v>1655</v>
+        <v>1640</v>
       </c>
       <c r="G929" t="s">
-        <v>1656</v>
+        <v>1641</v>
       </c>
     </row>
     <row r="930" spans="1:7">
       <c r="A930">
-        <v>3779</v>
+        <v>4304</v>
       </c>
       <c r="B930">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C930" t="s">
-        <v>233</v>
+        <v>49</v>
       </c>
       <c r="D930" t="s">
         <v>8</v>
       </c>
       <c r="E930" t="s">
         <v>9</v>
       </c>
       <c r="F930" s="1" t="s">
-        <v>1657</v>
+        <v>1642</v>
       </c>
       <c r="G930" t="s">
-        <v>1658</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="931" spans="1:7">
       <c r="A931">
-        <v>3778</v>
+        <v>4301</v>
       </c>
       <c r="B931">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C931" t="s">
-        <v>236</v>
+        <v>58</v>
       </c>
       <c r="D931" t="s">
         <v>8</v>
       </c>
       <c r="E931" t="s">
         <v>9</v>
       </c>
       <c r="F931" s="1" t="s">
-        <v>1659</v>
+        <v>1644</v>
       </c>
       <c r="G931" t="s">
-        <v>1660</v>
+        <v>1645</v>
       </c>
     </row>
     <row r="932" spans="1:7">
       <c r="A932">
-        <v>3768</v>
+        <v>4303</v>
       </c>
       <c r="B932">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C932" t="s">
-        <v>250</v>
+        <v>67</v>
       </c>
       <c r="D932" t="s">
         <v>8</v>
       </c>
       <c r="E932" t="s">
         <v>9</v>
       </c>
       <c r="F932" s="1" t="s">
-        <v>1661</v>
+        <v>1646</v>
       </c>
       <c r="G932" t="s">
-        <v>1662</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="933" spans="1:7">
       <c r="A933">
-        <v>3707</v>
+        <v>4302</v>
       </c>
       <c r="B933">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C933" t="s">
-        <v>285</v>
+        <v>64</v>
       </c>
       <c r="D933" t="s">
         <v>8</v>
       </c>
       <c r="E933" t="s">
         <v>9</v>
       </c>
       <c r="F933" s="1" t="s">
-        <v>1663</v>
+        <v>1648</v>
       </c>
       <c r="G933" t="s">
-        <v>1664</v>
+        <v>836</v>
       </c>
     </row>
     <row r="934" spans="1:7">
       <c r="A934">
-        <v>3695</v>
+        <v>4293</v>
       </c>
       <c r="B934">
-        <v>2012</v>
+        <v>2014</v>
       </c>
       <c r="C934" t="s">
-        <v>269</v>
+        <v>88</v>
       </c>
       <c r="D934" t="s">
         <v>8</v>
       </c>
       <c r="E934" t="s">
         <v>9</v>
       </c>
       <c r="F934" s="1" t="s">
-        <v>1665</v>
+        <v>1649</v>
       </c>
       <c r="G934" t="s">
-        <v>1666</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="935" spans="1:7">
       <c r="A935">
-        <v>3663</v>
+        <v>4267</v>
       </c>
       <c r="B935">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C935" t="s">
-        <v>100</v>
+        <v>120</v>
       </c>
       <c r="D935" t="s">
         <v>8</v>
       </c>
       <c r="E935" t="s">
         <v>9</v>
       </c>
       <c r="F935" s="1" t="s">
-        <v>1667</v>
+        <v>1651</v>
       </c>
       <c r="G935" t="s">
-        <v>1668</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="936" spans="1:7">
       <c r="A936">
-        <v>3508</v>
+        <v>4340</v>
       </c>
       <c r="B936">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="C936" t="s">
-        <v>236</v>
+        <v>15</v>
       </c>
       <c r="D936" t="s">
         <v>8</v>
       </c>
       <c r="E936" t="s">
         <v>9</v>
       </c>
       <c r="F936" s="1" t="s">
-        <v>1669</v>
+        <v>1653</v>
       </c>
       <c r="G936" t="s">
-        <v>1670</v>
+        <v>1654</v>
       </c>
     </row>
     <row r="937" spans="1:7">
       <c r="A937">
-        <v>3116</v>
+        <v>4265</v>
       </c>
       <c r="B937">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C937" t="s">
-        <v>280</v>
+        <v>161</v>
       </c>
       <c r="D937" t="s">
         <v>8</v>
       </c>
       <c r="E937" t="s">
         <v>9</v>
       </c>
       <c r="F937" s="1" t="s">
-        <v>1671</v>
+        <v>1655</v>
       </c>
       <c r="G937" t="s">
-        <v>1672</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="938" spans="1:7">
       <c r="A938">
-        <v>2871</v>
+        <v>4259</v>
       </c>
       <c r="B938">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C938" t="s">
-        <v>275</v>
+        <v>174</v>
       </c>
       <c r="D938" t="s">
         <v>8</v>
       </c>
       <c r="E938" t="s">
         <v>9</v>
       </c>
       <c r="F938" s="1" t="s">
-        <v>1673</v>
+        <v>1657</v>
       </c>
       <c r="G938" t="s">
-        <v>1674</v>
+        <v>1658</v>
       </c>
     </row>
     <row r="939" spans="1:7">
       <c r="A939">
-        <v>2865</v>
+        <v>4239</v>
       </c>
       <c r="B939">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C939" t="s">
-        <v>289</v>
+        <v>182</v>
       </c>
       <c r="D939" t="s">
         <v>8</v>
       </c>
       <c r="E939" t="s">
         <v>9</v>
       </c>
       <c r="F939" s="1" t="s">
-        <v>1675</v>
+        <v>1659</v>
       </c>
       <c r="G939" t="s">
-        <v>1555</v>
+        <v>1660</v>
       </c>
     </row>
     <row r="940" spans="1:7">
       <c r="A940">
-        <v>2867</v>
+        <v>4233</v>
       </c>
       <c r="B940">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C940" t="s">
-        <v>278</v>
+        <v>202</v>
       </c>
       <c r="D940" t="s">
         <v>8</v>
       </c>
       <c r="E940" t="s">
         <v>9</v>
       </c>
       <c r="F940" s="1" t="s">
-        <v>1676</v>
+        <v>1661</v>
       </c>
       <c r="G940" t="s">
-        <v>1677</v>
+        <v>1662</v>
       </c>
     </row>
     <row r="941" spans="1:7">
       <c r="A941">
-        <v>2838</v>
+        <v>4232</v>
       </c>
       <c r="B941">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="C941" t="s">
-        <v>296</v>
+        <v>190</v>
       </c>
       <c r="D941" t="s">
         <v>8</v>
       </c>
       <c r="E941" t="s">
         <v>9</v>
       </c>
       <c r="F941" s="1" t="s">
-        <v>1678</v>
+        <v>1663</v>
       </c>
       <c r="G941" t="s">
-        <v>1679</v>
+        <v>1664</v>
       </c>
     </row>
     <row r="942" spans="1:7">
       <c r="A942">
-        <v>2813</v>
+        <v>4226</v>
       </c>
       <c r="B942">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C942" t="s">
-        <v>307</v>
+        <v>199</v>
       </c>
       <c r="D942" t="s">
         <v>8</v>
       </c>
       <c r="E942" t="s">
         <v>9</v>
       </c>
       <c r="F942" s="1" t="s">
-        <v>1680</v>
+        <v>1665</v>
       </c>
       <c r="G942" t="s">
-        <v>1681</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="943" spans="1:7">
       <c r="A943">
-        <v>2708</v>
+        <v>4184</v>
       </c>
       <c r="B943">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C943" t="s">
-        <v>222</v>
+        <v>213</v>
       </c>
       <c r="D943" t="s">
         <v>8</v>
       </c>
       <c r="E943" t="s">
         <v>9</v>
       </c>
       <c r="F943" s="1" t="s">
-        <v>1682</v>
+        <v>1667</v>
       </c>
       <c r="G943" t="s">
-        <v>1683</v>
+        <v>1668</v>
       </c>
     </row>
     <row r="944" spans="1:7">
       <c r="A944">
-        <v>2709</v>
+        <v>4182</v>
       </c>
       <c r="B944">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C944" t="s">
-        <v>197</v>
+        <v>225</v>
       </c>
       <c r="D944" t="s">
         <v>8</v>
       </c>
       <c r="E944" t="s">
         <v>9</v>
       </c>
       <c r="F944" s="1" t="s">
-        <v>1684</v>
+        <v>1669</v>
       </c>
       <c r="G944" t="s">
-        <v>1685</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="945" spans="1:7">
       <c r="A945">
-        <v>2701</v>
+        <v>4241</v>
       </c>
       <c r="B945">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C945" t="s">
-        <v>194</v>
+        <v>234</v>
       </c>
       <c r="D945" t="s">
         <v>8</v>
       </c>
       <c r="E945" t="s">
         <v>9</v>
       </c>
       <c r="F945" s="1" t="s">
-        <v>1686</v>
+        <v>1671</v>
       </c>
       <c r="G945" t="s">
-        <v>1687</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="946" spans="1:7">
       <c r="A946">
-        <v>2700</v>
+        <v>4179</v>
       </c>
       <c r="B946">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C946" t="s">
-        <v>383</v>
+        <v>228</v>
       </c>
       <c r="D946" t="s">
         <v>8</v>
       </c>
       <c r="E946" t="s">
         <v>9</v>
       </c>
       <c r="F946" s="1" t="s">
-        <v>1688</v>
+        <v>1673</v>
       </c>
       <c r="G946" t="s">
-        <v>1689</v>
+        <v>1674</v>
       </c>
     </row>
     <row r="947" spans="1:7">
       <c r="A947">
-        <v>2699</v>
+        <v>4176</v>
       </c>
       <c r="B947">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C947" t="s">
-        <v>210</v>
+        <v>234</v>
       </c>
       <c r="D947" t="s">
         <v>8</v>
       </c>
       <c r="E947" t="s">
         <v>9</v>
       </c>
       <c r="F947" s="1" t="s">
-        <v>1690</v>
+        <v>1675</v>
       </c>
       <c r="G947" t="s">
-        <v>1691</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="948" spans="1:7">
       <c r="A948">
-        <v>2705</v>
+        <v>4159</v>
       </c>
       <c r="B948">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C948" t="s">
-        <v>205</v>
+        <v>254</v>
       </c>
       <c r="D948" t="s">
         <v>8</v>
       </c>
       <c r="E948" t="s">
         <v>9</v>
       </c>
       <c r="F948" s="1" t="s">
-        <v>1692</v>
+        <v>1677</v>
       </c>
       <c r="G948" t="s">
-        <v>1693</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="949" spans="1:7">
       <c r="A949">
-        <v>2634</v>
+        <v>4134</v>
       </c>
       <c r="B949">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C949" t="s">
-        <v>213</v>
+        <v>257</v>
       </c>
       <c r="D949" t="s">
         <v>8</v>
       </c>
       <c r="E949" t="s">
         <v>9</v>
       </c>
       <c r="F949" s="1" t="s">
-        <v>1694</v>
+        <v>1679</v>
       </c>
       <c r="G949" t="s">
-        <v>1695</v>
+        <v>1680</v>
       </c>
     </row>
     <row r="950" spans="1:7">
       <c r="A950">
-        <v>2707</v>
+        <v>4119</v>
       </c>
       <c r="B950">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C950" t="s">
-        <v>202</v>
+        <v>259</v>
       </c>
       <c r="D950" t="s">
         <v>8</v>
       </c>
       <c r="E950" t="s">
         <v>9</v>
       </c>
       <c r="F950" s="1" t="s">
-        <v>1696</v>
+        <v>1681</v>
       </c>
       <c r="G950" t="s">
-        <v>1697</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="951" spans="1:7">
       <c r="A951">
-        <v>2633</v>
+        <v>4114</v>
       </c>
       <c r="B951">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C951" t="s">
-        <v>215</v>
+        <v>300</v>
       </c>
       <c r="D951" t="s">
         <v>8</v>
       </c>
       <c r="E951" t="s">
         <v>9</v>
       </c>
       <c r="F951" s="1" t="s">
-        <v>1698</v>
+        <v>1683</v>
       </c>
       <c r="G951" t="s">
-        <v>1699</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="952" spans="1:7">
       <c r="A952">
-        <v>2632</v>
+        <v>4113</v>
       </c>
       <c r="B952">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C952" t="s">
-        <v>218</v>
+        <v>298</v>
       </c>
       <c r="D952" t="s">
         <v>8</v>
       </c>
       <c r="E952" t="s">
         <v>9</v>
       </c>
       <c r="F952" s="1" t="s">
-        <v>1700</v>
+        <v>1685</v>
       </c>
       <c r="G952" t="s">
-        <v>1701</v>
+        <v>1686</v>
       </c>
     </row>
     <row r="953" spans="1:7">
       <c r="A953">
-        <v>2631</v>
+        <v>4112</v>
       </c>
       <c r="B953">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C953" t="s">
-        <v>220</v>
+        <v>300</v>
       </c>
       <c r="D953" t="s">
         <v>8</v>
       </c>
       <c r="E953" t="s">
         <v>9</v>
       </c>
       <c r="F953" s="1" t="s">
-        <v>1702</v>
+        <v>1687</v>
       </c>
       <c r="G953" t="s">
-        <v>1703</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="954" spans="1:7">
       <c r="A954">
-        <v>2704</v>
+        <v>4111</v>
       </c>
       <c r="B954">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C954" t="s">
-        <v>225</v>
+        <v>304</v>
       </c>
       <c r="D954" t="s">
         <v>8</v>
       </c>
       <c r="E954" t="s">
         <v>9</v>
       </c>
       <c r="F954" s="1" t="s">
-        <v>1704</v>
+        <v>1689</v>
       </c>
       <c r="G954" t="s">
-        <v>1705</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="955" spans="1:7">
       <c r="A955">
-        <v>2455</v>
+        <v>4085</v>
       </c>
       <c r="B955">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C955" t="s">
-        <v>231</v>
+        <v>36</v>
       </c>
       <c r="D955" t="s">
         <v>8</v>
       </c>
       <c r="E955" t="s">
         <v>9</v>
       </c>
       <c r="F955" s="1" t="s">
-        <v>1706</v>
+        <v>1691</v>
       </c>
       <c r="G955" t="s">
-        <v>1707</v>
+        <v>1692</v>
       </c>
     </row>
     <row r="956" spans="1:7">
       <c r="A956">
-        <v>2703</v>
+        <v>4078</v>
       </c>
       <c r="B956">
-        <v>2010</v>
+        <v>2013</v>
       </c>
       <c r="C956" t="s">
-        <v>228</v>
+        <v>52</v>
       </c>
       <c r="D956" t="s">
         <v>8</v>
       </c>
       <c r="E956" t="s">
         <v>9</v>
       </c>
       <c r="F956" s="1" t="s">
-        <v>1708</v>
+        <v>1693</v>
       </c>
       <c r="G956" t="s">
-        <v>1709</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="957" spans="1:7">
       <c r="A957">
-        <v>2702</v>
+        <v>4040</v>
       </c>
       <c r="B957">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C957" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D957" t="s">
         <v>8</v>
       </c>
       <c r="E957" t="s">
         <v>9</v>
       </c>
       <c r="F957" s="1" t="s">
-        <v>1710</v>
+        <v>1695</v>
       </c>
       <c r="G957" t="s">
-        <v>1711</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="958" spans="1:7">
       <c r="A958">
-        <v>2458</v>
+        <v>4039</v>
       </c>
       <c r="B958">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C958" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="D958" t="s">
         <v>8</v>
       </c>
       <c r="E958" t="s">
         <v>9</v>
       </c>
       <c r="F958" s="1" t="s">
-        <v>1712</v>
+        <v>1697</v>
       </c>
       <c r="G958" t="s">
-        <v>1713</v>
+        <v>1698</v>
       </c>
     </row>
     <row r="959" spans="1:7">
       <c r="A959">
-        <v>2457</v>
+        <v>4025</v>
       </c>
       <c r="B959">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C959" t="s">
-        <v>236</v>
+        <v>251</v>
       </c>
       <c r="D959" t="s">
         <v>8</v>
       </c>
       <c r="E959" t="s">
         <v>9</v>
       </c>
       <c r="F959" s="1" t="s">
-        <v>1714</v>
+        <v>1699</v>
       </c>
       <c r="G959" t="s">
-        <v>1715</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="960" spans="1:7">
       <c r="A960">
-        <v>2427</v>
+        <v>4004</v>
       </c>
       <c r="B960">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C960" t="s">
-        <v>244</v>
+        <v>257</v>
       </c>
       <c r="D960" t="s">
         <v>8</v>
       </c>
       <c r="E960" t="s">
         <v>9</v>
       </c>
       <c r="F960" s="1" t="s">
-        <v>1716</v>
+        <v>1701</v>
       </c>
       <c r="G960" t="s">
-        <v>1717</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="961" spans="1:7">
       <c r="A961">
-        <v>2426</v>
+        <v>3999</v>
       </c>
       <c r="B961">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C961" t="s">
-        <v>242</v>
+        <v>269</v>
       </c>
       <c r="D961" t="s">
         <v>8</v>
       </c>
       <c r="E961" t="s">
         <v>9</v>
       </c>
       <c r="F961" s="1" t="s">
-        <v>1718</v>
+        <v>1703</v>
       </c>
       <c r="G961" t="s">
-        <v>1719</v>
+        <v>1704</v>
       </c>
     </row>
     <row r="962" spans="1:7">
       <c r="A962">
-        <v>2710</v>
+        <v>3986</v>
       </c>
       <c r="B962">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C962" t="s">
-        <v>247</v>
+        <v>259</v>
       </c>
       <c r="D962" t="s">
         <v>8</v>
       </c>
       <c r="E962" t="s">
         <v>9</v>
       </c>
       <c r="F962" s="1" t="s">
-        <v>1720</v>
+        <v>1705</v>
       </c>
       <c r="G962" t="s">
-        <v>1721</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="963" spans="1:7">
       <c r="A963">
-        <v>2421</v>
+        <v>3978</v>
       </c>
       <c r="B963">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C963" t="s">
-        <v>250</v>
+        <v>264</v>
       </c>
       <c r="D963" t="s">
         <v>8</v>
       </c>
       <c r="E963" t="s">
         <v>9</v>
       </c>
       <c r="F963" s="1" t="s">
-        <v>1722</v>
+        <v>1707</v>
       </c>
       <c r="G963" t="s">
-        <v>1699</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="964" spans="1:7">
       <c r="A964">
-        <v>2383</v>
+        <v>3977</v>
       </c>
       <c r="B964">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C964" t="s">
-        <v>252</v>
+        <v>275</v>
       </c>
       <c r="D964" t="s">
         <v>8</v>
       </c>
       <c r="E964" t="s">
         <v>9</v>
       </c>
       <c r="F964" s="1" t="s">
-        <v>1723</v>
+        <v>1709</v>
       </c>
       <c r="G964" t="s">
-        <v>1724</v>
+        <v>1710</v>
       </c>
     </row>
     <row r="965" spans="1:7">
       <c r="A965">
-        <v>2382</v>
+        <v>3966</v>
       </c>
       <c r="B965">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C965" t="s">
-        <v>256</v>
+        <v>277</v>
       </c>
       <c r="D965" t="s">
         <v>8</v>
       </c>
       <c r="E965" t="s">
         <v>9</v>
       </c>
       <c r="F965" s="1" t="s">
-        <v>1725</v>
+        <v>1711</v>
       </c>
       <c r="G965" t="s">
-        <v>913</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="966" spans="1:7">
       <c r="A966">
-        <v>2344</v>
+        <v>3927</v>
       </c>
       <c r="B966">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C966" t="s">
-        <v>258</v>
+        <v>290</v>
       </c>
       <c r="D966" t="s">
         <v>8</v>
       </c>
       <c r="E966" t="s">
         <v>9</v>
       </c>
       <c r="F966" s="1" t="s">
-        <v>1726</v>
-[...2 lines deleted...]
-        <v>1727</v>
+        <v>1713</v>
       </c>
     </row>
     <row r="967" spans="1:7">
       <c r="A967">
-        <v>2331</v>
+        <v>3810</v>
       </c>
       <c r="B967">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C967" t="s">
-        <v>316</v>
+        <v>296</v>
       </c>
       <c r="D967" t="s">
         <v>8</v>
       </c>
       <c r="E967" t="s">
         <v>9</v>
       </c>
       <c r="F967" s="1" t="s">
-        <v>1728</v>
+        <v>1714</v>
       </c>
       <c r="G967" t="s">
-        <v>1729</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="968" spans="1:7">
       <c r="A968">
-        <v>2325</v>
+        <v>3785</v>
       </c>
       <c r="B968">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C968" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D968" t="s">
         <v>8</v>
       </c>
       <c r="E968" t="s">
         <v>9</v>
       </c>
       <c r="F968" s="1" t="s">
-        <v>1730</v>
+        <v>1716</v>
       </c>
       <c r="G968" t="s">
-        <v>1731</v>
+        <v>462</v>
       </c>
     </row>
     <row r="969" spans="1:7">
       <c r="A969">
-        <v>2327</v>
+        <v>3784</v>
       </c>
       <c r="B969">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C969" t="s">
-        <v>413</v>
+        <v>327</v>
       </c>
       <c r="D969" t="s">
         <v>8</v>
       </c>
       <c r="E969" t="s">
         <v>9</v>
       </c>
       <c r="F969" s="1" t="s">
-        <v>1732</v>
+        <v>1717</v>
       </c>
       <c r="G969" t="s">
-        <v>1733</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="970" spans="1:7">
       <c r="A970">
-        <v>2217</v>
+        <v>3783</v>
       </c>
       <c r="B970">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C970" t="s">
-        <v>261</v>
+        <v>319</v>
       </c>
       <c r="D970" t="s">
         <v>8</v>
       </c>
       <c r="E970" t="s">
         <v>9</v>
       </c>
       <c r="F970" s="1" t="s">
-        <v>1734</v>
+        <v>1719</v>
       </c>
       <c r="G970" t="s">
-        <v>1735</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="971" spans="1:7">
       <c r="A971">
-        <v>2216</v>
+        <v>3782</v>
       </c>
       <c r="B971">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C971" t="s">
-        <v>283</v>
+        <v>18</v>
       </c>
       <c r="D971" t="s">
         <v>8</v>
       </c>
       <c r="E971" t="s">
         <v>9</v>
       </c>
       <c r="F971" s="1" t="s">
-        <v>1736</v>
+        <v>1720</v>
       </c>
       <c r="G971" t="s">
-        <v>1737</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="972" spans="1:7">
       <c r="A972">
-        <v>2296</v>
+        <v>3779</v>
       </c>
       <c r="B972">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C972" t="s">
-        <v>280</v>
+        <v>33</v>
       </c>
       <c r="D972" t="s">
         <v>8</v>
       </c>
       <c r="E972" t="s">
         <v>9</v>
       </c>
       <c r="F972" s="1" t="s">
-        <v>1738</v>
+        <v>1722</v>
       </c>
       <c r="G972" t="s">
-        <v>1739</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="973" spans="1:7">
       <c r="A973">
-        <v>1246</v>
+        <v>3778</v>
       </c>
       <c r="B973">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C973" t="s">
-        <v>287</v>
+        <v>36</v>
       </c>
       <c r="D973" t="s">
         <v>8</v>
       </c>
       <c r="E973" t="s">
         <v>9</v>
       </c>
       <c r="F973" s="1" t="s">
-        <v>1740</v>
+        <v>1724</v>
       </c>
       <c r="G973" t="s">
-        <v>1731</v>
+        <v>1725</v>
       </c>
     </row>
     <row r="974" spans="1:7">
       <c r="A974">
-        <v>1183</v>
+        <v>3768</v>
       </c>
       <c r="B974">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C974" t="s">
-        <v>269</v>
+        <v>44</v>
       </c>
       <c r="D974" t="s">
         <v>8</v>
       </c>
       <c r="E974" t="s">
         <v>9</v>
       </c>
       <c r="F974" s="1" t="s">
-        <v>1741</v>
+        <v>1726</v>
       </c>
       <c r="G974" t="s">
-        <v>1742</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="975" spans="1:7">
       <c r="A975">
-        <v>1180</v>
+        <v>3707</v>
       </c>
       <c r="B975">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C975" t="s">
-        <v>299</v>
+        <v>80</v>
       </c>
       <c r="D975" t="s">
         <v>8</v>
       </c>
       <c r="E975" t="s">
         <v>9</v>
       </c>
       <c r="F975" s="1" t="s">
-        <v>1743</v>
+        <v>1728</v>
       </c>
       <c r="G975" t="s">
-        <v>1744</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="976" spans="1:7">
       <c r="A976">
-        <v>1178</v>
+        <v>3695</v>
       </c>
       <c r="B976">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="C976" t="s">
-        <v>301</v>
+        <v>85</v>
       </c>
       <c r="D976" t="s">
         <v>8</v>
       </c>
       <c r="E976" t="s">
         <v>9</v>
       </c>
       <c r="F976" s="1" t="s">
-        <v>1745</v>
+        <v>1730</v>
       </c>
       <c r="G976" t="s">
-        <v>1721</v>
+        <v>1731</v>
       </c>
     </row>
     <row r="977" spans="1:7">
       <c r="A977">
-        <v>2316</v>
+        <v>3663</v>
       </c>
       <c r="B977">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C977" t="s">
-        <v>272</v>
+        <v>213</v>
       </c>
       <c r="D977" t="s">
         <v>8</v>
       </c>
       <c r="E977" t="s">
         <v>9</v>
       </c>
       <c r="F977" s="1" t="s">
-        <v>1746</v>
+        <v>1732</v>
       </c>
       <c r="G977" t="s">
-        <v>1747</v>
+        <v>1733</v>
       </c>
     </row>
     <row r="978" spans="1:7">
       <c r="A978">
-        <v>2315</v>
+        <v>3508</v>
       </c>
       <c r="B978">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C978" t="s">
-        <v>289</v>
+        <v>36</v>
       </c>
       <c r="D978" t="s">
         <v>8</v>
       </c>
       <c r="E978" t="s">
         <v>9</v>
       </c>
       <c r="F978" s="1" t="s">
-        <v>1748</v>
+        <v>1734</v>
       </c>
       <c r="G978" t="s">
-        <v>1749</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="979" spans="1:7">
       <c r="A979">
-        <v>1182</v>
+        <v>3116</v>
       </c>
       <c r="B979">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C979" t="s">
-        <v>275</v>
+        <v>72</v>
       </c>
       <c r="D979" t="s">
         <v>8</v>
       </c>
       <c r="E979" t="s">
         <v>9</v>
       </c>
       <c r="F979" s="1" t="s">
-        <v>1750</v>
+        <v>1736</v>
       </c>
       <c r="G979" t="s">
-        <v>1751</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="980" spans="1:7">
       <c r="A980">
-        <v>1181</v>
+        <v>2871</v>
       </c>
       <c r="B980">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C980" t="s">
-        <v>278</v>
+        <v>96</v>
       </c>
       <c r="D980" t="s">
         <v>8</v>
       </c>
       <c r="E980" t="s">
         <v>9</v>
       </c>
       <c r="F980" s="1" t="s">
-        <v>1752</v>
+        <v>1738</v>
       </c>
       <c r="G980" t="s">
-        <v>1753</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="981" spans="1:7">
       <c r="A981">
-        <v>1179</v>
+        <v>2865</v>
       </c>
       <c r="B981">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C981" t="s">
-        <v>294</v>
+        <v>94</v>
       </c>
       <c r="D981" t="s">
         <v>8</v>
       </c>
       <c r="E981" t="s">
         <v>9</v>
       </c>
       <c r="F981" s="1" t="s">
-        <v>1754</v>
+        <v>1740</v>
       </c>
       <c r="G981" t="s">
-        <v>263</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="982" spans="1:7">
       <c r="A982">
-        <v>1177</v>
+        <v>2867</v>
       </c>
       <c r="B982">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C982" t="s">
-        <v>304</v>
+        <v>99</v>
       </c>
       <c r="D982" t="s">
         <v>8</v>
       </c>
       <c r="E982" t="s">
         <v>9</v>
       </c>
       <c r="F982" s="1" t="s">
-        <v>1755</v>
+        <v>1741</v>
       </c>
       <c r="G982" t="s">
-        <v>1756</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="983" spans="1:7">
       <c r="A983">
-        <v>1176</v>
+        <v>2838</v>
       </c>
       <c r="B983">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C983" t="s">
-        <v>291</v>
+        <v>123</v>
       </c>
       <c r="D983" t="s">
         <v>8</v>
       </c>
       <c r="E983" t="s">
         <v>9</v>
       </c>
       <c r="F983" s="1" t="s">
-        <v>1757</v>
+        <v>1743</v>
       </c>
       <c r="G983" t="s">
-        <v>883</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="984" spans="1:7">
       <c r="A984">
-        <v>1164</v>
+        <v>2813</v>
       </c>
       <c r="B984">
         <v>2010</v>
       </c>
       <c r="C984" t="s">
-        <v>313</v>
+        <v>118</v>
       </c>
       <c r="D984" t="s">
         <v>8</v>
       </c>
       <c r="E984" t="s">
         <v>9</v>
       </c>
       <c r="F984" s="1" t="s">
-        <v>1758</v>
+        <v>1745</v>
       </c>
       <c r="G984" t="s">
-        <v>1759</v>
+        <v>1746</v>
       </c>
     </row>
     <row r="985" spans="1:7">
       <c r="A985">
-        <v>1166</v>
+        <v>2708</v>
       </c>
       <c r="B985">
         <v>2010</v>
       </c>
       <c r="C985" t="s">
-        <v>307</v>
+        <v>327</v>
       </c>
       <c r="D985" t="s">
         <v>8</v>
       </c>
       <c r="E985" t="s">
         <v>9</v>
       </c>
       <c r="F985" s="1" t="s">
-        <v>1760</v>
+        <v>1747</v>
       </c>
       <c r="G985" t="s">
-        <v>1761</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="986" spans="1:7">
       <c r="A986">
-        <v>1165</v>
+        <v>2709</v>
       </c>
       <c r="B986">
         <v>2010</v>
       </c>
       <c r="C986" t="s">
-        <v>310</v>
+        <v>307</v>
       </c>
       <c r="D986" t="s">
         <v>8</v>
       </c>
       <c r="E986" t="s">
         <v>9</v>
       </c>
       <c r="F986" s="1" t="s">
+        <v>1749</v>
+      </c>
+      <c r="G986" t="s">
+        <v>1750</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7">
+      <c r="A987">
+        <v>2701</v>
+      </c>
+      <c r="B987">
+        <v>2010</v>
+      </c>
+      <c r="C987" t="s">
+        <v>304</v>
+      </c>
+      <c r="D987" t="s">
+        <v>8</v>
+      </c>
+      <c r="E987" t="s">
+        <v>9</v>
+      </c>
+      <c r="F987" s="1" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G987" t="s">
+        <v>1752</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7">
+      <c r="A988">
+        <v>2700</v>
+      </c>
+      <c r="B988">
+        <v>2010</v>
+      </c>
+      <c r="C988" t="s">
+        <v>450</v>
+      </c>
+      <c r="D988" t="s">
+        <v>8</v>
+      </c>
+      <c r="E988" t="s">
+        <v>9</v>
+      </c>
+      <c r="F988" s="1" t="s">
+        <v>1753</v>
+      </c>
+      <c r="G988" t="s">
+        <v>1754</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7">
+      <c r="A989">
+        <v>2699</v>
+      </c>
+      <c r="B989">
+        <v>2010</v>
+      </c>
+      <c r="C989" t="s">
+        <v>319</v>
+      </c>
+      <c r="D989" t="s">
+        <v>8</v>
+      </c>
+      <c r="E989" t="s">
+        <v>9</v>
+      </c>
+      <c r="F989" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="G989" t="s">
+        <v>1756</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7">
+      <c r="A990">
+        <v>2705</v>
+      </c>
+      <c r="B990">
+        <v>2010</v>
+      </c>
+      <c r="C990" t="s">
+        <v>314</v>
+      </c>
+      <c r="D990" t="s">
+        <v>8</v>
+      </c>
+      <c r="E990" t="s">
+        <v>9</v>
+      </c>
+      <c r="F990" s="1" t="s">
+        <v>1757</v>
+      </c>
+      <c r="G990" t="s">
+        <v>1758</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7">
+      <c r="A991">
+        <v>2634</v>
+      </c>
+      <c r="B991">
+        <v>2010</v>
+      </c>
+      <c r="C991" t="s">
+        <v>15</v>
+      </c>
+      <c r="D991" t="s">
+        <v>8</v>
+      </c>
+      <c r="E991" t="s">
+        <v>9</v>
+      </c>
+      <c r="F991" s="1" t="s">
+        <v>1759</v>
+      </c>
+      <c r="G991" t="s">
+        <v>1760</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7">
+      <c r="A992">
+        <v>2707</v>
+      </c>
+      <c r="B992">
+        <v>2010</v>
+      </c>
+      <c r="C992" t="s">
+        <v>312</v>
+      </c>
+      <c r="D992" t="s">
+        <v>8</v>
+      </c>
+      <c r="E992" t="s">
+        <v>9</v>
+      </c>
+      <c r="F992" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="G992" t="s">
         <v>1762</v>
       </c>
-      <c r="G986" t="s">
-        <v>1761</v>
+    </row>
+    <row r="993" spans="1:7">
+      <c r="A993">
+        <v>2633</v>
+      </c>
+      <c r="B993">
+        <v>2010</v>
+      </c>
+      <c r="C993" t="s">
+        <v>7</v>
+      </c>
+      <c r="D993" t="s">
+        <v>8</v>
+      </c>
+      <c r="E993" t="s">
+        <v>9</v>
+      </c>
+      <c r="F993" s="1" t="s">
+        <v>1763</v>
+      </c>
+      <c r="G993" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7">
+      <c r="A994">
+        <v>2632</v>
+      </c>
+      <c r="B994">
+        <v>2010</v>
+      </c>
+      <c r="C994" t="s">
+        <v>18</v>
+      </c>
+      <c r="D994" t="s">
+        <v>8</v>
+      </c>
+      <c r="E994" t="s">
+        <v>9</v>
+      </c>
+      <c r="F994" s="1" t="s">
+        <v>1765</v>
+      </c>
+      <c r="G994" t="s">
+        <v>1766</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7">
+      <c r="A995">
+        <v>2631</v>
+      </c>
+      <c r="B995">
+        <v>2010</v>
+      </c>
+      <c r="C995" t="s">
+        <v>12</v>
+      </c>
+      <c r="D995" t="s">
+        <v>8</v>
+      </c>
+      <c r="E995" t="s">
+        <v>9</v>
+      </c>
+      <c r="F995" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="G995" t="s">
+        <v>1768</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7">
+      <c r="A996">
+        <v>2704</v>
+      </c>
+      <c r="B996">
+        <v>2010</v>
+      </c>
+      <c r="C996" t="s">
+        <v>21</v>
+      </c>
+      <c r="D996" t="s">
+        <v>8</v>
+      </c>
+      <c r="E996" t="s">
+        <v>9</v>
+      </c>
+      <c r="F996" s="1" t="s">
+        <v>1769</v>
+      </c>
+      <c r="G996" t="s">
+        <v>1770</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7">
+      <c r="A997">
+        <v>2455</v>
+      </c>
+      <c r="B997">
+        <v>2010</v>
+      </c>
+      <c r="C997" t="s">
+        <v>24</v>
+      </c>
+      <c r="D997" t="s">
+        <v>8</v>
+      </c>
+      <c r="E997" t="s">
+        <v>9</v>
+      </c>
+      <c r="F997" s="1" t="s">
+        <v>1771</v>
+      </c>
+      <c r="G997" t="s">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7">
+      <c r="A998">
+        <v>2703</v>
+      </c>
+      <c r="B998">
+        <v>2010</v>
+      </c>
+      <c r="C998" t="s">
+        <v>30</v>
+      </c>
+      <c r="D998" t="s">
+        <v>8</v>
+      </c>
+      <c r="E998" t="s">
+        <v>9</v>
+      </c>
+      <c r="F998" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="G998" t="s">
+        <v>1774</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7">
+      <c r="A999">
+        <v>2702</v>
+      </c>
+      <c r="B999">
+        <v>2010</v>
+      </c>
+      <c r="C999" t="s">
+        <v>27</v>
+      </c>
+      <c r="D999" t="s">
+        <v>8</v>
+      </c>
+      <c r="E999" t="s">
+        <v>9</v>
+      </c>
+      <c r="F999" s="1" t="s">
+        <v>1775</v>
+      </c>
+      <c r="G999" t="s">
+        <v>1776</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7">
+      <c r="A1000">
+        <v>2458</v>
+      </c>
+      <c r="B1000">
+        <v>2010</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>33</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1000" s="1" t="s">
+        <v>1777</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>1778</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7">
+      <c r="A1001">
+        <v>2457</v>
+      </c>
+      <c r="B1001">
+        <v>2010</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>36</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1001" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="G1001" t="s">
+        <v>1780</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7">
+      <c r="A1002">
+        <v>2427</v>
+      </c>
+      <c r="B1002">
+        <v>2010</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>41</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1002" s="1" t="s">
+        <v>1781</v>
+      </c>
+      <c r="G1002" t="s">
+        <v>1782</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7">
+      <c r="A1003">
+        <v>2426</v>
+      </c>
+      <c r="B1003">
+        <v>2010</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>39</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1003" s="1" t="s">
+        <v>1783</v>
+      </c>
+      <c r="G1003" t="s">
+        <v>1784</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7">
+      <c r="A1004">
+        <v>2710</v>
+      </c>
+      <c r="B1004">
+        <v>2010</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1004" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="G1004" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7">
+      <c r="A1005">
+        <v>2421</v>
+      </c>
+      <c r="B1005">
+        <v>2010</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>44</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1005" s="1" t="s">
+        <v>1787</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>1764</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7">
+      <c r="A1006">
+        <v>2383</v>
+      </c>
+      <c r="B1006">
+        <v>2010</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>49</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1006" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="G1006" t="s">
+        <v>1789</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7">
+      <c r="A1007">
+        <v>2382</v>
+      </c>
+      <c r="B1007">
+        <v>2010</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>52</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1007" s="1" t="s">
+        <v>1790</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7">
+      <c r="A1008">
+        <v>2344</v>
+      </c>
+      <c r="B1008">
+        <v>2010</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>55</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1008" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>1792</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7">
+      <c r="A1009">
+        <v>2331</v>
+      </c>
+      <c r="B1009">
+        <v>2010</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>64</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1009" s="1" t="s">
+        <v>1793</v>
+      </c>
+      <c r="G1009" t="s">
+        <v>1794</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7">
+      <c r="A1010">
+        <v>2325</v>
+      </c>
+      <c r="B1010">
+        <v>2010</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>67</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1010" s="1" t="s">
+        <v>1795</v>
+      </c>
+      <c r="G1010" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7">
+      <c r="A1011">
+        <v>2327</v>
+      </c>
+      <c r="B1011">
+        <v>2010</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>61</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1011" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>1798</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7">
+      <c r="A1012">
+        <v>2217</v>
+      </c>
+      <c r="B1012">
+        <v>2010</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1012" s="1" t="s">
+        <v>1799</v>
+      </c>
+      <c r="G1012" t="s">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7">
+      <c r="A1013">
+        <v>2216</v>
+      </c>
+      <c r="B1013">
+        <v>2010</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1013" s="1" t="s">
+        <v>1801</v>
+      </c>
+      <c r="G1013" t="s">
+        <v>1802</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7">
+      <c r="A1014">
+        <v>2296</v>
+      </c>
+      <c r="B1014">
+        <v>2010</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>72</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1014" s="1" t="s">
+        <v>1803</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>1804</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7">
+      <c r="A1015">
+        <v>1246</v>
+      </c>
+      <c r="B1015">
+        <v>2010</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>82</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1015" s="1" t="s">
+        <v>1805</v>
+      </c>
+      <c r="G1015" t="s">
+        <v>1796</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7">
+      <c r="A1016">
+        <v>1183</v>
+      </c>
+      <c r="B1016">
+        <v>2010</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1016" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>1807</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7">
+      <c r="A1017">
+        <v>1180</v>
+      </c>
+      <c r="B1017">
+        <v>2010</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>102</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1017" s="1" t="s">
+        <v>1808</v>
+      </c>
+      <c r="G1017" t="s">
+        <v>1809</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7">
+      <c r="A1018">
+        <v>1178</v>
+      </c>
+      <c r="B1018">
+        <v>2010</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>110</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1018" s="1" t="s">
+        <v>1810</v>
+      </c>
+      <c r="G1018" t="s">
+        <v>1786</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7">
+      <c r="A1019">
+        <v>2316</v>
+      </c>
+      <c r="B1019">
+        <v>2010</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>91</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1019" s="1" t="s">
+        <v>1811</v>
+      </c>
+      <c r="G1019" t="s">
+        <v>1812</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7">
+      <c r="A1020">
+        <v>2315</v>
+      </c>
+      <c r="B1020">
+        <v>2010</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1020" s="1" t="s">
+        <v>1813</v>
+      </c>
+      <c r="G1020" t="s">
+        <v>1814</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7">
+      <c r="A1021">
+        <v>1182</v>
+      </c>
+      <c r="B1021">
+        <v>2010</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>96</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1021" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>1816</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7">
+      <c r="A1022">
+        <v>1181</v>
+      </c>
+      <c r="B1022">
+        <v>2010</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>99</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1022" s="1" t="s">
+        <v>1817</v>
+      </c>
+      <c r="G1022" t="s">
+        <v>1818</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7">
+      <c r="A1023">
+        <v>1179</v>
+      </c>
+      <c r="B1023">
+        <v>2010</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>105</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1023" s="1" t="s">
+        <v>1819</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7">
+      <c r="A1024">
+        <v>1177</v>
+      </c>
+      <c r="B1024">
+        <v>2010</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>113</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1024" s="1" t="s">
+        <v>1820</v>
+      </c>
+      <c r="G1024" t="s">
+        <v>1821</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7">
+      <c r="A1025">
+        <v>1176</v>
+      </c>
+      <c r="B1025">
+        <v>2010</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>115</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1025" s="1" t="s">
+        <v>1822</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7">
+      <c r="A1026">
+        <v>1164</v>
+      </c>
+      <c r="B1026">
+        <v>2010</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>120</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1026" s="1" t="s">
+        <v>1823</v>
+      </c>
+      <c r="G1026" t="s">
+        <v>1824</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7">
+      <c r="A1027">
+        <v>1166</v>
+      </c>
+      <c r="B1027">
+        <v>2010</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>118</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1027" s="1" t="s">
+        <v>1825</v>
+      </c>
+      <c r="G1027" t="s">
+        <v>1826</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7">
+      <c r="A1028">
+        <v>1165</v>
+      </c>
+      <c r="B1028">
+        <v>2010</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>107</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="F1028" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>1826</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -29388,50 +30550,92 @@
     <hyperlink ref="F962" r:id="rId961"/>
     <hyperlink ref="F963" r:id="rId962"/>
     <hyperlink ref="F964" r:id="rId963"/>
     <hyperlink ref="F965" r:id="rId964"/>
     <hyperlink ref="F966" r:id="rId965"/>
     <hyperlink ref="F967" r:id="rId966"/>
     <hyperlink ref="F968" r:id="rId967"/>
     <hyperlink ref="F969" r:id="rId968"/>
     <hyperlink ref="F970" r:id="rId969"/>
     <hyperlink ref="F971" r:id="rId970"/>
     <hyperlink ref="F972" r:id="rId971"/>
     <hyperlink ref="F973" r:id="rId972"/>
     <hyperlink ref="F974" r:id="rId973"/>
     <hyperlink ref="F975" r:id="rId974"/>
     <hyperlink ref="F976" r:id="rId975"/>
     <hyperlink ref="F977" r:id="rId976"/>
     <hyperlink ref="F978" r:id="rId977"/>
     <hyperlink ref="F979" r:id="rId978"/>
     <hyperlink ref="F980" r:id="rId979"/>
     <hyperlink ref="F981" r:id="rId980"/>
     <hyperlink ref="F982" r:id="rId981"/>
     <hyperlink ref="F983" r:id="rId982"/>
     <hyperlink ref="F984" r:id="rId983"/>
     <hyperlink ref="F985" r:id="rId984"/>
     <hyperlink ref="F986" r:id="rId985"/>
+    <hyperlink ref="F987" r:id="rId986"/>
+    <hyperlink ref="F988" r:id="rId987"/>
+    <hyperlink ref="F989" r:id="rId988"/>
+    <hyperlink ref="F990" r:id="rId989"/>
+    <hyperlink ref="F991" r:id="rId990"/>
+    <hyperlink ref="F992" r:id="rId991"/>
+    <hyperlink ref="F993" r:id="rId992"/>
+    <hyperlink ref="F994" r:id="rId993"/>
+    <hyperlink ref="F995" r:id="rId994"/>
+    <hyperlink ref="F996" r:id="rId995"/>
+    <hyperlink ref="F997" r:id="rId996"/>
+    <hyperlink ref="F998" r:id="rId997"/>
+    <hyperlink ref="F999" r:id="rId998"/>
+    <hyperlink ref="F1000" r:id="rId999"/>
+    <hyperlink ref="F1001" r:id="rId1000"/>
+    <hyperlink ref="F1002" r:id="rId1001"/>
+    <hyperlink ref="F1003" r:id="rId1002"/>
+    <hyperlink ref="F1004" r:id="rId1003"/>
+    <hyperlink ref="F1005" r:id="rId1004"/>
+    <hyperlink ref="F1006" r:id="rId1005"/>
+    <hyperlink ref="F1007" r:id="rId1006"/>
+    <hyperlink ref="F1008" r:id="rId1007"/>
+    <hyperlink ref="F1009" r:id="rId1008"/>
+    <hyperlink ref="F1010" r:id="rId1009"/>
+    <hyperlink ref="F1011" r:id="rId1010"/>
+    <hyperlink ref="F1012" r:id="rId1011"/>
+    <hyperlink ref="F1013" r:id="rId1012"/>
+    <hyperlink ref="F1014" r:id="rId1013"/>
+    <hyperlink ref="F1015" r:id="rId1014"/>
+    <hyperlink ref="F1016" r:id="rId1015"/>
+    <hyperlink ref="F1017" r:id="rId1016"/>
+    <hyperlink ref="F1018" r:id="rId1017"/>
+    <hyperlink ref="F1019" r:id="rId1018"/>
+    <hyperlink ref="F1020" r:id="rId1019"/>
+    <hyperlink ref="F1021" r:id="rId1020"/>
+    <hyperlink ref="F1022" r:id="rId1021"/>
+    <hyperlink ref="F1023" r:id="rId1022"/>
+    <hyperlink ref="F1024" r:id="rId1023"/>
+    <hyperlink ref="F1025" r:id="rId1024"/>
+    <hyperlink ref="F1026" r:id="rId1025"/>
+    <hyperlink ref="F1027" r:id="rId1026"/>
+    <hyperlink ref="F1028" r:id="rId1027"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>