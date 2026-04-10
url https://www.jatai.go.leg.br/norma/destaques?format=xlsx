--- v0 (2025-11-19)
+++ v1 (2026-04-10)
@@ -148,108 +148,108 @@
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10229</t>
   </si>
   <si>
     <t>Estrutura Administrativa do Poder Executivo</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA A ESTRUTURA ORGANIZACIONAL ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL E REVOGA_x000D_
 INTEGRALMENTE A LEI ORDINÁRIA MUNICIPAL Nº. 3.947, DE 10 DE NOVEMBRO DE 2017, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/8696</t>
   </si>
   <si>
     <t>Estrutura Administrativa e Parlamentar da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização, Estrutura Administrativa e Parlamentar da Câmara Municipal de Jataí, e, sobre o Plano de Cargos, Carreira e Salários dos Servidores Públicos do Poder Legislativo.</t>
   </si>
   <si>
+    <t>3069</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/2617</t>
+  </si>
+  <si>
+    <t>Lei de Particionamento do Solo</t>
+  </si>
+  <si>
+    <t>Revoga a Lei nº 2806/07 e estabelece normas para os projetos de loteamento, desmembramento e remembramento do solo para fins urbanos do Município de Jataí.</t>
+  </si>
+  <si>
     <t>3067</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/2573</t>
   </si>
   <si>
     <t>Código de Edificações para o Município de Jataí</t>
   </si>
   <si>
     <t>Revoga a Lei n. 2.808 (Código de Edificações), de 22 de Junho de 2007, e institui o novo Código de Edificações para o Município de Jataí.</t>
   </si>
   <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/2572</t>
+  </si>
+  <si>
+    <t>Código de Postura para o Município de Jataí</t>
+  </si>
+  <si>
+    <t>Revoga a Lei nº 2.805/07 e institui o novo Código de Postura para o Município de Jataí.</t>
+  </si>
+  <si>
     <t>3070</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/2618</t>
   </si>
   <si>
     <t>Plano Diretor Urbano para o Município de Jataí</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n. 2804/2007 de 22/06/2007 e institui o Plano Diretor Urbano para o Município de Jataí.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/2616</t>
   </si>
   <si>
     <t>Lei de Uso e Ocupação do Solo Urbano</t>
   </si>
   <si>
     <t>Revoga a Lei n° 2.807 de 22/06/2007,  e institui a nova Lei de Uso e Ocupação do  Solo Urbano - Zoneamento - no Município de Jataí.</t>
-  </si>
-[...22 lines deleted...]
-    <t>Revoga a Lei nº 2806/07 e estabelece normas para os projetos de loteamento, desmembramento e remembramento do solo para fins urbanos do Município de Jataí.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/1210</t>
   </si>
   <si>
     <t>Estatuto do Magistério</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto e o Plano de Cargos e Vencimentos dos Profissionais do Magistério do Município de Jataí - GO e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/531</t>
   </si>
   <si>
     <t>Código Sanitário do Município.</t>
   </si>
   <si>
     <t>Dispõe sobre a Vigilância Sanitária no Município de Jataí.</t>
   </si>
@@ -619,51 +619,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/281" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2222" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2240" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9243" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1117" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10229" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8696" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2573" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2616" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2572" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9807" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/281" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2222" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2240" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9243" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1117" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10229" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8696" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2618" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9807" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="61.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -847,155 +847,155 @@
       </c>
       <c r="B8">
         <v>2020</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>37</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="G8" t="s">
         <v>43</v>
       </c>
       <c r="H8" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>2573</v>
+        <v>2617</v>
       </c>
       <c r="B9">
         <v>2010</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>37</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G9" t="s">
         <v>47</v>
       </c>
       <c r="H9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2618</v>
+        <v>2573</v>
       </c>
       <c r="B10">
         <v>2010</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
         <v>36</v>
       </c>
       <c r="E10" t="s">
         <v>37</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="G10" t="s">
         <v>51</v>
       </c>
       <c r="H10" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>2616</v>
+        <v>2572</v>
       </c>
       <c r="B11">
         <v>2010</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
         <v>36</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="G11" t="s">
         <v>55</v>
       </c>
       <c r="H11" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>2572</v>
+        <v>2618</v>
       </c>
       <c r="B12">
         <v>2010</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>37</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G12" t="s">
         <v>59</v>
       </c>
       <c r="H12" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>2617</v>
+        <v>2616</v>
       </c>
       <c r="B13">
         <v>2010</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
         <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G13" t="s">
         <v>63</v>
       </c>
       <c r="H13" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">