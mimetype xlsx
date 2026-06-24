--- v1 (2026-04-10)
+++ v2 (2026-06-24)
@@ -10,89 +10,92 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="88">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
-    <t>Link para Norma</t>
-[...2 lines deleted...]
-    <t>Título</t>
+    <t>L</t>
+  </si>
+  <si>
+    <t>T</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>LOM</t>
   </si>
   <si>
     <t>Lei Orgânica do Município</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/281</t>
   </si>
   <si>
     <t>Lei Orgânica do Município de Jataí</t>
+  </si>
+  <si>
+    <t>Lei Orgânica do Município nº 1 de 05 de Abril de 1990. (Compilada até a promulgação da Emenda a Lei Orgânica nº 22 de 09 de Junho de 2026)</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>RI</t>
   </si>
   <si>
     <t>Regimento Interno</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/2222</t>
   </si>
   <si>
     <t>Regimento Interno da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de Jataí.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>RES</t>
   </si>
@@ -148,108 +151,108 @@
     <t>Lei Ordinária</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/10229</t>
   </si>
   <si>
     <t>Estrutura Administrativa do Poder Executivo</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA A ESTRUTURA ORGANIZACIONAL ADMINISTRATIVA DO PODER EXECUTIVO MUNICIPAL E REVOGA_x000D_
 INTEGRALMENTE A LEI ORDINÁRIA MUNICIPAL Nº. 3.947, DE 10 DE NOVEMBRO DE 2017, BEM COMO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/8696</t>
   </si>
   <si>
     <t>Estrutura Administrativa e Parlamentar da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>Dispõe sobre a Organização, Estrutura Administrativa e Parlamentar da Câmara Municipal de Jataí, e, sobre o Plano de Cargos, Carreira e Salários dos Servidores Públicos do Poder Legislativo.</t>
   </si>
   <si>
+    <t>3068</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/2616</t>
+  </si>
+  <si>
+    <t>Lei de Uso e Ocupação do Solo Urbano</t>
+  </si>
+  <si>
+    <t>Revoga a Lei n° 2.807 de 22/06/2007,  e institui a nova Lei de Uso e Ocupação do  Solo Urbano - Zoneamento - no Município de Jataí.</t>
+  </si>
+  <si>
+    <t>3070</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/2618</t>
+  </si>
+  <si>
+    <t>Plano Diretor Urbano para o Município de Jataí</t>
+  </si>
+  <si>
+    <t>Revoga a Lei Municipal n. 2804/2007 de 22/06/2007 e institui o Plano Diretor Urbano para o Município de Jataí.</t>
+  </si>
+  <si>
+    <t>3066</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/2572</t>
+  </si>
+  <si>
+    <t>Código de Postura para o Município de Jataí</t>
+  </si>
+  <si>
+    <t>Revoga a Lei nº 2.805/07 e institui o novo Código de Postura para o Município de Jataí.</t>
+  </si>
+  <si>
+    <t>3067</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/norma/2573</t>
+  </si>
+  <si>
+    <t>Código de Edificações para o Município de Jataí</t>
+  </si>
+  <si>
+    <t>Revoga a Lei n. 2.808 (Código de Edificações), de 22 de Junho de 2007, e institui o novo Código de Edificações para o Município de Jataí.</t>
+  </si>
+  <si>
     <t>3069</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/2617</t>
   </si>
   <si>
     <t>Lei de Particionamento do Solo</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2806/07 e estabelece normas para os projetos de loteamento, desmembramento e remembramento do solo para fins urbanos do Município de Jataí.</t>
-  </si>
-[...46 lines deleted...]
-    <t>Revoga a Lei n° 2.807 de 22/06/2007,  e institui a nova Lei de Uso e Ocupação do  Solo Urbano - Zoneamento - no Município de Jataí.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/1210</t>
   </si>
   <si>
     <t>Estatuto do Magistério</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto e o Plano de Cargos e Vencimentos dos Profissionais do Magistério do Município de Jataí - GO e dá outras providências.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/norma/531</t>
   </si>
   <si>
     <t>Código Sanitário do Município.</t>
   </si>
   <si>
     <t>Dispõe sobre a Vigilância Sanitária no Município de Jataí.</t>
   </si>
@@ -619,51 +622,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/281" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2222" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2240" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9243" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1117" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10229" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8696" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2617" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2573" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2618" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2616" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9807" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/281" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2222" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2240" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9243" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1117" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/10229" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/8696" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2616" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2618" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2572" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2573" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/2617" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1210" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/531" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/246" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/norma/9807" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="37.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="61.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
@@ -688,465 +691,468 @@
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
         <v>281</v>
       </c>
       <c r="B2">
         <v>1990</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="G2" t="s">
         <v>12</v>
       </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
         <v>2222</v>
       </c>
       <c r="B3">
         <v>2010</v>
       </c>
       <c r="C3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="F3" s="1" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="G3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="H3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>2240</v>
       </c>
       <c r="B4">
         <v>2009</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>9243</v>
       </c>
       <c r="B5">
         <v>2021</v>
       </c>
       <c r="C5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>1117</v>
       </c>
       <c r="B6">
         <v>1990</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>10229</v>
       </c>
       <c r="B7">
         <v>2024</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F7" s="1" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="G7" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="H7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>8696</v>
       </c>
       <c r="B8">
         <v>2020</v>
       </c>
       <c r="C8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="G8" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="H8" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>2617</v>
+        <v>2616</v>
       </c>
       <c r="B9">
         <v>2010</v>
       </c>
       <c r="C9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G9" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>2573</v>
+        <v>2618</v>
       </c>
       <c r="B10">
         <v>2010</v>
       </c>
       <c r="C10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G10" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H10" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>2572</v>
       </c>
       <c r="B11">
         <v>2010</v>
       </c>
       <c r="C11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="H11" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>2618</v>
+        <v>2573</v>
       </c>
       <c r="B12">
         <v>2010</v>
       </c>
       <c r="C12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="G12" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>2616</v>
+        <v>2617</v>
       </c>
       <c r="B13">
         <v>2010</v>
       </c>
       <c r="C13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G13" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="H13" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1210</v>
       </c>
       <c r="B14">
         <v>2007</v>
       </c>
       <c r="C14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="H14" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>531</v>
       </c>
       <c r="B15">
         <v>1998</v>
       </c>
       <c r="C15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>246</v>
       </c>
       <c r="B16">
         <v>1998</v>
       </c>
       <c r="C16" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G16" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17">
         <v>1990</v>
       </c>
       <c r="C17" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G17" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>9807</v>
       </c>
       <c r="B18">
         <v>1895</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E18" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="G18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="H18" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>