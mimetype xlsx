--- v0 (2025-10-14)
+++ v1 (2026-05-09)
@@ -1397,104 +1397,104 @@
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS QUE ESPECIFICA À ASSOCIAÇÃO FAVOS.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/13307</t>
   </si>
   <si>
     <t>ACRESCENTA O § 4º AO ART. 71, DA RESOLUÇÃO 002/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12976</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS INSERVÍVEIS QUE ESPECIFICA AO HOSPITAL DAS CLINICAS DR. SERAFIM DE CARVALHO (CENTRO MÉDICO).</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12939</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO § 2º DO ART. 66, DA RESOLUÇÃO Nº 02/2010 - REGIMENTO INTERNO DA CÂMARA MUNICIPAL, PARA DENOMINAR A TRIBUNA DO POVO DE TRIBUNA LONDE WANDE CLARO DE LIMA.</t>
   </si>
   <si>
     <t>Adilson de Carvalho_x000D_
 Carvalhinho_x000D_
 Gildenicio  Santos_x000D_
+João Rosa_x000D_
 José Carapô_x000D_
-João Rosa_x000D_
 Kátia Carvalho_x000D_
 Major Davi Pires_x000D_
 Marcos Antônio_x000D_
 Mauro Bento Filho_x000D_
 Thiago Maggioni</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12764</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE DIÁRIAS PARA CUSTEAR DESPESAS DE ALIMENTAÇÃO E ESTADIA DE VEREADORES E SERVIDORES QUANDO EM VIAGEM A SERVIÇO DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12701</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS INSERVÍVEIS QUE ESPECIFICA À PREFEITURA DA JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12673</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DOS BENS INSERVÍVEIS QUE ESPECIFICA AO HOSPITAL DAS CLÍNICAS DR. SERAFIM DE CARVALHO CENTRO MÉDICO.</t>
   </si>
   <si>
     <t>José Carapô</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12229</t>
   </si>
   <si>
     <t>ALTERA O ART. 19 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ, PARA ACRESCENTAR A LETRA D AO INCISO V.</t>
   </si>
   <si>
     <t>Marcos Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/12037</t>
   </si>
   <si>
     <t>ALTERAÇÃO DO PRAZO PARA APRECIAÇÃO DOS PROJETOS DE INICIATIVA DO PREFEITO OU DE UM TERÇO (1/3) DOS VEREADORES COM SOLICITAÇÃO DE URGÊNCIA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11977</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO 002/10 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ): ALTERA O § 2º DO ART. 66.</t>
   </si>
   <si>
     <t>Gildenicio  Santos_x000D_
+João Rosa_x000D_
 José Carapô_x000D_
-João Rosa_x000D_
 Kátia Carvalho_x000D_
 Marcos Antônio_x000D_
 Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11941</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PRESTAÇÃO DE CONTAS MENSAL DETALHADA DAS DESPESAS DA CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11749</t>
   </si>
   <si>
     <t>ALTERA O ART. 4º DA RESOLUÇÃO 002/10 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ).</t>
   </si>
   <si>
     <t>José Carapô_x000D_
 Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/11165</t>
   </si>
   <si>
     <t>ALTERA O ART. 94 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE JATAÍ, PARA MODIFICAR A REDAÇÃO DO PARÁGRAFO 8º, E ACRESCENTAR O PARÁGRAFO 10º.</t>
@@ -2007,52 +2007,52 @@
   <si>
     <t>https://www.jatai.go.leg.br/materia/1855</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFO ÚNICO AO ART.2º DA RESOLUÇÃO 009/2009, OBJETIVANDO ADEQUAR O TEXTO AO ENTENDIMENTO EXARADO PELO TCM ATRAVÉS DA RESOLUÇÃO CONSULTA 0043/2009.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1789</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DO "CAPUT" DO ART. 109 DA RESOLUÇÃO 002/2012 - REGIMENTO INTERNO.</t>
   </si>
   <si>
     <t>Gênio Eurípedes_x000D_
 Nelson Antônio</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1754</t>
   </si>
   <si>
     <t>IMPÕE RESTRIÇÕES À UTILIZAÇÃO DE APARELHOS CELULARES, AUTORIZAÇÃO DE DIÁRIAS, UTILIZAÇÃO DE COMBUSTÍVEL E USO DOS NOTEBOOKS DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>Adilson de Carvalho_x000D_
 Ediglan  Maia_x000D_
+Gênio Eurípedes_x000D_
 Geovaci Peres_x000D_
-Gênio Eurípedes_x000D_
 João Rosa_x000D_
 Marcos Antônio_x000D_
 Mauro Bento Filho_x000D_
 Nelson Antônio_x000D_
 Pastor Luiz Carlos_x000D_
 Vilma Feitosa</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1736</t>
   </si>
   <si>
     <t>REALIZA INTERPRETAÇÃO AUTÊNTICA DA LEI MUNICIPAL 2.889/2008.</t>
   </si>
   <si>
     <t>Geovaci Peres_x000D_
 Marcos Antônio_x000D_
 Mauro Bento Filho</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/materia/1687</t>
   </si>
   <si>
     <t>AUTORIZA O EMPRÉSTIMO DE UMA IMPRESSORA À ASSOCIAÇÃO FAVOS - FAMÍLIA, AMOR, VOLUNTARIADO, OPORTUNIDADE, SAÚDE - CONTRA O CÂNCER. A FAVOR DA VIDA.</t>
   </si>
   <si>