--- v0 (2025-10-14)
+++ v1 (2026-08-13)
@@ -27,51 +27,51 @@
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="883" uniqueCount="408">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
-    <t>Link para o Processo/Documento</t>
+    <t>L</t>
   </si>
   <si>
     <t>Epigrafe / Título</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>BLC</t>
   </si>
   <si>
     <t>Balancetes Contábeis</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/10164</t>
   </si>
   <si>
     <t>BALANCETE DE NOVEMBRO/2024</t>
   </si>
   <si>
     <t>BALANCETE DE NOVEMBRO/2024.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/10079</t>
   </si>