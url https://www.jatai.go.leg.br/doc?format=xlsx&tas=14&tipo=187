--- v0 (2025-12-30)
+++ v1 (2026-06-25)
@@ -10,193 +10,287 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="564">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1045" uniqueCount="579">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
-    <t>Link para o Processo/Documento</t>
+    <t>L</t>
   </si>
   <si>
     <t>Epigrafe / Título</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Processo Administrativo</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11522</t>
+  </si>
+  <si>
+    <t>Processo Administrativo nº 1329/2025 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>EDITAL DE PREGÃO ELETRÔNICO N° 013/2025
+PROCESSO N° 1329/2025
+ELEMENTO DE DESPESA:
+ELEMENTO DE DESPESA: 3.3.90.39/69 Outros Serviços de Terceiros, pessoa jurídica/Seguros em Geral.
+RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 15/12/2025
+RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 15/12/2025
+RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 18/12/2025
+ABERTURA DA SEÇÃO PÚBLICA: às 09:01 horas do dia 18/12/2025
+REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
+ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
+OBJETO: Contratação de empresa especializada de serviços de seguro automotivo, para cobertura de 11 (doze) veículos, na modalidade de seguro tradicional com assistência 24 horas.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11416</t>
+  </si>
+  <si>
+    <t>Processo Administrativo nº 1290/2025 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>EDITAL DE PREGÃO ELETRÔNICO N° 012/2025
+PROCESSO N° 1290/2025
+ELEMENTO DE DESPESA:
+339030-17 – Material de consumo/material de processamento de dados
+449052-35 – Equipamentos e materiais permanentes/equipamento de processamento de dados
+449052-06 – Equipamentos e materiais permanentes/aparelhos e equipamentos de comunicação
+RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 10/11/2025
+RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 10/11/2025.
+RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 13/11/2025
+ABERTURA DA SEÇÃO PÚBLICA: às 09:01 horas do dia 13/11/2025
+REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
+ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
+OBJETO: Registro de Preços para a eventual aquisição Aquisição de equipamentos de informática e acessórios de tecnologia para atender
+as demandas e as necessidades da Câmara Municipal de Jataí-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11259</t>
   </si>
   <si>
     <t>Processo Administrativo nº 1246/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 011/2025
 PROCESSO N° 1246/2025
 ELEMENTO DE DESPESA:
 339030/07 Material de Consumo/Gêneros Alimentação
 339030/21 Material de Consumo/Copa e Cozinha
 339030/04 Material de Consumo/Gás Engarrafado
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 13/10/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 13/10/2025.
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 16/10/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 09:01 horas do dia 16/09/2025
 REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
 OBJETO: Registro de Preços para a eventual aquisição de Material de Copa Cozinha Gás engarrafado e Gêneros Alimentícios, para atender as necessidades da Câmara Municipal de Jataí GO, conforme Termo de Referência constante do Anexo I deste Edital.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11139</t>
   </si>
   <si>
     <t>Processo Administrativo nº 900/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 010/2025
 PROCESSO N° 900/2025
 ELEMENTO DE DESPESA: 339030/22 Material de Consumo/Material de Limpeza e Produção de Higienização.
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 08/09/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 08/09/2025.
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 11/09/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 09:01 horas do dia 11/09/2025
 REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
 OBJETO: REGISTRO DE PREÇO, para eventual aquisição de Materiais de Higienização e Limpeza, para suprir e repor o estoque do almoxarifado da Câmara Municipal de Jataí.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/doc/10887</t>
+  </si>
+  <si>
+    <t>Processo Administrativo nº 1028/2025 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>EDITAL DE PREGÃO ELETRÔNICO N° 009/2025
+PROCESSO N° 1028/2025
+ELEMENTO DE DESPESA: 339039/46 e 339039/78
+RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 05/08/2025
+RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 05/08/2025.
+RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 08/08/2025
+ABERTURA DA SEÇÃO PÚBLICA: às 09:01 horas do dia 08/08/2025
+REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
+ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
+OBJETO: Contratação de serviços de limpeza, conservação e higienização e Copeiragem no edifício-sede da Câmara Municipal de Jataí, localizada na Praça da Bandeira, 96 –
+Centro – Jataí-GO, bem como em seus bens móveis.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/doc/10865</t>
   </si>
   <si>
     <t>Processo Administrativo nº 968/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 008/2025
 PROCESSO N° 968/2025
 ELEMENTO DE DESPESA: 339030-01 (Material de Consumo/Combustíveis e Lubrificantes Automotivos)
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 11/08/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 11/08/2025
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 14/08/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 09:01 horas do dia 14/08/2025
 REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
 OBJETO: Registro de preços para eventual aquisição de combustíveis na cidade de Goiânia-GO, visando atender as necessidades da Câmara Municipal de Jataí.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/10837</t>
   </si>
   <si>
     <t>Processo Administrativo nº 967/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 007/2025
 PROCESSO N° 967/2025
 ELEMENTO DE DESPESA:
 339030-01 (Material de Consumo/Combustíveis e Lubrificantes Automotivos)
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 24/06/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 24/06/2025
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 27/06/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 09:05 horas do dia 27/06/2025
 REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
 OBJETO: Registro de preços para eventual aquisição de combustíveis na cidade de JataíGO, visando atender as necessidades da Câmara Municipal de Jataí.</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/doc/10777</t>
+  </si>
+  <si>
+    <t>Processo Administrativo nº 560/2025 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>EDITAL DE PREGÃO ELETRÔNICO N° 006/2025
+PROCESSO N° 560/2025
+ELEMENTO DE DESPESA:
+44.90.52/06 Equipamentos e Material Permanente/Aparelhos e Equipamentos de Comunicação
+44.9052/30 Equipamentos e Material Permanente/Máquinas e Equipamentos Energéticos
+44.90.52.33 Equipamentos e Material Permanente/Equipamentos para áudios, vídeos e fotos
+449052/35 Equipamentos e Material Permanente/Processamentos de dados
+339030/29 Material para áudios, vídeos e fotos.
+339030/17 Material de Consumo/Material de processamento de dados
+RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 10/06/2025
+RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 10/06/2025
+RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 13/06/2025
+ABERTURA DA SEÇÃO PÚBLICA: às 09:05 horas do dia 13/06/2025
+REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
+ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
+OBJETO: Registro de Preços para a eventual aquisição de equipamentos de informática, para atender as demandas e as necessidades da Câmara Municipal de Jataí, conforme
+condições, quantidades e exigências estabelecidas no anexo I, deste instrumento.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/doc/10728</t>
   </si>
   <si>
     <t>Processo Administrativo nº 372/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 005/2025
 PROCESSO N° 372/2025
 ELEMENTO DE DESPESA: 33.90.30/17 Material de Processamento de Dados - 339040-02 Manutenção e conservação de equipamentos de TIC.
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 04/06/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 04/06/2025
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 09/06/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 09:05 horas do dia 09/06/2025
 REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
 OBJETO: Registro de Preços para a eventual aquisição de material de informática e manutenção de equipamento de processamento de dados para atender a necessidade da Câmara Municipal de Jataí GO, conforme especificações e condições estabelecidas no Termo de Referência constante do Anexo I deste Edital.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/10651</t>
   </si>
   <si>
     <t>Processo Administrativo nº 527/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 004/2025
 PROCESSO N° 527/2025
 ELEMENTO DE DESPESA: 33.90.39/05
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 30/06/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 30/06/2025
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 04/06/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 09:05 horas do dia 04/06/2025
 REFERÊNCIA DE TEMPO: Todas as referências de tempo no Edital, no aviso e durante a sessão pública observarão, obrigatoriamente, o horário de Brasília – DF.
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço:
 www.portaldecompraspublicas.com.br.
 OBJETO: Contratação de empresa para prestação de serviços continuados, com cessão de mão de obra residente na sede da Câmara Municipal de Jataí, abrangendo um cargo de assistente de relações-públicas e gestor de comunicação.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/10614</t>
+  </si>
+  <si>
+    <t>Processo Administrativo n° 453/2025 - Edital de Credenciamento nº 001/2025 - Credenciamento de Imprensa</t>
+  </si>
+  <si>
+    <t>Processo Administrativo de Credenciamento de empresas de comunicação para prestação de serviços de divulgação e publicação dos atos oficiais da Câmara Municipal de Jataí - GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/10568</t>
   </si>
   <si>
     <t>Processo Administrativo nº 508/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>EDITAL DE PREGÃO ELETRÔNICO N° 003/2025
 PROCESSO N° 508/2025
 RECEBIMENTO DE PEDIDOS DE ESCLARECIMENTO ATÉ: 17:00 horas do dia 28/04/2025
 RECEBIMENTO DE PEDIDOS DE IMPUGNAÇÃO ATÉ: 17:00 horas do dia 28/04/2025
 RECEBIMENTO DAS PROPOSTAS ATÉ: 09:00 horas do dia 05/05/2025
 ABERTURA DA SEÇÃO PÚBLICA: às 08:01 horas do dia 05/05/2025
 ENDEREÇO: As propostas serão recebidas exclusivamente por meio eletrônico no endereço: www.portaldecompraspublicas.com.br.
 OBJETO: Contratação de serviços de limpeza, conservação e higienização e Copeiragem no edifício-sede da Câmara Municipal de Jataí, localizada na Praça da Bandeira, 96 –
 Centro – Jataí-GO, bem como em seus bens móveis.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/10559</t>
   </si>
   <si>
     <t>Processo Administrativo nº 219/2025 - Lei 14.133/2021</t>
   </si>
   <si>
@@ -2314,5364 +2408,5494 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11259" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11139" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10865" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10837" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10728" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10651" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10568" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10559" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10072" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9973" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9920" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9907" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9888" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9810" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9784" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9716" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9506" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9382" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9312" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9300" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9283" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9144" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9067" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8991" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8867" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8629" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8594" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8468" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8466" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8416" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8407" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8375" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8259" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8236" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8180" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8107" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7995" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7792" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7747" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7710" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7682" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7618" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7578" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7558" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7236" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7225" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7166" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/6358" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5895" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5818" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5816" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5479" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5417" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5413" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5346" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5208" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5174" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5078" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5031" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4974" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4906" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4901" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4894" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4881" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4873" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4826" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4803" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4757" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4750" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4745" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4736" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4715" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4703" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4690" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4687" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4664" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4659" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4654" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4648" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4615" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4584" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4559" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4554" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4537" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4523" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4518" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4510" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4493" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4488" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4407" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4404" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4400" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4398" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4392" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4389" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4386" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4377" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4375" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4370" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4367" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4343" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4327" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4261" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4226" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4224" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4178" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4168" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4160" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4153" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4103" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4092" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4078" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4065" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4061" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4050" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4048" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4041" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4036" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4033" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4028" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4026" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4021" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4019" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3988" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3972" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3948" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3942" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3937" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3927" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3925" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3921" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3893" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3888" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3886" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3884" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3866" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3848" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3841" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3838" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3828" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3822" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3807" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3774" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3772" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3769" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3767" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3762" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3760" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3756" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3737" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3690" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3648" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3641" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3625" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3624" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3623" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3622" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3621" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3620" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3619" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3618" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3615" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3614" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4284" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4282" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3668" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3667" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3666" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3665" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3664" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3663" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3662" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3661" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3659" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3658" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3657" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3656" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3654" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3653" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3652" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3651" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4300" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4299" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4298" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4297" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4296" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4295" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4294" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4293" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4291" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4287" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3655" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4292" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4288" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4286" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11522" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11416" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11259" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11139" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10887" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10865" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10837" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10777" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10728" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10651" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10614" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10568" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10559" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10542" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10072" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9973" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9920" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9907" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9888" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9810" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9784" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9716" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9579" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9506" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9382" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9312" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9300" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9283" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9144" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9067" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8991" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8867" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8629" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8594" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8468" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8466" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8416" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8407" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8375" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8259" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8236" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8217" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8180" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8107" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7792" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7747" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7710" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7682" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7618" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7578" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7558" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7236" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7225" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/7166" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/6358" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5895" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5818" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5816" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5479" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5417" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5413" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5346" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5208" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5174" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5078" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5031" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/5006" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4974" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4906" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4901" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4894" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4881" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4873" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4826" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4803" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4757" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4750" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4745" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4736" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4715" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4703" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4690" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4687" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4664" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4659" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4654" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4648" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4643" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4615" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4584" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4559" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4554" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4537" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4523" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4518" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4510" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4493" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4488" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4407" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4404" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4400" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4392" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4389" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4386" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4377" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4375" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4370" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4367" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4343" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4327" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4261" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4226" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4224" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4178" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4168" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4160" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4153" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4117" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4103" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4078" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4065" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4061" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4050" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4048" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4036" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4033" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4028" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4026" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4021" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4019" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3988" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3972" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3948" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3942" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3937" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3927" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3925" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3921" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3893" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3888" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3886" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3884" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3882" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3866" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3848" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3841" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3838" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3828" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3822" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3807" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3774" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3772" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3769" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3767" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3762" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3760" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3756" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3737" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3690" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3648" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3641" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3625" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3624" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3623" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3622" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3621" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3620" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3619" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3618" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3615" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3614" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4284" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4282" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3668" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3667" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3666" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3665" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3664" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3663" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3662" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3661" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3659" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3658" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3657" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3656" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3654" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3653" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3652" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3651" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4300" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4299" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4298" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4297" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4296" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4295" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4294" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4293" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4291" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4287" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/3655" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4292" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4288" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/4286" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H204"/>
+  <dimension ref="A1:H209"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>11259</v>
+        <v>11522</v>
       </c>
       <c r="B2">
         <v>2025</v>
       </c>
       <c r="C2">
-        <v>1246</v>
+        <v>1329</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>11139</v>
+        <v>11416</v>
       </c>
       <c r="B3">
         <v>2025</v>
       </c>
       <c r="C3">
-        <v>900</v>
+        <v>1290</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>10865</v>
+        <v>11259</v>
       </c>
       <c r="B4">
         <v>2025</v>
       </c>
       <c r="C4">
-        <v>968</v>
+        <v>1246</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>10837</v>
+        <v>11139</v>
       </c>
       <c r="B5">
         <v>2025</v>
       </c>
       <c r="C5">
-        <v>967</v>
+        <v>900</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>10728</v>
+        <v>10887</v>
       </c>
       <c r="B6">
         <v>2025</v>
       </c>
       <c r="C6">
-        <v>372</v>
+        <v>1028</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>10651</v>
+        <v>10865</v>
       </c>
       <c r="B7">
         <v>2025</v>
       </c>
       <c r="C7">
-        <v>527</v>
+        <v>968</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>10568</v>
+        <v>10837</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>508</v>
+        <v>967</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>10559</v>
+        <v>10777</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>219</v>
+        <v>560</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
         <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>10542</v>
+        <v>10728</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>204</v>
+        <v>372</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>10072</v>
+        <v>10651</v>
       </c>
       <c r="B11">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C11">
-        <v>1222</v>
+        <v>527</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>37</v>
       </c>
+      <c r="G11" t="s">
+        <v>38</v>
+      </c>
       <c r="H11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>9973</v>
+        <v>10614</v>
       </c>
       <c r="B12">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C12">
-        <v>896</v>
+        <v>453</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
+      </c>
+      <c r="G12" t="s">
+        <v>41</v>
       </c>
       <c r="H12" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>9920</v>
+        <v>10568</v>
       </c>
       <c r="B13">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C13">
-        <v>636</v>
+        <v>508</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="G13" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>9907</v>
+        <v>10559</v>
       </c>
       <c r="B14">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C14">
-        <v>713</v>
+        <v>219</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="G14" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H14" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>9888</v>
+        <v>10542</v>
       </c>
       <c r="B15">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C15">
-        <v>590</v>
+        <v>204</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="G15" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="H15" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>9810</v>
+        <v>10072</v>
       </c>
       <c r="B16">
         <v>2024</v>
       </c>
       <c r="C16">
-        <v>540</v>
+        <v>1222</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="H16" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>9784</v>
+        <v>9973</v>
       </c>
       <c r="B17">
         <v>2024</v>
       </c>
       <c r="C17">
-        <v>291</v>
+        <v>896</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="G17" t="s">
         <v>54</v>
       </c>
       <c r="H17" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>9716</v>
+        <v>9920</v>
       </c>
       <c r="B18">
         <v>2024</v>
       </c>
       <c r="C18">
-        <v>332</v>
+        <v>636</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>56</v>
       </c>
       <c r="G18" t="s">
         <v>57</v>
       </c>
       <c r="H18" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>9579</v>
+        <v>9907</v>
       </c>
       <c r="B19">
         <v>2024</v>
       </c>
       <c r="C19">
-        <v>292</v>
+        <v>713</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>59</v>
       </c>
       <c r="G19" t="s">
         <v>60</v>
       </c>
       <c r="H19" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>9506</v>
+        <v>9888</v>
       </c>
       <c r="B20">
         <v>2024</v>
       </c>
       <c r="C20">
-        <v>105</v>
+        <v>590</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>62</v>
       </c>
       <c r="G20" t="s">
         <v>63</v>
       </c>
       <c r="H20" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>9382</v>
+        <v>9810</v>
       </c>
       <c r="B21">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C21">
-        <v>1363</v>
+        <v>540</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>65</v>
       </c>
       <c r="G21" t="s">
         <v>66</v>
       </c>
       <c r="H21" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>9312</v>
+        <v>9784</v>
       </c>
       <c r="B22">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C22">
-        <v>1441</v>
+        <v>291</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G22" t="s">
         <v>69</v>
       </c>
       <c r="H22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>9300</v>
+        <v>9716</v>
       </c>
       <c r="B23">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C23">
-        <v>1181</v>
+        <v>332</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>71</v>
       </c>
       <c r="G23" t="s">
         <v>72</v>
       </c>
       <c r="H23" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>9283</v>
+        <v>9579</v>
       </c>
       <c r="B24">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C24">
-        <v>1162</v>
+        <v>292</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G24" t="s">
         <v>75</v>
       </c>
       <c r="H24" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>9144</v>
+        <v>9506</v>
       </c>
       <c r="B25">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C25">
-        <v>887</v>
+        <v>105</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>77</v>
       </c>
       <c r="G25" t="s">
         <v>78</v>
       </c>
       <c r="H25" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>9067</v>
+        <v>9382</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26">
-        <v>621</v>
+        <v>1363</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G26" t="s">
         <v>81</v>
       </c>
       <c r="H26" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>8991</v>
+        <v>9312</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27">
-        <v>227</v>
+        <v>1441</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>83</v>
       </c>
       <c r="G27" t="s">
         <v>84</v>
       </c>
       <c r="H27" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>8867</v>
+        <v>9300</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28">
-        <v>87</v>
+        <v>1181</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="G28" t="s">
         <v>87</v>
       </c>
       <c r="H28" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>8629</v>
+        <v>9283</v>
       </c>
       <c r="B29">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C29">
-        <v>719</v>
+        <v>1162</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>89</v>
       </c>
       <c r="G29" t="s">
         <v>90</v>
       </c>
       <c r="H29" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>8594</v>
+        <v>9144</v>
       </c>
       <c r="B30">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C30">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G30" t="s">
         <v>93</v>
       </c>
       <c r="H30" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>8468</v>
+        <v>9067</v>
       </c>
       <c r="B31">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C31">
-        <v>722</v>
+        <v>621</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>95</v>
       </c>
       <c r="G31" t="s">
         <v>96</v>
       </c>
       <c r="H31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>8466</v>
+        <v>8991</v>
       </c>
       <c r="B32">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C32">
-        <v>635</v>
+        <v>227</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G32" t="s">
         <v>99</v>
       </c>
       <c r="H32" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>8416</v>
+        <v>8867</v>
       </c>
       <c r="B33">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C33">
-        <v>575</v>
+        <v>87</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>101</v>
       </c>
       <c r="G33" t="s">
         <v>102</v>
       </c>
       <c r="H33" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>8407</v>
+        <v>8629</v>
       </c>
       <c r="B34">
         <v>2022</v>
       </c>
       <c r="C34">
-        <v>549</v>
+        <v>719</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G34" t="s">
         <v>105</v>
       </c>
       <c r="H34" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>8375</v>
+        <v>8594</v>
       </c>
       <c r="B35">
         <v>2022</v>
       </c>
       <c r="C35">
-        <v>493</v>
+        <v>884</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>107</v>
       </c>
       <c r="G35" t="s">
         <v>108</v>
       </c>
       <c r="H35" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>8259</v>
+        <v>8468</v>
       </c>
       <c r="B36">
         <v>2022</v>
       </c>
       <c r="C36">
-        <v>323</v>
+        <v>722</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>110</v>
       </c>
       <c r="G36" t="s">
         <v>111</v>
       </c>
       <c r="H36" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>8236</v>
+        <v>8466</v>
       </c>
       <c r="B37">
         <v>2022</v>
       </c>
       <c r="C37">
-        <v>292</v>
+        <v>635</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>113</v>
       </c>
       <c r="G37" t="s">
         <v>114</v>
       </c>
       <c r="H37" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>8217</v>
+        <v>8416</v>
       </c>
       <c r="B38">
         <v>2022</v>
       </c>
       <c r="C38">
-        <v>89</v>
+        <v>575</v>
       </c>
       <c r="D38" t="s">
         <v>8</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>116</v>
       </c>
       <c r="G38" t="s">
         <v>117</v>
       </c>
       <c r="H38" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>8180</v>
+        <v>8407</v>
       </c>
       <c r="B39">
         <v>2022</v>
       </c>
       <c r="C39">
-        <v>109</v>
+        <v>549</v>
       </c>
       <c r="D39" t="s">
         <v>8</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>119</v>
       </c>
       <c r="G39" t="s">
         <v>120</v>
       </c>
       <c r="H39" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>8107</v>
+        <v>8375</v>
       </c>
       <c r="B40">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C40">
-        <v>1135</v>
+        <v>493</v>
       </c>
       <c r="D40" t="s">
         <v>8</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" s="1" t="s">
         <v>122</v>
       </c>
       <c r="G40" t="s">
         <v>123</v>
       </c>
       <c r="H40" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>7995</v>
+        <v>8259</v>
       </c>
       <c r="B41">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C41">
-        <v>777</v>
+        <v>323</v>
       </c>
       <c r="D41" t="s">
         <v>8</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" s="1" t="s">
         <v>125</v>
       </c>
       <c r="G41" t="s">
         <v>126</v>
       </c>
       <c r="H41" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>7792</v>
+        <v>8236</v>
       </c>
       <c r="B42">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C42">
-        <v>180</v>
+        <v>292</v>
       </c>
       <c r="D42" t="s">
         <v>8</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42" s="1" t="s">
         <v>128</v>
       </c>
       <c r="G42" t="s">
         <v>129</v>
       </c>
       <c r="H42" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>7747</v>
+        <v>8217</v>
       </c>
       <c r="B43">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C43">
-        <v>153</v>
+        <v>89</v>
       </c>
       <c r="D43" t="s">
         <v>8</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43" s="1" t="s">
         <v>131</v>
       </c>
       <c r="G43" t="s">
         <v>132</v>
       </c>
       <c r="H43" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>7710</v>
+        <v>8180</v>
       </c>
       <c r="B44">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="C44">
-        <v>222</v>
+        <v>109</v>
       </c>
       <c r="D44" t="s">
         <v>8</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" s="1" t="s">
         <v>134</v>
       </c>
       <c r="G44" t="s">
         <v>135</v>
       </c>
       <c r="H44" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>7682</v>
+        <v>8107</v>
       </c>
       <c r="B45">
         <v>2021</v>
       </c>
       <c r="C45">
-        <v>228</v>
+        <v>1135</v>
       </c>
       <c r="D45" t="s">
         <v>8</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45" s="1" t="s">
         <v>137</v>
       </c>
       <c r="G45" t="s">
         <v>138</v>
       </c>
       <c r="H45" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>7618</v>
+        <v>7995</v>
       </c>
       <c r="B46">
         <v>2021</v>
       </c>
       <c r="C46">
-        <v>62</v>
+        <v>777</v>
       </c>
       <c r="D46" t="s">
         <v>8</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" s="1" t="s">
         <v>140</v>
       </c>
       <c r="G46" t="s">
         <v>141</v>
       </c>
       <c r="H46" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>7578</v>
+        <v>7792</v>
       </c>
       <c r="B47">
         <v>2021</v>
       </c>
       <c r="C47">
-        <v>77</v>
+        <v>180</v>
       </c>
       <c r="D47" t="s">
         <v>8</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" s="1" t="s">
         <v>143</v>
       </c>
       <c r="G47" t="s">
         <v>144</v>
       </c>
       <c r="H47" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>7558</v>
+        <v>7747</v>
       </c>
       <c r="B48">
         <v>2021</v>
       </c>
       <c r="C48">
-        <v>22</v>
+        <v>153</v>
       </c>
       <c r="D48" t="s">
         <v>8</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48" s="1" t="s">
         <v>146</v>
       </c>
       <c r="G48" t="s">
         <v>147</v>
       </c>
       <c r="H48" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>7236</v>
+        <v>7710</v>
       </c>
       <c r="B49">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C49">
-        <v>688</v>
+        <v>222</v>
       </c>
       <c r="D49" t="s">
         <v>8</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" s="1" t="s">
         <v>149</v>
       </c>
       <c r="G49" t="s">
         <v>150</v>
       </c>
       <c r="H49" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>7225</v>
+        <v>7682</v>
       </c>
       <c r="B50">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C50">
-        <v>518</v>
+        <v>228</v>
       </c>
       <c r="D50" t="s">
         <v>8</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" s="1" t="s">
         <v>152</v>
       </c>
       <c r="G50" t="s">
         <v>153</v>
       </c>
       <c r="H50" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>7166</v>
+        <v>7618</v>
       </c>
       <c r="B51">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C51">
-        <v>598</v>
+        <v>62</v>
       </c>
       <c r="D51" t="s">
         <v>8</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51" s="1" t="s">
         <v>155</v>
       </c>
       <c r="G51" t="s">
         <v>156</v>
       </c>
       <c r="H51" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>6358</v>
+        <v>7578</v>
       </c>
       <c r="B52">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C52">
-        <v>419</v>
+        <v>77</v>
       </c>
       <c r="D52" t="s">
         <v>8</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" s="1" t="s">
         <v>158</v>
       </c>
       <c r="G52" t="s">
         <v>159</v>
       </c>
       <c r="H52" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>5895</v>
+        <v>7558</v>
       </c>
       <c r="B53">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="C53">
-        <v>140</v>
+        <v>22</v>
       </c>
       <c r="D53" t="s">
         <v>8</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" s="1" t="s">
         <v>161</v>
       </c>
       <c r="G53" t="s">
         <v>162</v>
       </c>
       <c r="H53" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>5818</v>
+        <v>7236</v>
       </c>
       <c r="B54">
         <v>2020</v>
       </c>
       <c r="C54">
-        <v>106</v>
+        <v>688</v>
       </c>
       <c r="D54" t="s">
         <v>8</v>
       </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54" s="1" t="s">
         <v>164</v>
       </c>
       <c r="G54" t="s">
         <v>165</v>
       </c>
       <c r="H54" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>5816</v>
+        <v>7225</v>
       </c>
       <c r="B55">
         <v>2020</v>
       </c>
       <c r="C55">
-        <v>68</v>
+        <v>518</v>
       </c>
       <c r="D55" t="s">
         <v>8</v>
       </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55" s="1" t="s">
         <v>167</v>
       </c>
       <c r="G55" t="s">
         <v>168</v>
       </c>
       <c r="H55" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>5479</v>
+        <v>7166</v>
       </c>
       <c r="B56">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C56">
-        <v>1097</v>
+        <v>598</v>
       </c>
       <c r="D56" t="s">
         <v>8</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56" s="1" t="s">
         <v>170</v>
       </c>
       <c r="G56" t="s">
         <v>171</v>
       </c>
       <c r="H56" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>5417</v>
+        <v>6358</v>
       </c>
       <c r="B57">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C57">
-        <v>910</v>
+        <v>419</v>
       </c>
       <c r="D57" t="s">
         <v>8</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" s="1" t="s">
         <v>173</v>
       </c>
       <c r="G57" t="s">
         <v>174</v>
       </c>
       <c r="H57" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>5413</v>
+        <v>5895</v>
       </c>
       <c r="B58">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C58">
-        <v>1082</v>
+        <v>140</v>
       </c>
       <c r="D58" t="s">
         <v>8</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" s="1" t="s">
         <v>176</v>
       </c>
       <c r="G58" t="s">
         <v>177</v>
       </c>
       <c r="H58" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>5346</v>
+        <v>5818</v>
       </c>
       <c r="B59">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C59">
-        <v>1055</v>
+        <v>106</v>
       </c>
       <c r="D59" t="s">
         <v>8</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" s="1" t="s">
         <v>179</v>
       </c>
+      <c r="G59" t="s">
+        <v>180</v>
+      </c>
       <c r="H59" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>5208</v>
+        <v>5816</v>
       </c>
       <c r="B60">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="C60">
-        <v>865</v>
+        <v>68</v>
       </c>
       <c r="D60" t="s">
         <v>8</v>
       </c>
       <c r="E60" t="s">
         <v>9</v>
       </c>
       <c r="F60" s="1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G60" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="H60" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>5174</v>
+        <v>5479</v>
       </c>
       <c r="B61">
         <v>2019</v>
       </c>
       <c r="C61">
-        <v>889</v>
+        <v>1097</v>
       </c>
       <c r="D61" t="s">
         <v>8</v>
       </c>
       <c r="E61" t="s">
         <v>9</v>
       </c>
       <c r="F61" s="1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="G61" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="H61" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>5078</v>
+        <v>5417</v>
       </c>
       <c r="B62">
         <v>2019</v>
       </c>
       <c r="C62">
-        <v>690</v>
+        <v>910</v>
       </c>
       <c r="D62" t="s">
         <v>8</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" s="1" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G62" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="H62" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>5031</v>
+        <v>5413</v>
       </c>
       <c r="B63">
         <v>2019</v>
       </c>
       <c r="C63">
-        <v>211</v>
+        <v>1082</v>
       </c>
       <c r="D63" t="s">
         <v>8</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G63" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="H63" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>5006</v>
+        <v>5346</v>
       </c>
       <c r="B64">
         <v>2019</v>
       </c>
       <c r="C64">
-        <v>578</v>
+        <v>1055</v>
       </c>
       <c r="D64" t="s">
         <v>8</v>
       </c>
       <c r="E64" t="s">
         <v>9</v>
       </c>
       <c r="F64" s="1" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="G64" t="s">
         <v>194</v>
       </c>
       <c r="H64" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>4974</v>
+        <v>5208</v>
       </c>
       <c r="B65">
         <v>2019</v>
       </c>
       <c r="C65">
-        <v>189</v>
+        <v>865</v>
       </c>
       <c r="D65" t="s">
         <v>8</v>
       </c>
       <c r="E65" t="s">
         <v>9</v>
       </c>
       <c r="F65" s="1" t="s">
         <v>196</v>
       </c>
       <c r="G65" t="s">
         <v>197</v>
       </c>
       <c r="H65" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>4906</v>
+        <v>5174</v>
       </c>
       <c r="B66">
         <v>2019</v>
       </c>
       <c r="C66">
-        <v>5</v>
+        <v>889</v>
       </c>
       <c r="D66" t="s">
         <v>8</v>
       </c>
       <c r="E66" t="s">
         <v>9</v>
       </c>
       <c r="F66" s="1" t="s">
         <v>199</v>
       </c>
       <c r="G66" t="s">
         <v>200</v>
       </c>
       <c r="H66" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>4901</v>
+        <v>5078</v>
       </c>
       <c r="B67">
         <v>2019</v>
       </c>
       <c r="C67">
-        <v>4</v>
+        <v>690</v>
       </c>
       <c r="D67" t="s">
         <v>8</v>
       </c>
       <c r="E67" t="s">
         <v>9</v>
       </c>
       <c r="F67" s="1" t="s">
         <v>202</v>
       </c>
       <c r="G67" t="s">
         <v>203</v>
       </c>
       <c r="H67" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>4894</v>
+        <v>5031</v>
       </c>
       <c r="B68">
         <v>2019</v>
       </c>
       <c r="C68">
-        <v>7</v>
+        <v>211</v>
       </c>
       <c r="D68" t="s">
         <v>8</v>
       </c>
       <c r="E68" t="s">
         <v>9</v>
       </c>
       <c r="F68" s="1" t="s">
         <v>205</v>
       </c>
       <c r="G68" t="s">
         <v>206</v>
       </c>
       <c r="H68" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>4881</v>
+        <v>5006</v>
       </c>
       <c r="B69">
         <v>2019</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>578</v>
       </c>
       <c r="D69" t="s">
         <v>8</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G69" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="H69" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>4873</v>
+        <v>4974</v>
       </c>
       <c r="B70">
         <v>2019</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>189</v>
       </c>
       <c r="D70" t="s">
         <v>8</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="G70" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="H70" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>4826</v>
+        <v>4906</v>
       </c>
       <c r="B71">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C71">
-        <v>16</v>
+        <v>5</v>
       </c>
       <c r="D71" t="s">
         <v>8</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" s="1" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G71" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="H71" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>4803</v>
+        <v>4901</v>
       </c>
       <c r="B72">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C72">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D72" t="s">
         <v>8</v>
       </c>
       <c r="E72" t="s">
         <v>9</v>
       </c>
       <c r="F72" s="1" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="G72" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="H72" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>4757</v>
+        <v>4894</v>
       </c>
       <c r="B73">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C73">
-        <v>13</v>
+        <v>7</v>
       </c>
       <c r="D73" t="s">
         <v>8</v>
       </c>
       <c r="E73" t="s">
         <v>9</v>
       </c>
       <c r="F73" s="1" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="G73" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="H73" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>4750</v>
+        <v>4881</v>
       </c>
       <c r="B74">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C74">
-        <v>12</v>
+        <v>2</v>
       </c>
       <c r="D74" t="s">
         <v>8</v>
       </c>
       <c r="E74" t="s">
         <v>9</v>
       </c>
       <c r="F74" s="1" t="s">
         <v>222</v>
       </c>
       <c r="G74" t="s">
         <v>223</v>
       </c>
       <c r="H74" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>4745</v>
+        <v>4873</v>
       </c>
       <c r="B75">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="C75">
-        <v>11</v>
+        <v>1</v>
       </c>
       <c r="D75" t="s">
         <v>8</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" s="1" t="s">
         <v>225</v>
       </c>
       <c r="G75" t="s">
         <v>226</v>
       </c>
       <c r="H75" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>4736</v>
+        <v>4826</v>
       </c>
       <c r="B76">
         <v>2018</v>
       </c>
       <c r="C76">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D76" t="s">
         <v>8</v>
       </c>
       <c r="E76" t="s">
         <v>9</v>
       </c>
       <c r="F76" s="1" t="s">
         <v>228</v>
       </c>
       <c r="G76" t="s">
         <v>229</v>
       </c>
       <c r="H76" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>4715</v>
+        <v>4803</v>
       </c>
       <c r="B77">
         <v>2018</v>
       </c>
       <c r="C77">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D77" t="s">
         <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>9</v>
       </c>
       <c r="F77" s="1" t="s">
         <v>231</v>
       </c>
       <c r="G77" t="s">
         <v>232</v>
       </c>
       <c r="H77" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>4703</v>
+        <v>4757</v>
       </c>
       <c r="B78">
         <v>2018</v>
       </c>
       <c r="C78">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D78" t="s">
         <v>8</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" s="1" t="s">
         <v>234</v>
       </c>
       <c r="G78" t="s">
         <v>235</v>
       </c>
       <c r="H78" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>4690</v>
+        <v>4750</v>
       </c>
       <c r="B79">
         <v>2018</v>
       </c>
       <c r="C79">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D79" t="s">
         <v>8</v>
       </c>
       <c r="E79" t="s">
         <v>9</v>
       </c>
       <c r="F79" s="1" t="s">
         <v>237</v>
       </c>
       <c r="G79" t="s">
         <v>238</v>
       </c>
       <c r="H79" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>4687</v>
+        <v>4745</v>
       </c>
       <c r="B80">
         <v>2018</v>
       </c>
       <c r="C80">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D80" t="s">
         <v>8</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
       <c r="F80" s="1" t="s">
         <v>240</v>
       </c>
       <c r="G80" t="s">
         <v>241</v>
       </c>
       <c r="H80" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>4664</v>
+        <v>4736</v>
       </c>
       <c r="B81">
         <v>2018</v>
       </c>
       <c r="C81">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D81" t="s">
         <v>8</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" s="1" t="s">
         <v>243</v>
       </c>
       <c r="G81" t="s">
         <v>244</v>
       </c>
       <c r="H81" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>4659</v>
+        <v>4715</v>
       </c>
       <c r="B82">
         <v>2018</v>
       </c>
       <c r="C82">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D82" t="s">
         <v>8</v>
       </c>
       <c r="E82" t="s">
         <v>9</v>
       </c>
       <c r="F82" s="1" t="s">
         <v>246</v>
       </c>
       <c r="G82" t="s">
         <v>247</v>
       </c>
       <c r="H82" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>4654</v>
+        <v>4703</v>
       </c>
       <c r="B83">
         <v>2018</v>
       </c>
       <c r="C83">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D83" t="s">
         <v>8</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" s="1" t="s">
         <v>249</v>
       </c>
       <c r="G83" t="s">
         <v>250</v>
       </c>
       <c r="H83" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>4648</v>
+        <v>4690</v>
       </c>
       <c r="B84">
         <v>2018</v>
       </c>
       <c r="C84">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D84" t="s">
         <v>8</v>
       </c>
       <c r="E84" t="s">
         <v>9</v>
       </c>
       <c r="F84" s="1" t="s">
         <v>252</v>
       </c>
       <c r="G84" t="s">
         <v>253</v>
       </c>
       <c r="H84" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>4643</v>
+        <v>4687</v>
       </c>
       <c r="B85">
         <v>2018</v>
       </c>
       <c r="C85">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D85" t="s">
         <v>8</v>
       </c>
       <c r="E85" t="s">
         <v>9</v>
       </c>
       <c r="F85" s="1" t="s">
         <v>255</v>
       </c>
       <c r="G85" t="s">
         <v>256</v>
       </c>
       <c r="H85" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>4615</v>
+        <v>4664</v>
       </c>
       <c r="B86">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C86">
-        <v>13</v>
+        <v>5</v>
       </c>
       <c r="D86" t="s">
         <v>8</v>
       </c>
       <c r="E86" t="s">
         <v>9</v>
       </c>
       <c r="F86" s="1" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="G86" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="H86" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>4584</v>
+        <v>4659</v>
       </c>
       <c r="B87">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C87">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="D87" t="s">
         <v>8</v>
       </c>
       <c r="E87" t="s">
         <v>9</v>
       </c>
       <c r="F87" s="1" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="G87" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="H87" t="s">
-        <v>261</v>
+        <v>263</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>4559</v>
+        <v>4654</v>
       </c>
       <c r="B88">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C88">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D88" t="s">
         <v>8</v>
       </c>
       <c r="E88" t="s">
         <v>9</v>
       </c>
       <c r="F88" s="1" t="s">
-        <v>262</v>
+        <v>264</v>
       </c>
       <c r="G88" t="s">
-        <v>263</v>
+        <v>265</v>
       </c>
       <c r="H88" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>4554</v>
+        <v>4648</v>
       </c>
       <c r="B89">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C89">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="D89" t="s">
         <v>8</v>
       </c>
       <c r="E89" t="s">
         <v>9</v>
       </c>
       <c r="F89" s="1" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
       <c r="G89" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="H89" t="s">
-        <v>265</v>
+        <v>269</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>4537</v>
+        <v>4643</v>
       </c>
       <c r="B90">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="C90">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D90" t="s">
         <v>8</v>
       </c>
       <c r="E90" t="s">
         <v>9</v>
       </c>
       <c r="F90" s="1" t="s">
-        <v>266</v>
+        <v>270</v>
       </c>
       <c r="G90" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
       <c r="H90" t="s">
-        <v>267</v>
+        <v>271</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>4523</v>
+        <v>4615</v>
       </c>
       <c r="B91">
         <v>2017</v>
       </c>
       <c r="C91">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="D91" t="s">
         <v>8</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" s="1" t="s">
-        <v>268</v>
+        <v>272</v>
       </c>
       <c r="G91" t="s">
-        <v>269</v>
+        <v>273</v>
       </c>
       <c r="H91" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>4518</v>
+        <v>4584</v>
       </c>
       <c r="B92">
         <v>2017</v>
       </c>
       <c r="C92">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="D92" t="s">
         <v>8</v>
       </c>
       <c r="E92" t="s">
         <v>9</v>
       </c>
       <c r="F92" s="1" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="G92" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="H92" t="s">
-        <v>272</v>
+        <v>276</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>4510</v>
+        <v>4559</v>
       </c>
       <c r="B93">
         <v>2017</v>
       </c>
       <c r="C93">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D93" t="s">
         <v>8</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" s="1" t="s">
-        <v>273</v>
+        <v>277</v>
       </c>
       <c r="G93" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
       <c r="H93" t="s">
-        <v>274</v>
+        <v>278</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>4493</v>
+        <v>4554</v>
       </c>
       <c r="B94">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C94">
-        <v>19</v>
+        <v>6</v>
       </c>
       <c r="D94" t="s">
         <v>8</v>
       </c>
       <c r="E94" t="s">
         <v>9</v>
       </c>
       <c r="F94" s="1" t="s">
-        <v>275</v>
+        <v>279</v>
       </c>
       <c r="G94" t="s">
-        <v>276</v>
+        <v>280</v>
       </c>
       <c r="H94" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>4488</v>
+        <v>4537</v>
       </c>
       <c r="B95">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C95">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="D95" t="s">
         <v>8</v>
       </c>
       <c r="E95" t="s">
         <v>9</v>
       </c>
       <c r="F95" s="1" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="G95" t="s">
-        <v>279</v>
+        <v>282</v>
       </c>
       <c r="H95" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>4407</v>
+        <v>4523</v>
       </c>
       <c r="B96">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C96">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D96" t="s">
         <v>8</v>
       </c>
       <c r="E96" t="s">
         <v>9</v>
       </c>
       <c r="F96" s="1" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="G96" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="H96" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>4404</v>
+        <v>4518</v>
       </c>
       <c r="B97">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C97">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="D97" t="s">
         <v>8</v>
       </c>
       <c r="E97" t="s">
         <v>9</v>
       </c>
       <c r="F97" s="1" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="G97" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="H97" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>4400</v>
+        <v>4510</v>
       </c>
       <c r="B98">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="C98">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D98" t="s">
         <v>8</v>
       </c>
       <c r="E98" t="s">
         <v>9</v>
       </c>
       <c r="F98" s="1" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="G98" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="H98" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>4398</v>
+        <v>4493</v>
       </c>
       <c r="B99">
         <v>2016</v>
       </c>
       <c r="C99">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="D99" t="s">
         <v>8</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" s="1" t="s">
         <v>290</v>
       </c>
       <c r="G99" t="s">
         <v>291</v>
       </c>
       <c r="H99" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>4392</v>
+        <v>4488</v>
       </c>
       <c r="B100">
         <v>2016</v>
       </c>
       <c r="C100">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="D100" t="s">
         <v>8</v>
       </c>
       <c r="E100" t="s">
         <v>9</v>
       </c>
       <c r="F100" s="1" t="s">
         <v>293</v>
       </c>
       <c r="G100" t="s">
         <v>294</v>
       </c>
       <c r="H100" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>4389</v>
+        <v>4407</v>
       </c>
       <c r="B101">
         <v>2016</v>
       </c>
       <c r="C101">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="D101" t="s">
         <v>8</v>
       </c>
       <c r="E101" t="s">
         <v>9</v>
       </c>
       <c r="F101" s="1" t="s">
         <v>296</v>
       </c>
       <c r="G101" t="s">
         <v>297</v>
       </c>
       <c r="H101" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>4386</v>
+        <v>4404</v>
       </c>
       <c r="B102">
         <v>2016</v>
       </c>
       <c r="C102">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="D102" t="s">
         <v>8</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" s="1" t="s">
         <v>299</v>
       </c>
       <c r="G102" t="s">
         <v>300</v>
       </c>
       <c r="H102" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>4377</v>
+        <v>4400</v>
       </c>
       <c r="B103">
         <v>2016</v>
       </c>
       <c r="C103">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D103" t="s">
         <v>8</v>
       </c>
       <c r="E103" t="s">
         <v>9</v>
       </c>
       <c r="F103" s="1" t="s">
         <v>302</v>
       </c>
       <c r="G103" t="s">
         <v>303</v>
       </c>
       <c r="H103" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>4375</v>
+        <v>4398</v>
       </c>
       <c r="B104">
         <v>2016</v>
       </c>
       <c r="C104">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D104" t="s">
         <v>8</v>
       </c>
       <c r="E104" t="s">
         <v>9</v>
       </c>
       <c r="F104" s="1" t="s">
         <v>305</v>
       </c>
       <c r="G104" t="s">
         <v>306</v>
       </c>
       <c r="H104" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>4370</v>
+        <v>4392</v>
       </c>
       <c r="B105">
         <v>2016</v>
       </c>
       <c r="C105">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D105" t="s">
         <v>8</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" s="1" t="s">
         <v>308</v>
       </c>
       <c r="G105" t="s">
         <v>309</v>
       </c>
       <c r="H105" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>4367</v>
+        <v>4389</v>
       </c>
       <c r="B106">
         <v>2016</v>
       </c>
       <c r="C106">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="D106" t="s">
         <v>8</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
       <c r="F106" s="1" t="s">
         <v>311</v>
       </c>
       <c r="G106" t="s">
         <v>312</v>
       </c>
       <c r="H106" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>4343</v>
+        <v>4386</v>
       </c>
       <c r="B107">
         <v>2016</v>
       </c>
       <c r="C107">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D107" t="s">
         <v>8</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" s="1" t="s">
         <v>314</v>
       </c>
       <c r="G107" t="s">
         <v>315</v>
       </c>
       <c r="H107" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>4327</v>
+        <v>4377</v>
       </c>
       <c r="B108">
         <v>2016</v>
       </c>
       <c r="C108">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D108" t="s">
         <v>8</v>
       </c>
       <c r="E108" t="s">
         <v>9</v>
       </c>
       <c r="F108" s="1" t="s">
         <v>317</v>
       </c>
       <c r="G108" t="s">
         <v>318</v>
       </c>
       <c r="H108" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>4261</v>
+        <v>4375</v>
       </c>
       <c r="B109">
         <v>2016</v>
       </c>
       <c r="C109">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="D109" t="s">
         <v>8</v>
       </c>
       <c r="E109" t="s">
         <v>9</v>
       </c>
       <c r="F109" s="1" t="s">
         <v>320</v>
       </c>
       <c r="G109" t="s">
         <v>321</v>
       </c>
       <c r="H109" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>4226</v>
+        <v>4370</v>
       </c>
       <c r="B110">
         <v>2016</v>
       </c>
       <c r="C110">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D110" t="s">
         <v>8</v>
       </c>
       <c r="E110" t="s">
         <v>9</v>
       </c>
       <c r="F110" s="1" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="G110" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H110" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>4224</v>
+        <v>4367</v>
       </c>
       <c r="B111">
         <v>2016</v>
       </c>
       <c r="C111">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="D111" t="s">
         <v>8</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" s="1" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="G111" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="H111" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>4178</v>
+        <v>4343</v>
       </c>
       <c r="B112">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C112">
-        <v>20</v>
+        <v>6</v>
       </c>
       <c r="D112" t="s">
         <v>8</v>
       </c>
       <c r="E112" t="s">
         <v>9</v>
       </c>
       <c r="F112" s="1" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="G112" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
       <c r="H112" t="s">
-        <v>327</v>
+        <v>331</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>4168</v>
+        <v>4327</v>
       </c>
       <c r="B113">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C113">
-        <v>19</v>
+        <v>5</v>
       </c>
       <c r="D113" t="s">
         <v>8</v>
       </c>
       <c r="E113" t="s">
         <v>9</v>
       </c>
       <c r="F113" s="1" t="s">
-        <v>328</v>
+        <v>332</v>
       </c>
       <c r="G113" t="s">
-        <v>329</v>
+        <v>333</v>
       </c>
       <c r="H113" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>4160</v>
+        <v>4261</v>
       </c>
       <c r="B114">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C114">
-        <v>18</v>
+        <v>4</v>
       </c>
       <c r="D114" t="s">
         <v>8</v>
       </c>
       <c r="E114" t="s">
         <v>9</v>
       </c>
       <c r="F114" s="1" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="G114" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="H114" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>4153</v>
+        <v>4226</v>
       </c>
       <c r="B115">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C115">
         <v>3</v>
       </c>
       <c r="D115" t="s">
         <v>8</v>
       </c>
       <c r="E115" t="s">
         <v>9</v>
       </c>
       <c r="F115" s="1" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="G115" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="H115" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>4117</v>
+        <v>4224</v>
       </c>
       <c r="B116">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="C116">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="D116" t="s">
         <v>8</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" s="1" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="G116" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="H116" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>4107</v>
+        <v>4178</v>
       </c>
       <c r="B117">
         <v>2015</v>
       </c>
       <c r="C117">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="D117" t="s">
         <v>8</v>
       </c>
       <c r="E117" t="s">
         <v>9</v>
       </c>
       <c r="F117" s="1" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="G117" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="H117" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>4103</v>
+        <v>4168</v>
       </c>
       <c r="B118">
         <v>2015</v>
       </c>
       <c r="C118">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="D118" t="s">
         <v>8</v>
       </c>
       <c r="E118" t="s">
         <v>9</v>
       </c>
       <c r="F118" s="1" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="G118" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="H118" t="s">
-        <v>340</v>
+        <v>344</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>4092</v>
+        <v>4160</v>
       </c>
       <c r="B119">
         <v>2015</v>
       </c>
       <c r="C119">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D119" t="s">
         <v>8</v>
       </c>
       <c r="E119" t="s">
         <v>9</v>
       </c>
       <c r="F119" s="1" t="s">
-        <v>341</v>
+        <v>345</v>
       </c>
       <c r="G119" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
       <c r="H119" t="s">
-        <v>342</v>
+        <v>346</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>4078</v>
+        <v>4153</v>
       </c>
       <c r="B120">
         <v>2015</v>
       </c>
       <c r="C120">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D120" t="s">
         <v>8</v>
       </c>
       <c r="E120" t="s">
         <v>9</v>
       </c>
       <c r="F120" s="1" t="s">
-        <v>343</v>
+        <v>347</v>
       </c>
       <c r="G120" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
       <c r="H120" t="s">
-        <v>344</v>
+        <v>348</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>4065</v>
+        <v>4117</v>
       </c>
       <c r="B121">
         <v>2015</v>
       </c>
       <c r="C121">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D121" t="s">
         <v>8</v>
       </c>
       <c r="E121" t="s">
         <v>9</v>
       </c>
       <c r="F121" s="1" t="s">
-        <v>345</v>
+        <v>349</v>
       </c>
       <c r="G121" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
       <c r="H121" t="s">
-        <v>346</v>
+        <v>350</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>4061</v>
+        <v>4107</v>
       </c>
       <c r="B122">
         <v>2015</v>
       </c>
       <c r="C122">
-        <v>11</v>
+        <v>0</v>
       </c>
       <c r="D122" t="s">
         <v>8</v>
       </c>
       <c r="E122" t="s">
         <v>9</v>
       </c>
       <c r="F122" s="1" t="s">
-        <v>347</v>
+        <v>351</v>
       </c>
       <c r="G122" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
       <c r="H122" t="s">
-        <v>348</v>
+        <v>352</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>4050</v>
+        <v>4103</v>
       </c>
       <c r="B123">
         <v>2015</v>
       </c>
       <c r="C123">
-        <v>9</v>
+        <v>13</v>
       </c>
       <c r="D123" t="s">
         <v>8</v>
       </c>
       <c r="E123" t="s">
         <v>9</v>
       </c>
       <c r="F123" s="1" t="s">
-        <v>349</v>
+        <v>353</v>
       </c>
       <c r="G123" t="s">
-        <v>350</v>
+        <v>354</v>
       </c>
       <c r="H123" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>4048</v>
+        <v>4092</v>
       </c>
       <c r="B124">
         <v>2015</v>
       </c>
       <c r="C124">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D124" t="s">
         <v>8</v>
       </c>
       <c r="E124" t="s">
         <v>9</v>
       </c>
       <c r="F124" s="1" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="G124" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="H124" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>4041</v>
+        <v>4078</v>
       </c>
       <c r="B125">
         <v>2015</v>
       </c>
       <c r="C125">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D125" t="s">
         <v>8</v>
       </c>
       <c r="E125" t="s">
         <v>9</v>
       </c>
       <c r="F125" s="1" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="G125" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="H125" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>4036</v>
+        <v>4065</v>
       </c>
       <c r="B126">
         <v>2015</v>
       </c>
       <c r="C126">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="D126" t="s">
         <v>8</v>
       </c>
       <c r="E126" t="s">
         <v>9</v>
       </c>
       <c r="F126" s="1" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="G126" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="H126" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>4033</v>
+        <v>4061</v>
       </c>
       <c r="B127">
         <v>2015</v>
       </c>
       <c r="C127">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D127" t="s">
         <v>8</v>
       </c>
       <c r="E127" t="s">
         <v>9</v>
       </c>
       <c r="F127" s="1" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="G127" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="H127" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>4028</v>
+        <v>4050</v>
       </c>
       <c r="B128">
         <v>2015</v>
       </c>
       <c r="C128">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="D128" t="s">
         <v>8</v>
       </c>
       <c r="E128" t="s">
         <v>9</v>
       </c>
       <c r="F128" s="1" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="G128" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="H128" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>4026</v>
+        <v>4048</v>
       </c>
       <c r="B129">
         <v>2015</v>
       </c>
       <c r="C129">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D129" t="s">
         <v>8</v>
       </c>
       <c r="E129" t="s">
         <v>9</v>
       </c>
       <c r="F129" s="1" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="G129" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="H129" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>4021</v>
+        <v>4041</v>
       </c>
       <c r="B130">
         <v>2015</v>
       </c>
       <c r="C130">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="D130" t="s">
         <v>8</v>
       </c>
       <c r="E130" t="s">
         <v>9</v>
       </c>
       <c r="F130" s="1" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="G130" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="H130" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>4019</v>
+        <v>4036</v>
       </c>
       <c r="B131">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C131">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="D131" t="s">
         <v>8</v>
       </c>
       <c r="E131" t="s">
         <v>9</v>
       </c>
       <c r="F131" s="1" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="G131" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="H131" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>3988</v>
+        <v>4033</v>
       </c>
       <c r="B132">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C132">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="D132" t="s">
         <v>8</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
       <c r="F132" s="1" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="G132" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="H132" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>3972</v>
+        <v>4028</v>
       </c>
       <c r="B133">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C133">
-        <v>11</v>
+        <v>5</v>
       </c>
       <c r="D133" t="s">
         <v>8</v>
       </c>
       <c r="E133" t="s">
         <v>9</v>
       </c>
       <c r="F133" s="1" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="G133" t="s">
-        <v>370</v>
+        <v>375</v>
       </c>
       <c r="H133" t="s">
-        <v>371</v>
+        <v>375</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>3948</v>
+        <v>4026</v>
       </c>
       <c r="B134">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C134">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="D134" t="s">
         <v>8</v>
       </c>
       <c r="E134" t="s">
         <v>9</v>
       </c>
       <c r="F134" s="1" t="s">
-        <v>372</v>
+        <v>376</v>
       </c>
       <c r="G134" t="s">
-        <v>373</v>
+        <v>377</v>
       </c>
       <c r="H134" t="s">
-        <v>374</v>
+        <v>377</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>3942</v>
+        <v>4021</v>
       </c>
       <c r="B135">
-        <v>2014</v>
+        <v>2015</v>
       </c>
       <c r="C135">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="D135" t="s">
         <v>8</v>
       </c>
       <c r="E135" t="s">
         <v>9</v>
       </c>
       <c r="F135" s="1" t="s">
-        <v>375</v>
+        <v>378</v>
       </c>
       <c r="G135" t="s">
-        <v>376</v>
+        <v>379</v>
       </c>
       <c r="H135" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>3937</v>
+        <v>4019</v>
       </c>
       <c r="B136">
         <v>2014</v>
       </c>
       <c r="C136">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D136" t="s">
         <v>8</v>
       </c>
       <c r="E136" t="s">
         <v>9</v>
       </c>
       <c r="F136" s="1" t="s">
-        <v>378</v>
+        <v>380</v>
       </c>
       <c r="G136" t="s">
-        <v>379</v>
+        <v>381</v>
       </c>
       <c r="H136" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>3927</v>
+        <v>3988</v>
       </c>
       <c r="B137">
         <v>2014</v>
       </c>
       <c r="C137">
-        <v>6</v>
+        <v>12</v>
       </c>
       <c r="D137" t="s">
         <v>8</v>
       </c>
       <c r="E137" t="s">
         <v>9</v>
       </c>
       <c r="F137" s="1" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G137" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H137" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>3925</v>
+        <v>3972</v>
       </c>
       <c r="B138">
         <v>2014</v>
       </c>
       <c r="C138">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="D138" t="s">
         <v>8</v>
       </c>
       <c r="E138" t="s">
         <v>9</v>
       </c>
       <c r="F138" s="1" t="s">
         <v>384</v>
       </c>
       <c r="G138" t="s">
         <v>385</v>
       </c>
       <c r="H138" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>3921</v>
+        <v>3948</v>
       </c>
       <c r="B139">
         <v>2014</v>
       </c>
       <c r="C139">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D139" t="s">
         <v>8</v>
       </c>
       <c r="E139" t="s">
         <v>9</v>
       </c>
       <c r="F139" s="1" t="s">
         <v>387</v>
       </c>
       <c r="G139" t="s">
         <v>388</v>
       </c>
       <c r="H139" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>3893</v>
+        <v>3942</v>
       </c>
       <c r="B140">
         <v>2014</v>
       </c>
       <c r="C140">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D140" t="s">
         <v>8</v>
       </c>
       <c r="E140" t="s">
         <v>9</v>
       </c>
       <c r="F140" s="1" t="s">
         <v>390</v>
       </c>
       <c r="G140" t="s">
         <v>391</v>
       </c>
       <c r="H140" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>3888</v>
+        <v>3937</v>
       </c>
       <c r="B141">
         <v>2014</v>
       </c>
       <c r="C141">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="D141" t="s">
         <v>8</v>
       </c>
       <c r="E141" t="s">
         <v>9</v>
       </c>
       <c r="F141" s="1" t="s">
         <v>393</v>
       </c>
       <c r="G141" t="s">
         <v>394</v>
       </c>
       <c r="H141" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>3886</v>
+        <v>3927</v>
       </c>
       <c r="B142">
         <v>2014</v>
       </c>
       <c r="C142">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D142" t="s">
         <v>8</v>
       </c>
       <c r="E142" t="s">
         <v>9</v>
       </c>
       <c r="F142" s="1" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G142" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="H142" t="s">
-        <v>396</v>
+        <v>398</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>3884</v>
+        <v>3925</v>
       </c>
       <c r="B143">
         <v>2014</v>
       </c>
       <c r="C143">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="D143" t="s">
         <v>8</v>
       </c>
       <c r="E143" t="s">
         <v>9</v>
       </c>
       <c r="F143" s="1" t="s">
-        <v>397</v>
+        <v>399</v>
       </c>
       <c r="G143" t="s">
-        <v>398</v>
+        <v>400</v>
       </c>
       <c r="H143" t="s">
-        <v>399</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>3882</v>
+        <v>3921</v>
       </c>
       <c r="B144">
         <v>2014</v>
       </c>
       <c r="C144">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D144" t="s">
         <v>8</v>
       </c>
       <c r="E144" t="s">
         <v>9</v>
       </c>
       <c r="F144" s="1" t="s">
-        <v>400</v>
+        <v>402</v>
       </c>
       <c r="G144" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="H144" t="s">
-        <v>402</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>3866</v>
+        <v>3893</v>
       </c>
       <c r="B145">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C145">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="D145" t="s">
         <v>8</v>
       </c>
       <c r="E145" t="s">
         <v>9</v>
       </c>
       <c r="F145" s="1" t="s">
-        <v>403</v>
+        <v>405</v>
       </c>
       <c r="G145" t="s">
-        <v>404</v>
+        <v>406</v>
       </c>
       <c r="H145" t="s">
-        <v>405</v>
+        <v>407</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>3848</v>
+        <v>3888</v>
       </c>
       <c r="B146">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C146">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D146" t="s">
         <v>8</v>
       </c>
       <c r="E146" t="s">
         <v>9</v>
       </c>
       <c r="F146" s="1" t="s">
-        <v>406</v>
+        <v>408</v>
       </c>
       <c r="G146" t="s">
-        <v>407</v>
+        <v>409</v>
       </c>
       <c r="H146" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>3841</v>
+        <v>3886</v>
       </c>
       <c r="B147">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C147">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="D147" t="s">
         <v>8</v>
       </c>
       <c r="E147" t="s">
         <v>9</v>
       </c>
       <c r="F147" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="G147" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="H147" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>3838</v>
+        <v>3884</v>
       </c>
       <c r="B148">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C148">
-        <v>13</v>
+        <v>3</v>
       </c>
       <c r="D148" t="s">
         <v>8</v>
       </c>
       <c r="E148" t="s">
         <v>9</v>
       </c>
       <c r="F148" s="1" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="G148" t="s">
-        <v>412</v>
+        <v>413</v>
       </c>
       <c r="H148" t="s">
-        <v>413</v>
+        <v>414</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>3828</v>
+        <v>3882</v>
       </c>
       <c r="B149">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="C149">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D149" t="s">
         <v>8</v>
       </c>
       <c r="E149" t="s">
         <v>9</v>
       </c>
       <c r="F149" s="1" t="s">
-        <v>414</v>
+        <v>415</v>
       </c>
       <c r="G149" t="s">
-        <v>415</v>
+        <v>416</v>
       </c>
       <c r="H149" t="s">
-        <v>416</v>
+        <v>417</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>3822</v>
+        <v>3866</v>
       </c>
       <c r="B150">
         <v>2013</v>
       </c>
       <c r="C150">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="D150" t="s">
         <v>8</v>
       </c>
       <c r="E150" t="s">
         <v>9</v>
       </c>
       <c r="F150" s="1" t="s">
-        <v>417</v>
+        <v>418</v>
       </c>
       <c r="G150" t="s">
-        <v>418</v>
+        <v>419</v>
       </c>
       <c r="H150" t="s">
-        <v>419</v>
+        <v>420</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>3807</v>
+        <v>3848</v>
       </c>
       <c r="B151">
         <v>2013</v>
       </c>
       <c r="C151">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D151" t="s">
         <v>8</v>
       </c>
       <c r="E151" t="s">
         <v>9</v>
       </c>
       <c r="F151" s="1" t="s">
-        <v>420</v>
+        <v>421</v>
       </c>
       <c r="G151" t="s">
-        <v>421</v>
+        <v>422</v>
       </c>
       <c r="H151" t="s">
-        <v>422</v>
+        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>3774</v>
+        <v>3841</v>
       </c>
       <c r="B152">
         <v>2013</v>
       </c>
       <c r="C152">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="D152" t="s">
         <v>8</v>
       </c>
       <c r="E152" t="s">
         <v>9</v>
       </c>
       <c r="F152" s="1" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="G152" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="H152" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>3772</v>
+        <v>3838</v>
       </c>
       <c r="B153">
         <v>2013</v>
       </c>
       <c r="C153">
-        <v>6</v>
+        <v>13</v>
       </c>
       <c r="D153" t="s">
         <v>8</v>
       </c>
       <c r="E153" t="s">
         <v>9</v>
       </c>
       <c r="F153" s="1" t="s">
         <v>426</v>
       </c>
       <c r="G153" t="s">
         <v>427</v>
       </c>
       <c r="H153" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>3769</v>
+        <v>3828</v>
       </c>
       <c r="B154">
         <v>2013</v>
       </c>
       <c r="C154">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D154" t="s">
         <v>8</v>
       </c>
       <c r="E154" t="s">
         <v>9</v>
       </c>
       <c r="F154" s="1" t="s">
         <v>429</v>
       </c>
       <c r="G154" t="s">
         <v>430</v>
       </c>
       <c r="H154" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>3767</v>
+        <v>3822</v>
       </c>
       <c r="B155">
         <v>2013</v>
       </c>
       <c r="C155">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="D155" t="s">
         <v>8</v>
       </c>
       <c r="E155" t="s">
         <v>9</v>
       </c>
       <c r="F155" s="1" t="s">
         <v>432</v>
       </c>
       <c r="G155" t="s">
         <v>433</v>
       </c>
       <c r="H155" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>3762</v>
+        <v>3807</v>
       </c>
       <c r="B156">
         <v>2013</v>
       </c>
       <c r="C156">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D156" t="s">
         <v>8</v>
       </c>
       <c r="E156" t="s">
         <v>9</v>
       </c>
       <c r="F156" s="1" t="s">
         <v>435</v>
       </c>
       <c r="G156" t="s">
         <v>436</v>
       </c>
       <c r="H156" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>3760</v>
+        <v>3774</v>
       </c>
       <c r="B157">
         <v>2013</v>
       </c>
       <c r="C157">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="D157" t="s">
         <v>8</v>
       </c>
       <c r="E157" t="s">
         <v>9</v>
       </c>
       <c r="F157" s="1" t="s">
         <v>438</v>
       </c>
       <c r="G157" t="s">
         <v>439</v>
       </c>
       <c r="H157" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>3756</v>
+        <v>3772</v>
       </c>
       <c r="B158">
         <v>2013</v>
       </c>
       <c r="C158">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D158" t="s">
         <v>8</v>
       </c>
       <c r="E158" t="s">
         <v>9</v>
       </c>
       <c r="F158" s="1" t="s">
         <v>441</v>
       </c>
       <c r="G158" t="s">
         <v>442</v>
       </c>
       <c r="H158" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>3737</v>
+        <v>3769</v>
       </c>
       <c r="B159">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C159">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="D159" t="s">
         <v>8</v>
       </c>
       <c r="E159" t="s">
         <v>9</v>
       </c>
       <c r="F159" s="1" t="s">
         <v>444</v>
       </c>
       <c r="G159" t="s">
         <v>445</v>
       </c>
       <c r="H159" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>3690</v>
+        <v>3767</v>
       </c>
       <c r="B160">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C160">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D160" t="s">
         <v>8</v>
       </c>
       <c r="E160" t="s">
         <v>9</v>
       </c>
       <c r="F160" s="1" t="s">
         <v>447</v>
       </c>
       <c r="G160" t="s">
         <v>448</v>
       </c>
       <c r="H160" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>3648</v>
+        <v>3762</v>
       </c>
       <c r="B161">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C161">
-        <v>12</v>
+        <v>1</v>
       </c>
       <c r="D161" t="s">
         <v>8</v>
       </c>
       <c r="E161" t="s">
         <v>9</v>
       </c>
       <c r="F161" s="1" t="s">
         <v>450</v>
       </c>
       <c r="G161" t="s">
         <v>451</v>
       </c>
       <c r="H161" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>3641</v>
+        <v>3760</v>
       </c>
       <c r="B162">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C162">
-        <v>11</v>
+        <v>3</v>
       </c>
       <c r="D162" t="s">
         <v>8</v>
       </c>
       <c r="E162" t="s">
         <v>9</v>
       </c>
       <c r="F162" s="1" t="s">
         <v>453</v>
       </c>
       <c r="G162" t="s">
         <v>454</v>
       </c>
       <c r="H162" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>3625</v>
+        <v>3756</v>
       </c>
       <c r="B163">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="C163">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="D163" t="s">
         <v>8</v>
       </c>
       <c r="E163" t="s">
         <v>9</v>
       </c>
       <c r="F163" s="1" t="s">
         <v>456</v>
       </c>
       <c r="G163" t="s">
         <v>457</v>
       </c>
       <c r="H163" t="s">
-        <v>437</v>
+        <v>458</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>3624</v>
+        <v>3737</v>
       </c>
       <c r="B164">
         <v>2012</v>
       </c>
       <c r="C164">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="D164" t="s">
         <v>8</v>
       </c>
       <c r="E164" t="s">
         <v>9</v>
       </c>
       <c r="F164" s="1" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="G164" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="H164" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>3623</v>
+        <v>3690</v>
       </c>
       <c r="B165">
         <v>2012</v>
       </c>
       <c r="C165">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="D165" t="s">
         <v>8</v>
       </c>
       <c r="E165" t="s">
         <v>9</v>
       </c>
       <c r="F165" s="1" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
       <c r="G165" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="H165" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>3622</v>
+        <v>3648</v>
       </c>
       <c r="B166">
         <v>2012</v>
       </c>
       <c r="C166">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="D166" t="s">
         <v>8</v>
       </c>
       <c r="E166" t="s">
         <v>9</v>
       </c>
       <c r="F166" s="1" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="G166" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="H166" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>3621</v>
+        <v>3641</v>
       </c>
       <c r="B167">
         <v>2012</v>
       </c>
       <c r="C167">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="D167" t="s">
         <v>8</v>
       </c>
       <c r="E167" t="s">
         <v>9</v>
       </c>
       <c r="F167" s="1" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G167" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="H167" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>3620</v>
+        <v>3625</v>
       </c>
       <c r="B168">
         <v>2012</v>
       </c>
       <c r="C168">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="D168" t="s">
         <v>8</v>
       </c>
       <c r="E168" t="s">
         <v>9</v>
       </c>
       <c r="F168" s="1" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
       <c r="G168" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="H168" t="s">
-        <v>472</v>
+        <v>452</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>3619</v>
+        <v>3624</v>
       </c>
       <c r="B169">
         <v>2012</v>
       </c>
       <c r="C169">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="D169" t="s">
         <v>8</v>
       </c>
       <c r="E169" t="s">
         <v>9</v>
       </c>
       <c r="F169" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G169" t="s">
         <v>474</v>
       </c>
       <c r="H169" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>3618</v>
+        <v>3623</v>
       </c>
       <c r="B170">
         <v>2012</v>
       </c>
       <c r="C170">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="D170" t="s">
         <v>8</v>
       </c>
       <c r="E170" t="s">
         <v>9</v>
       </c>
       <c r="F170" s="1" t="s">
         <v>476</v>
       </c>
       <c r="G170" t="s">
         <v>477</v>
       </c>
       <c r="H170" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>3615</v>
+        <v>3622</v>
       </c>
       <c r="B171">
         <v>2012</v>
       </c>
       <c r="C171">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D171" t="s">
         <v>8</v>
       </c>
       <c r="E171" t="s">
         <v>9</v>
       </c>
       <c r="F171" s="1" t="s">
         <v>479</v>
       </c>
       <c r="G171" t="s">
         <v>480</v>
       </c>
       <c r="H171" t="s">
-        <v>434</v>
+        <v>481</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>3614</v>
+        <v>3621</v>
       </c>
       <c r="B172">
         <v>2012</v>
       </c>
       <c r="C172">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="D172" t="s">
         <v>8</v>
       </c>
       <c r="E172" t="s">
         <v>9</v>
       </c>
       <c r="F172" s="1" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="G172" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="H172" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>4284</v>
+        <v>3620</v>
       </c>
       <c r="B173">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C173">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="D173" t="s">
         <v>8</v>
       </c>
       <c r="E173" t="s">
         <v>9</v>
       </c>
       <c r="F173" s="1" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G173" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="H173" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>4282</v>
+        <v>3619</v>
       </c>
       <c r="B174">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C174">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D174" t="s">
         <v>8</v>
       </c>
       <c r="E174" t="s">
         <v>9</v>
       </c>
       <c r="F174" s="1" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="G174" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
       <c r="H174" t="s">
-        <v>487</v>
+        <v>490</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>3668</v>
+        <v>3618</v>
       </c>
       <c r="B175">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C175">
         <v>2</v>
       </c>
       <c r="D175" t="s">
         <v>8</v>
       </c>
       <c r="E175" t="s">
         <v>9</v>
       </c>
       <c r="F175" s="1" t="s">
-        <v>488</v>
+        <v>491</v>
       </c>
       <c r="G175" t="s">
-        <v>489</v>
+        <v>492</v>
       </c>
       <c r="H175" t="s">
-        <v>490</v>
+        <v>493</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>3667</v>
+        <v>3615</v>
       </c>
       <c r="B176">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C176">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D176" t="s">
         <v>8</v>
       </c>
       <c r="E176" t="s">
         <v>9</v>
       </c>
       <c r="F176" s="1" t="s">
-        <v>491</v>
+        <v>494</v>
       </c>
       <c r="G176" t="s">
-        <v>492</v>
+        <v>495</v>
       </c>
       <c r="H176" t="s">
-        <v>493</v>
+        <v>449</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>3666</v>
+        <v>3614</v>
       </c>
       <c r="B177">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="C177">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D177" t="s">
         <v>8</v>
       </c>
       <c r="E177" t="s">
         <v>9</v>
       </c>
       <c r="F177" s="1" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="G177" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="H177" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>3665</v>
+        <v>4284</v>
       </c>
       <c r="B178">
         <v>2011</v>
       </c>
       <c r="C178">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="D178" t="s">
         <v>8</v>
       </c>
       <c r="E178" t="s">
         <v>9</v>
       </c>
       <c r="F178" s="1" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="G178" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="H178" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>3664</v>
+        <v>4282</v>
       </c>
       <c r="B179">
         <v>2011</v>
       </c>
       <c r="C179">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="D179" t="s">
         <v>8</v>
       </c>
       <c r="E179" t="s">
         <v>9</v>
       </c>
       <c r="F179" s="1" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="G179" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="H179" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>3663</v>
+        <v>3668</v>
       </c>
       <c r="B180">
         <v>2011</v>
       </c>
       <c r="C180">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="D180" t="s">
         <v>8</v>
       </c>
       <c r="E180" t="s">
         <v>9</v>
       </c>
       <c r="F180" s="1" t="s">
         <v>503</v>
       </c>
       <c r="G180" t="s">
         <v>504</v>
       </c>
       <c r="H180" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>3662</v>
+        <v>3667</v>
       </c>
       <c r="B181">
         <v>2011</v>
       </c>
       <c r="C181">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D181" t="s">
         <v>8</v>
       </c>
       <c r="E181" t="s">
         <v>9</v>
       </c>
       <c r="F181" s="1" t="s">
         <v>506</v>
       </c>
       <c r="G181" t="s">
         <v>507</v>
       </c>
       <c r="H181" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>3661</v>
+        <v>3666</v>
       </c>
       <c r="B182">
         <v>2011</v>
       </c>
       <c r="C182">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="D182" t="s">
         <v>8</v>
       </c>
       <c r="E182" t="s">
         <v>9</v>
       </c>
       <c r="F182" s="1" t="s">
         <v>509</v>
       </c>
       <c r="G182" t="s">
         <v>510</v>
       </c>
       <c r="H182" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>3659</v>
+        <v>3665</v>
       </c>
       <c r="B183">
         <v>2011</v>
       </c>
       <c r="C183">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="D183" t="s">
         <v>8</v>
       </c>
       <c r="E183" t="s">
         <v>9</v>
       </c>
       <c r="F183" s="1" t="s">
         <v>512</v>
       </c>
       <c r="G183" t="s">
         <v>513</v>
       </c>
       <c r="H183" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>3658</v>
+        <v>3664</v>
       </c>
       <c r="B184">
         <v>2011</v>
       </c>
       <c r="C184">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="D184" t="s">
         <v>8</v>
       </c>
       <c r="E184" t="s">
         <v>9</v>
       </c>
       <c r="F184" s="1" t="s">
         <v>515</v>
       </c>
       <c r="G184" t="s">
         <v>516</v>
       </c>
       <c r="H184" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>3657</v>
+        <v>3663</v>
       </c>
       <c r="B185">
         <v>2011</v>
       </c>
       <c r="C185">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D185" t="s">
         <v>8</v>
       </c>
       <c r="E185" t="s">
         <v>9</v>
       </c>
       <c r="F185" s="1" t="s">
         <v>518</v>
       </c>
       <c r="G185" t="s">
         <v>519</v>
       </c>
       <c r="H185" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>3656</v>
+        <v>3662</v>
       </c>
       <c r="B186">
         <v>2011</v>
       </c>
       <c r="C186">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D186" t="s">
         <v>8</v>
       </c>
       <c r="E186" t="s">
         <v>9</v>
       </c>
       <c r="F186" s="1" t="s">
         <v>521</v>
       </c>
       <c r="G186" t="s">
         <v>522</v>
       </c>
       <c r="H186" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>3654</v>
+        <v>3661</v>
       </c>
       <c r="B187">
         <v>2011</v>
       </c>
       <c r="C187">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="D187" t="s">
         <v>8</v>
       </c>
       <c r="E187" t="s">
         <v>9</v>
       </c>
       <c r="F187" s="1" t="s">
         <v>524</v>
       </c>
       <c r="G187" t="s">
         <v>525</v>
       </c>
       <c r="H187" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>3653</v>
+        <v>3659</v>
       </c>
       <c r="B188">
         <v>2011</v>
       </c>
       <c r="C188">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D188" t="s">
         <v>8</v>
       </c>
       <c r="E188" t="s">
         <v>9</v>
       </c>
       <c r="F188" s="1" t="s">
         <v>527</v>
       </c>
       <c r="G188" t="s">
         <v>528</v>
       </c>
       <c r="H188" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>3652</v>
+        <v>3658</v>
       </c>
       <c r="B189">
         <v>2011</v>
       </c>
       <c r="C189">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="D189" t="s">
         <v>8</v>
       </c>
       <c r="E189" t="s">
         <v>9</v>
       </c>
       <c r="F189" s="1" t="s">
         <v>530</v>
       </c>
       <c r="G189" t="s">
         <v>531</v>
       </c>
       <c r="H189" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>3651</v>
+        <v>3657</v>
       </c>
       <c r="B190">
         <v>2011</v>
       </c>
       <c r="C190">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="D190" t="s">
         <v>8</v>
       </c>
       <c r="E190" t="s">
         <v>9</v>
       </c>
       <c r="F190" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G190" t="s">
         <v>534</v>
       </c>
       <c r="H190" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>4300</v>
+        <v>3656</v>
       </c>
       <c r="B191">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C191">
-        <v>10</v>
+        <v>16</v>
       </c>
       <c r="D191" t="s">
         <v>8</v>
       </c>
       <c r="E191" t="s">
         <v>9</v>
       </c>
       <c r="F191" s="1" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="G191" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="H191" t="s">
-        <v>536</v>
+        <v>538</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>4299</v>
+        <v>3654</v>
       </c>
       <c r="B192">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C192">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="D192" t="s">
         <v>8</v>
       </c>
       <c r="E192" t="s">
         <v>9</v>
       </c>
       <c r="F192" s="1" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="G192" t="s">
-        <v>538</v>
+        <v>540</v>
       </c>
       <c r="H192" t="s">
-        <v>538</v>
+        <v>541</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>4298</v>
+        <v>3653</v>
       </c>
       <c r="B193">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C193">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="D193" t="s">
         <v>8</v>
       </c>
       <c r="E193" t="s">
         <v>9</v>
       </c>
       <c r="F193" s="1" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="G193" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
       <c r="H193" t="s">
-        <v>540</v>
+        <v>544</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>4297</v>
+        <v>3652</v>
       </c>
       <c r="B194">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C194">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="D194" t="s">
         <v>8</v>
       </c>
       <c r="E194" t="s">
         <v>9</v>
       </c>
       <c r="F194" s="1" t="s">
-        <v>541</v>
+        <v>545</v>
       </c>
       <c r="G194" t="s">
-        <v>542</v>
+        <v>546</v>
       </c>
       <c r="H194" t="s">
-        <v>542</v>
+        <v>547</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>4296</v>
+        <v>3651</v>
       </c>
       <c r="B195">
-        <v>2010</v>
+        <v>2011</v>
       </c>
       <c r="C195">
         <v>1</v>
       </c>
       <c r="D195" t="s">
         <v>8</v>
       </c>
       <c r="E195" t="s">
         <v>9</v>
       </c>
       <c r="F195" s="1" t="s">
-        <v>543</v>
+        <v>548</v>
       </c>
       <c r="G195" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
       <c r="H195" t="s">
-        <v>544</v>
+        <v>549</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>4295</v>
+        <v>4300</v>
       </c>
       <c r="B196">
         <v>2010</v>
       </c>
       <c r="C196">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D196" t="s">
         <v>8</v>
       </c>
       <c r="E196" t="s">
         <v>9</v>
       </c>
       <c r="F196" s="1" t="s">
-        <v>545</v>
+        <v>550</v>
       </c>
       <c r="G196" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
       <c r="H196" t="s">
-        <v>546</v>
+        <v>551</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>4294</v>
+        <v>4299</v>
       </c>
       <c r="B197">
         <v>2010</v>
       </c>
       <c r="C197">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="D197" t="s">
         <v>8</v>
       </c>
       <c r="E197" t="s">
         <v>9</v>
       </c>
       <c r="F197" s="1" t="s">
-        <v>547</v>
+        <v>552</v>
       </c>
       <c r="G197" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
       <c r="H197" t="s">
-        <v>548</v>
+        <v>553</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>4293</v>
+        <v>4298</v>
       </c>
       <c r="B198">
         <v>2010</v>
       </c>
       <c r="C198">
-        <v>9</v>
+        <v>5</v>
       </c>
       <c r="D198" t="s">
         <v>8</v>
       </c>
       <c r="E198" t="s">
         <v>9</v>
       </c>
       <c r="F198" s="1" t="s">
-        <v>549</v>
+        <v>554</v>
       </c>
       <c r="G198" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
       <c r="H198" t="s">
-        <v>550</v>
+        <v>555</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>4291</v>
+        <v>4297</v>
       </c>
       <c r="B199">
         <v>2010</v>
       </c>
       <c r="C199">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D199" t="s">
         <v>8</v>
       </c>
       <c r="E199" t="s">
         <v>9</v>
       </c>
       <c r="F199" s="1" t="s">
-        <v>551</v>
+        <v>556</v>
       </c>
       <c r="G199" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
       <c r="H199" t="s">
-        <v>552</v>
+        <v>557</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>4287</v>
+        <v>4296</v>
       </c>
       <c r="B200">
         <v>2010</v>
       </c>
       <c r="C200">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="D200" t="s">
         <v>8</v>
       </c>
       <c r="E200" t="s">
         <v>9</v>
       </c>
       <c r="F200" s="1" t="s">
-        <v>553</v>
+        <v>558</v>
       </c>
       <c r="G200" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
       <c r="H200" t="s">
-        <v>554</v>
+        <v>559</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>3655</v>
+        <v>4295</v>
       </c>
       <c r="B201">
         <v>2010</v>
       </c>
       <c r="C201">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="D201" t="s">
         <v>8</v>
       </c>
       <c r="E201" t="s">
         <v>9</v>
       </c>
       <c r="F201" s="1" t="s">
-        <v>555</v>
+        <v>560</v>
       </c>
       <c r="G201" t="s">
-        <v>556</v>
+        <v>561</v>
       </c>
       <c r="H201" t="s">
-        <v>557</v>
+        <v>561</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>4292</v>
+        <v>4294</v>
       </c>
       <c r="B202">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C202">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="D202" t="s">
         <v>8</v>
       </c>
       <c r="E202" t="s">
         <v>9</v>
       </c>
       <c r="F202" s="1" t="s">
-        <v>558</v>
+        <v>562</v>
       </c>
       <c r="G202" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
       <c r="H202" t="s">
-        <v>559</v>
+        <v>563</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>4288</v>
+        <v>4293</v>
       </c>
       <c r="B203">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="C203">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="D203" t="s">
         <v>8</v>
       </c>
       <c r="E203" t="s">
         <v>9</v>
       </c>
       <c r="F203" s="1" t="s">
-        <v>560</v>
+        <v>564</v>
       </c>
       <c r="G203" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
       <c r="H203" t="s">
-        <v>561</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
+        <v>4291</v>
+      </c>
+      <c r="B204">
+        <v>2010</v>
+      </c>
+      <c r="C204">
+        <v>1</v>
+      </c>
+      <c r="D204" t="s">
+        <v>8</v>
+      </c>
+      <c r="E204" t="s">
+        <v>9</v>
+      </c>
+      <c r="F204" s="1" t="s">
+        <v>566</v>
+      </c>
+      <c r="G204" t="s">
+        <v>567</v>
+      </c>
+      <c r="H204" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205">
+        <v>4287</v>
+      </c>
+      <c r="B205">
+        <v>2010</v>
+      </c>
+      <c r="C205">
+        <v>10</v>
+      </c>
+      <c r="D205" t="s">
+        <v>8</v>
+      </c>
+      <c r="E205" t="s">
+        <v>9</v>
+      </c>
+      <c r="F205" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="G205" t="s">
+        <v>569</v>
+      </c>
+      <c r="H205" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206">
+        <v>3655</v>
+      </c>
+      <c r="B206">
+        <v>2010</v>
+      </c>
+      <c r="C206">
+        <v>15</v>
+      </c>
+      <c r="D206" t="s">
+        <v>8</v>
+      </c>
+      <c r="E206" t="s">
+        <v>9</v>
+      </c>
+      <c r="F206" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="G206" t="s">
+        <v>571</v>
+      </c>
+      <c r="H206" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207">
+        <v>4292</v>
+      </c>
+      <c r="B207">
+        <v>2009</v>
+      </c>
+      <c r="C207">
+        <v>12</v>
+      </c>
+      <c r="D207" t="s">
+        <v>8</v>
+      </c>
+      <c r="E207" t="s">
+        <v>9</v>
+      </c>
+      <c r="F207" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="G207" t="s">
+        <v>574</v>
+      </c>
+      <c r="H207" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208">
+        <v>4288</v>
+      </c>
+      <c r="B208">
+        <v>2009</v>
+      </c>
+      <c r="C208">
+        <v>14</v>
+      </c>
+      <c r="D208" t="s">
+        <v>8</v>
+      </c>
+      <c r="E208" t="s">
+        <v>9</v>
+      </c>
+      <c r="F208" s="1" t="s">
+        <v>575</v>
+      </c>
+      <c r="G208" t="s">
+        <v>576</v>
+      </c>
+      <c r="H208" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209">
         <v>4286</v>
       </c>
-      <c r="B204">
+      <c r="B209">
         <v>2009</v>
       </c>
-      <c r="C204">
+      <c r="C209">
         <v>11</v>
       </c>
-      <c r="D204" t="s">
-[...12 lines deleted...]
-        <v>563</v>
+      <c r="D209" t="s">
+        <v>8</v>
+      </c>
+      <c r="E209" t="s">
+        <v>9</v>
+      </c>
+      <c r="F209" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="G209" t="s">
+        <v>578</v>
+      </c>
+      <c r="H209" t="s">
+        <v>578</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -7835,50 +8059,55 @@
     <hyperlink ref="F180" r:id="rId179"/>
     <hyperlink ref="F181" r:id="rId180"/>
     <hyperlink ref="F182" r:id="rId181"/>
     <hyperlink ref="F183" r:id="rId182"/>
     <hyperlink ref="F184" r:id="rId183"/>
     <hyperlink ref="F185" r:id="rId184"/>
     <hyperlink ref="F186" r:id="rId185"/>
     <hyperlink ref="F187" r:id="rId186"/>
     <hyperlink ref="F188" r:id="rId187"/>
     <hyperlink ref="F189" r:id="rId188"/>
     <hyperlink ref="F190" r:id="rId189"/>
     <hyperlink ref="F191" r:id="rId190"/>
     <hyperlink ref="F192" r:id="rId191"/>
     <hyperlink ref="F193" r:id="rId192"/>
     <hyperlink ref="F194" r:id="rId193"/>
     <hyperlink ref="F195" r:id="rId194"/>
     <hyperlink ref="F196" r:id="rId195"/>
     <hyperlink ref="F197" r:id="rId196"/>
     <hyperlink ref="F198" r:id="rId197"/>
     <hyperlink ref="F199" r:id="rId198"/>
     <hyperlink ref="F200" r:id="rId199"/>
     <hyperlink ref="F201" r:id="rId200"/>
     <hyperlink ref="F202" r:id="rId201"/>
     <hyperlink ref="F203" r:id="rId202"/>
     <hyperlink ref="F204" r:id="rId203"/>
+    <hyperlink ref="F205" r:id="rId204"/>
+    <hyperlink ref="F206" r:id="rId205"/>
+    <hyperlink ref="F207" r:id="rId206"/>
+    <hyperlink ref="F208" r:id="rId207"/>
+    <hyperlink ref="F209" r:id="rId208"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>