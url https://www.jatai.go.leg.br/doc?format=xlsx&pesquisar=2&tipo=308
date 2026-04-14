--- v0 (2025-12-30)
+++ v1 (2026-04-14)
@@ -10,80 +10,136 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="188" uniqueCount="118">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="218" uniqueCount="136">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>Link para o Processo/Documento</t>
   </si>
   <si>
     <t>Epigrafe / Título</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
     <t>PAIL</t>
   </si>
   <si>
     <t>Processo Administrativo de Inexigibilidade de Licitação</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11707</t>
+  </si>
+  <si>
+    <t>Processo Administrativo da Inexigibilidade de Licitação 38/2026 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO VISANDO A CONTRATAÇÃO DE CONCESSIONÁRIA OU EMPRESA AUTORIZADA DA TOYOTA NA CIDADE DE JATAÍ, PARA REVISÃO DOS VEÍCULOS QUE ESTÃO NO PERÍODO DE GARANTIA DE FÁBRICA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11689</t>
+  </si>
+  <si>
+    <t>Processo Administrativo da Inexigibilidade de Licitação 32/2026 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>Inexigibilidade de Licitação para a contratação de empresa especializada para fornecer um sistema de consultoria de pesquisa à formação de preços, visando garantir maior eficiência, transparência e conformidade com a legislação vigente nos processos de aquisição de bens e serviços pela administração pública.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11679</t>
+  </si>
+  <si>
+    <t>Processo Administrativo da Inexigibilidade de Licitação 27/2026 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>O Presidente da Câmara Municipal de Jataí, Estado de Goiás, no uso de suas atribuições legais e baseado no Art. 74, da Lei 14.133 de 1º de abril de 2021, declara inexigível a realização de procedimento licitatório para contratação de Concessionária de Serviços Essenciais/Continuados de fornecimento
+Água e tratamento de Esgoto.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11676</t>
+  </si>
+  <si>
+    <t>Processo Administrativo da Inexigibilidade de Licitação 26/2026 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>O presidente da Câmara Municipal de Jataí, Estado de Goiás, no uso de suas atribuições legais e baseado no Art. 74, da Lei 14.133 de 1º de abril de 2021, declara inexigível a realização de procedimento licitatório para contratação de Serviços de fornecimento de Energia Elétrica.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11673</t>
+  </si>
+  <si>
+    <t>Processo Administrativo da Inexigibilidade de Licitação 25/2026 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>O presidente da Câmara Municipal de Jataí, Estado de Goiás, no uso de suas atribuições legais e baseado no Art. 74, da Lei 14.133 de 1º de abril
+de 2021, declara inexigível a realização de procedimento licitatório para contratação de serviços bancários, para pagamento de taxas e tarifas bancárias, junto ao Banco do Brasil S/A.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/11624</t>
+  </si>
+  <si>
+    <t>Processo Administrativo da Inexigibilidade de Licitação nº 13/2026 - Lei 14.133/2021</t>
+  </si>
+  <si>
+    <t>Processo Administrativo de Inexigibilidade de licitação para contratação de serviços técnicos especializados de consultoria e assessoria na área de contabilidade pública para atender as necessidades da Câmara Municipal de Jataí</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11418</t>
   </si>
   <si>
     <t>Processo Administrativo da Inexigibilidade de Licitação nº 1295/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>Este instrumento tem como objeto a finalidade de autorizar repasse destinado a filiar-se e contribuir mensalmente em favor da ASSOCIAÇÃO DAS CÂMARA MUNICIPAIS E VEREADORES DO ESTADO DE GOIÁS, em conformidade a Lei Municipal de n° 4.843 de 30 de junho de 2025.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11399</t>
   </si>
   <si>
     <t>Processo Administrativo da Inexigibilidade de Licitação nº 1312/2025 - Lei 14.133/2021</t>
   </si>
   <si>
     <t>PROCESSO DE INEXIGIBILIDADE DE LICITAÇÃO VISANDO O PAGAMENTO DE INSCRIÇÃO DE SERVIDORA DA CONTABILIDADE/TESOURARIA, NO CURSO DE APERFEIÇOAMENTO – IMPACTOS DA REFORMA TRIBUTÁRIA NOS MUNICÍPIOS, NOS DIAS 03 E 04/11/2025, QUE SERÁ REALIZADO EM GOIÂNIA-GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11315</t>
   </si>
   <si>
     <t>Processo Administrativo de Inexigibilidade de Licitação nº 1254/2025 - Lei 14.133/2021</t>
   </si>
@@ -721,1071 +777,1233 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11418" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11399" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11315" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11241" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11085" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10734" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10687" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10658" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10596" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10392" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10388" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10384" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10352" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10348" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10344" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10333" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10310" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10292" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10288" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10042" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9958" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9451" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9435" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9433" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9431" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9428" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9304" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9271" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9268" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9258" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9133" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8794" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8786" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8618" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11707" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11689" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11679" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11676" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11673" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11624" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11418" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11399" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11315" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11241" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11085" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10734" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10687" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10658" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10596" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10392" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10388" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10384" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10352" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10348" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10344" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10333" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10310" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10288" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10268" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/10042" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9958" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9451" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9435" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9433" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9431" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9428" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9304" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9271" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9268" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9133" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8794" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8786" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8618" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H37"/>
+  <dimension ref="A1:H43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="50" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="116.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2">
-        <v>11418</v>
+        <v>11707</v>
       </c>
       <c r="B2">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C2">
-        <v>1295</v>
+        <v>38</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="1" t="s">
         <v>10</v>
       </c>
       <c r="G2" t="s">
         <v>11</v>
       </c>
       <c r="H2" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>11399</v>
+        <v>11689</v>
       </c>
       <c r="B3">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C3">
-        <v>1312</v>
+        <v>32</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>13</v>
       </c>
       <c r="G3" t="s">
         <v>14</v>
       </c>
       <c r="H3" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>11315</v>
+        <v>11679</v>
       </c>
       <c r="B4">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C4">
-        <v>1254</v>
+        <v>27</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G4" t="s">
         <v>17</v>
       </c>
       <c r="H4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>11241</v>
+        <v>11676</v>
       </c>
       <c r="B5">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C5">
-        <v>1250</v>
+        <v>26</v>
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" t="s">
         <v>20</v>
       </c>
       <c r="H5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>11085</v>
+        <v>11673</v>
       </c>
       <c r="B6">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C6">
-        <v>1175</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>8</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>22</v>
       </c>
       <c r="G6" t="s">
         <v>23</v>
       </c>
       <c r="H6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>10734</v>
+        <v>11624</v>
       </c>
       <c r="B7">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C7">
-        <v>856</v>
+        <v>13</v>
       </c>
       <c r="D7" t="s">
         <v>8</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>25</v>
       </c>
       <c r="G7" t="s">
         <v>26</v>
       </c>
       <c r="H7" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>10687</v>
+        <v>11418</v>
       </c>
       <c r="B8">
         <v>2025</v>
       </c>
       <c r="C8">
-        <v>818</v>
+        <v>1295</v>
       </c>
       <c r="D8" t="s">
         <v>8</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>28</v>
       </c>
       <c r="G8" t="s">
         <v>29</v>
       </c>
       <c r="H8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>10658</v>
+        <v>11399</v>
       </c>
       <c r="B9">
         <v>2025</v>
       </c>
       <c r="C9">
-        <v>684</v>
+        <v>1312</v>
       </c>
       <c r="D9" t="s">
         <v>8</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>31</v>
       </c>
       <c r="G9" t="s">
         <v>32</v>
       </c>
       <c r="H9" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>10596</v>
+        <v>11315</v>
       </c>
       <c r="B10">
         <v>2025</v>
       </c>
       <c r="C10">
-        <v>629</v>
+        <v>1254</v>
       </c>
       <c r="D10" t="s">
         <v>8</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>34</v>
       </c>
       <c r="G10" t="s">
         <v>35</v>
       </c>
       <c r="H10" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>10392</v>
+        <v>11241</v>
       </c>
       <c r="B11">
         <v>2025</v>
       </c>
       <c r="C11">
-        <v>308</v>
+        <v>1250</v>
       </c>
       <c r="D11" t="s">
         <v>8</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>37</v>
       </c>
       <c r="G11" t="s">
         <v>38</v>
       </c>
       <c r="H11" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>10388</v>
+        <v>11085</v>
       </c>
       <c r="B12">
         <v>2025</v>
       </c>
       <c r="C12">
-        <v>307</v>
+        <v>1175</v>
       </c>
       <c r="D12" t="s">
         <v>8</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>40</v>
       </c>
       <c r="G12" t="s">
         <v>41</v>
       </c>
       <c r="H12" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>10384</v>
+        <v>10734</v>
       </c>
       <c r="B13">
         <v>2025</v>
       </c>
       <c r="C13">
-        <v>306</v>
+        <v>856</v>
       </c>
       <c r="D13" t="s">
         <v>8</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>43</v>
       </c>
       <c r="G13" t="s">
         <v>44</v>
       </c>
       <c r="H13" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>10352</v>
+        <v>10687</v>
       </c>
       <c r="B14">
         <v>2025</v>
       </c>
       <c r="C14">
-        <v>271</v>
+        <v>818</v>
       </c>
       <c r="D14" t="s">
         <v>8</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>46</v>
       </c>
       <c r="G14" t="s">
         <v>47</v>
       </c>
       <c r="H14" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>10348</v>
+        <v>10658</v>
       </c>
       <c r="B15">
         <v>2025</v>
       </c>
       <c r="C15">
-        <v>272</v>
+        <v>684</v>
       </c>
       <c r="D15" t="s">
         <v>8</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G15" t="s">
         <v>50</v>
       </c>
       <c r="H15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>10344</v>
+        <v>10596</v>
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
-        <v>210</v>
+        <v>629</v>
       </c>
       <c r="D16" t="s">
         <v>8</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>52</v>
       </c>
       <c r="G16" t="s">
         <v>53</v>
       </c>
       <c r="H16" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>10333</v>
+        <v>10392</v>
       </c>
       <c r="B17">
         <v>2025</v>
       </c>
       <c r="C17">
-        <v>143</v>
+        <v>308</v>
       </c>
       <c r="D17" t="s">
         <v>8</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>55</v>
       </c>
       <c r="G17" t="s">
         <v>56</v>
       </c>
       <c r="H17" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>10310</v>
+        <v>10388</v>
       </c>
       <c r="B18">
         <v>2025</v>
       </c>
       <c r="C18">
-        <v>129</v>
+        <v>307</v>
       </c>
       <c r="D18" t="s">
         <v>8</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G18" t="s">
         <v>59</v>
       </c>
       <c r="H18" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>10292</v>
+        <v>10384</v>
       </c>
       <c r="B19">
         <v>2025</v>
       </c>
       <c r="C19">
-        <v>134</v>
+        <v>306</v>
       </c>
       <c r="D19" t="s">
         <v>8</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G19" t="s">
         <v>62</v>
       </c>
       <c r="H19" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>10288</v>
+        <v>10352</v>
       </c>
       <c r="B20">
         <v>2025</v>
       </c>
       <c r="C20">
-        <v>116</v>
+        <v>271</v>
       </c>
       <c r="D20" t="s">
         <v>8</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>64</v>
       </c>
       <c r="G20" t="s">
         <v>65</v>
       </c>
       <c r="H20" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>10268</v>
+        <v>10348</v>
       </c>
       <c r="B21">
         <v>2025</v>
       </c>
       <c r="C21">
-        <v>92</v>
+        <v>272</v>
       </c>
       <c r="D21" t="s">
         <v>8</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>67</v>
       </c>
       <c r="G21" t="s">
         <v>68</v>
       </c>
       <c r="H21" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>10042</v>
+        <v>10344</v>
       </c>
       <c r="B22">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C22">
-        <v>1085</v>
+        <v>210</v>
       </c>
       <c r="D22" t="s">
         <v>8</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>70</v>
       </c>
       <c r="G22" t="s">
         <v>71</v>
       </c>
       <c r="H22" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>9958</v>
+        <v>10333</v>
       </c>
       <c r="B23">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C23">
-        <v>909</v>
+        <v>143</v>
       </c>
       <c r="D23" t="s">
         <v>8</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>73</v>
       </c>
       <c r="G23" t="s">
         <v>74</v>
       </c>
       <c r="H23" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>9451</v>
+        <v>10310</v>
       </c>
       <c r="B24">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C24">
-        <v>37</v>
+        <v>129</v>
       </c>
       <c r="D24" t="s">
         <v>8</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G24" t="s">
         <v>77</v>
       </c>
       <c r="H24" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>9435</v>
+        <v>10292</v>
       </c>
       <c r="B25">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C25">
-        <v>13</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
         <v>8</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>79</v>
       </c>
       <c r="G25" t="s">
         <v>80</v>
       </c>
       <c r="H25" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>9433</v>
+        <v>10288</v>
       </c>
       <c r="B26">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C26">
-        <v>12</v>
+        <v>116</v>
       </c>
       <c r="D26" t="s">
         <v>8</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>83</v>
       </c>
       <c r="H26" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>9431</v>
+        <v>10268</v>
       </c>
       <c r="B27">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="C27">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="D27" t="s">
         <v>8</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>85</v>
       </c>
       <c r="G27" t="s">
         <v>86</v>
       </c>
       <c r="H27" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>9428</v>
+        <v>10042</v>
       </c>
       <c r="B28">
         <v>2024</v>
       </c>
       <c r="C28">
-        <v>10</v>
+        <v>1085</v>
       </c>
       <c r="D28" t="s">
         <v>8</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G28" t="s">
         <v>89</v>
       </c>
       <c r="H28" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>9304</v>
+        <v>9958</v>
       </c>
       <c r="B29">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C29">
-        <v>1440</v>
+        <v>909</v>
       </c>
       <c r="D29" t="s">
         <v>8</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>91</v>
       </c>
       <c r="G29" t="s">
         <v>92</v>
       </c>
       <c r="H29" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>9271</v>
+        <v>9451</v>
       </c>
       <c r="B30">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C30">
-        <v>1360</v>
+        <v>37</v>
       </c>
       <c r="D30" t="s">
         <v>8</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G30" t="s">
         <v>95</v>
       </c>
       <c r="H30" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>9268</v>
+        <v>9435</v>
       </c>
       <c r="B31">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C31">
-        <v>1361</v>
+        <v>13</v>
       </c>
       <c r="D31" t="s">
         <v>8</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>97</v>
       </c>
       <c r="G31" t="s">
         <v>98</v>
       </c>
       <c r="H31" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>9258</v>
+        <v>9433</v>
       </c>
       <c r="B32">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C32">
-        <v>1070</v>
+        <v>12</v>
       </c>
       <c r="D32" t="s">
         <v>8</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G32" t="s">
         <v>101</v>
       </c>
       <c r="H32" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>9133</v>
+        <v>9431</v>
       </c>
       <c r="B33">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C33">
-        <v>912</v>
+        <v>11</v>
       </c>
       <c r="D33" t="s">
         <v>8</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>103</v>
       </c>
       <c r="G33" t="s">
         <v>104</v>
       </c>
       <c r="H33" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>9047</v>
+        <v>9428</v>
       </c>
       <c r="B34">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="C34">
-        <v>663</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
         <v>8</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>106</v>
       </c>
       <c r="G34" t="s">
         <v>107</v>
       </c>
       <c r="H34" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>8794</v>
+        <v>9304</v>
       </c>
       <c r="B35">
         <v>2023</v>
       </c>
       <c r="C35">
-        <v>34</v>
+        <v>1440</v>
       </c>
       <c r="D35" t="s">
         <v>8</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>109</v>
       </c>
       <c r="G35" t="s">
         <v>110</v>
       </c>
       <c r="H35" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>8786</v>
+        <v>9271</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36">
-        <v>35</v>
+        <v>1360</v>
       </c>
       <c r="D36" t="s">
         <v>8</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>112</v>
       </c>
       <c r="G36" t="s">
         <v>113</v>
       </c>
       <c r="H36" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>8618</v>
+        <v>9268</v>
       </c>
       <c r="B37">
-        <v>2022</v>
+        <v>2023</v>
       </c>
       <c r="C37">
-        <v>1101</v>
+        <v>1361</v>
       </c>
       <c r="D37" t="s">
         <v>8</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>115</v>
       </c>
       <c r="G37" t="s">
         <v>116</v>
       </c>
       <c r="H37" t="s">
         <v>117</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38">
+        <v>9258</v>
+      </c>
+      <c r="B38">
+        <v>2023</v>
+      </c>
+      <c r="C38">
+        <v>1070</v>
+      </c>
+      <c r="D38" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" t="s">
+        <v>9</v>
+      </c>
+      <c r="F38" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="G38" t="s">
+        <v>119</v>
+      </c>
+      <c r="H38" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39">
+        <v>9133</v>
+      </c>
+      <c r="B39">
+        <v>2023</v>
+      </c>
+      <c r="C39">
+        <v>912</v>
+      </c>
+      <c r="D39" t="s">
+        <v>8</v>
+      </c>
+      <c r="E39" t="s">
+        <v>9</v>
+      </c>
+      <c r="F39" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="G39" t="s">
+        <v>122</v>
+      </c>
+      <c r="H39" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40">
+        <v>9047</v>
+      </c>
+      <c r="B40">
+        <v>2023</v>
+      </c>
+      <c r="C40">
+        <v>663</v>
+      </c>
+      <c r="D40" t="s">
+        <v>8</v>
+      </c>
+      <c r="E40" t="s">
+        <v>9</v>
+      </c>
+      <c r="F40" s="1" t="s">
+        <v>124</v>
+      </c>
+      <c r="G40" t="s">
+        <v>125</v>
+      </c>
+      <c r="H40" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41">
+        <v>8794</v>
+      </c>
+      <c r="B41">
+        <v>2023</v>
+      </c>
+      <c r="C41">
+        <v>34</v>
+      </c>
+      <c r="D41" t="s">
+        <v>8</v>
+      </c>
+      <c r="E41" t="s">
+        <v>9</v>
+      </c>
+      <c r="F41" s="1" t="s">
+        <v>127</v>
+      </c>
+      <c r="G41" t="s">
+        <v>128</v>
+      </c>
+      <c r="H41" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42">
+        <v>8786</v>
+      </c>
+      <c r="B42">
+        <v>2023</v>
+      </c>
+      <c r="C42">
+        <v>35</v>
+      </c>
+      <c r="D42" t="s">
+        <v>8</v>
+      </c>
+      <c r="E42" t="s">
+        <v>9</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="G42" t="s">
+        <v>131</v>
+      </c>
+      <c r="H42" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43">
+        <v>8618</v>
+      </c>
+      <c r="B43">
+        <v>2022</v>
+      </c>
+      <c r="C43">
+        <v>1101</v>
+      </c>
+      <c r="D43" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" t="s">
+        <v>9</v>
+      </c>
+      <c r="F43" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="G43" t="s">
+        <v>134</v>
+      </c>
+      <c r="H43" t="s">
+        <v>135</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
     <hyperlink ref="F23" r:id="rId22"/>
     <hyperlink ref="F24" r:id="rId23"/>
     <hyperlink ref="F25" r:id="rId24"/>
     <hyperlink ref="F26" r:id="rId25"/>
     <hyperlink ref="F27" r:id="rId26"/>
     <hyperlink ref="F28" r:id="rId27"/>
     <hyperlink ref="F29" r:id="rId28"/>
     <hyperlink ref="F30" r:id="rId29"/>
     <hyperlink ref="F31" r:id="rId30"/>
     <hyperlink ref="F32" r:id="rId31"/>
     <hyperlink ref="F33" r:id="rId32"/>
     <hyperlink ref="F34" r:id="rId33"/>
     <hyperlink ref="F35" r:id="rId34"/>
     <hyperlink ref="F36" r:id="rId35"/>
     <hyperlink ref="F37" r:id="rId36"/>
+    <hyperlink ref="F38" r:id="rId37"/>
+    <hyperlink ref="F39" r:id="rId38"/>
+    <hyperlink ref="F40" r:id="rId39"/>
+    <hyperlink ref="F41" r:id="rId40"/>
+    <hyperlink ref="F42" r:id="rId41"/>
+    <hyperlink ref="F43" r:id="rId42"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>