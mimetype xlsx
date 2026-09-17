--- v0 (2026-09-05)
+++ v1 (2026-09-17)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="358" uniqueCount="208">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="398" uniqueCount="227">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo Documento/Sigla</t>
   </si>
   <si>
     <t>Tipo Documento/Descrição</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Epigrafe / Título</t>
   </si>
   <si>
     <t>Assunto</t>
   </si>
   <si>
@@ -204,57 +204,69 @@
     <t>https://www.jatai.go.leg.br/doc/11523</t>
   </si>
   <si>
     <t>Pregão Eletrônico 013/2025 - PA nº 1329/2025</t>
   </si>
   <si>
     <t>Contratação de empresa especializada de serviços de seguro automotivo, para cobertura de 11 (doze) veículos, na modalidade de seguro tradicional com assistência 24 horas.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11524</t>
   </si>
   <si>
     <t>Contrato nº 028/2025 - PA nº 1320/2025</t>
   </si>
   <si>
     <t>CONTRATO Nº 028/2025, QUE FAZEM ENTRE SI A CÂMARA MUNICIPAL DE JATAÍ, POR INTERMÉDIO DE SEU PRESIDENTE MARCOS PATRICK DE
 CASTRO GOMES E A EMPRESA RAMPAZO &amp; OLIVEIRA LTDA-EPP.</t>
   </si>
   <si>
     <t>CRIMP</t>
   </si>
   <si>
     <t>Credenciamento de Imprensa</t>
   </si>
   <si>
+    <t>https://www.jatai.go.leg.br/doc/12372</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 029/2026 - PA n° 083/2026 - Mário Duarte Neto</t>
+  </si>
+  <si>
+    <t>Processo Administrativo de Credenciamento de empresas de comunicação para prestação de serviços de divulgação e publicação dos atos oficiais da Câmara Municipal de Jataí - GO.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12355</t>
+  </si>
+  <si>
+    <t>Termo de Credenciamento nº 027/2026 - PA n° 083/2026 - Televisão Rio Formoso Ltda.</t>
+  </si>
+  <si>
     <t>https://www.jatai.go.leg.br/doc/12265</t>
   </si>
   <si>
     <t>Termo de Credenciamento nº 026/2026 - PA n° 083/2026 - Tv Atual Record News Interior</t>
-  </si>
-[...1 lines deleted...]
-    <t>Processo Administrativo de Credenciamento de empresas de comunicação para prestação de serviços de divulgação e publicação dos atos oficiais da Câmara Municipal de Jataí - GO.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12261</t>
   </si>
   <si>
     <t>Termo de Credenciamento nº 024/2026 - PA n° 083/2026 - GS10 Comunicação Ltda</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12212</t>
   </si>
   <si>
     <t>Termo de Credenciamento nº 023/2026 - PA n° 083/2026 - Luiza das Graças Alves Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12210</t>
   </si>
   <si>
     <t>Termo de Credenciamento nº 022/2026 - PA n° 083/2026 - Jales Guedes Alves de Lima</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12196</t>
   </si>
   <si>
     <t>Termo de Credenciamento nº 019/2026 - PA n° 083/2026 - Panorama PN7-MKT Comunicação Ltda</t>
   </si>
@@ -562,50 +574,95 @@
     <t>https://www.jatai.go.leg.br/doc/12310</t>
   </si>
   <si>
     <t>1º Termo Aditivo do Contrato 019/2025 - PA nº 1028/2025</t>
   </si>
   <si>
     <t>O presente termo aditivo tem por objeto a prorrogação do prazo de vigência do Contrato 019/2026, por mais 12(doze) meses, com fundamento na Lei 14.133/2021 e previsão no Edital do referido processo.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12329</t>
   </si>
   <si>
     <t>Contrato nº 018/2026</t>
   </si>
   <si>
     <t>Contrato de prestação de serviços de validação, emissão e fornecimento de Certificados Digitais no padrão da Infraestrutura de Chaves Públicas Brasileira (ICPBrasil), para a Câmara Municipal de Jataí, localizada na Praça da Bandeira, 96 – Centro – Jataí-GO, celebrado com a empresa: IMMUNE SOLUÇÕES DIGITAIS LTDA.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12331</t>
   </si>
   <si>
     <t>Contrato nº 017/2026</t>
   </si>
   <si>
     <t>CONTRATO DE PRESTAÇÃO DE SERVIÇOS TÉCNICOS PROFISSIONAIS ESPECIALIZADOS EM ENGENHARIA E ARQUITETURA, QUE CELEBRAM ENTRE SI A CÂMARA MUNICIPAL DE JATAÍ E A EMPRESA LEITE &amp; SCHNEIDER ENGENHARIA LTDA.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12348</t>
+  </si>
+  <si>
+    <t>Contrato nº 019/2026</t>
+  </si>
+  <si>
+    <t>Contrato de fornecimento de placas informativas, para homenagens e de identificação e carimbos automáticos, celebrado entre a Câmara Municipal de Jataí e a empresa: WANDER COMÉRCIO E SERVIÇOS LTDA -ME.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12357</t>
+  </si>
+  <si>
+    <t>1º Termo Aditivo do Contrato 021/2025</t>
+  </si>
+  <si>
+    <t>O presente termo aditivo tem por objeto a prorrogação do prazo de vigência do Contrato nº 021/2025 que visa a contratação de empresa especializada no fornecimento de Sistema Informatizado, por mais 12 (doze) meses, com base no artigos 106 e 107 da Lei 14.133/2021 e Cláusula Sexta do Contrato nº 021/2025.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12367</t>
+  </si>
+  <si>
+    <t>Termo de Compromisso de Estágio - PA 458/2026 - Valdinei Junio Brito Vilela.</t>
+  </si>
+  <si>
+    <t>Termo de Compromisso de Estágio sem vínculo empregatício — instrumento jurídico de que trata o art. 7º inciso I da Lei 11.788/2008 — vinculado ao convênio de Concessão de estágio celebrado em 2024.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12366</t>
+  </si>
+  <si>
+    <t>Termo de Compromisso de Estágio - PA 458/2026 - Lucas Dias Scopel.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12365</t>
+  </si>
+  <si>
+    <t>Termo de Compromisso de Estágio - PA 458/2026 - Luan Antônio de Morais.</t>
+  </si>
+  <si>
+    <t>https://www.jatai.go.leg.br/doc/12364</t>
+  </si>
+  <si>
+    <t>Termo de Compromisso de Estágio - PA 458/2026 - Antony Rafael Prado Aldeia.</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/11942</t>
   </si>
   <si>
     <t>Contrato nº 005/2026 - PA 363/2026</t>
   </si>
   <si>
     <t>Contratação do sistema denominado PORTAL DE COMPRAS PÚBLICAS, para realização de licitação em meio digital, por intermédio da rede mundial de computadores, especificamente na modalidade Pregão, em todas as suas formas.</t>
   </si>
   <si>
     <t>CONV</t>
   </si>
   <si>
     <t>Convênios</t>
   </si>
   <si>
     <t>https://www.jatai.go.leg.br/doc/12280</t>
   </si>
   <si>
     <t>Convênio de Concessão de Estágio - PA nº 458/2026 - INSTITUTO INOVA MAIS LTDA</t>
   </si>
   <si>
     <t>Convênio de concessão de estágio que entre si celebram as partes a seguir identificadas, nos termos do artigo 8º da Lei nº 11.788/2008 para fins de regulamentar as condições para o processo educativo de atividades de estágio,  INSTITUTO INOVA MAIS LTDA e CÂMARA MUNICIPAL DE JATAÍ.</t>
   </si>
@@ -987,56 +1044,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11106" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11123" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11122" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11185" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11187" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11277" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11260" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11492" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12265" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12261" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12212" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12210" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12191" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12189" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12168" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12167" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12129" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12125" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12130" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12070" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12063" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12064" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12065" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12066" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12067" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12068" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11666" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11695" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11749" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8308" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11969" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11996" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12104" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12103" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12102" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12101" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12100" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12127" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12120" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12197" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12198" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12183" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12264" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12307" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12312" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12310" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12329" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12331" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11942" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12280" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12281" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12282" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9664" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9663" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9662" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9661" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12279" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11106" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11123" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11122" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11185" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11187" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11277" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11260" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11293" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11415" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11493" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11492" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11523" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11524" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12372" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12355" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12265" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12261" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12212" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12210" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12196" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12191" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12189" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12168" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12167" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12129" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12125" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12130" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12070" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12064" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12065" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12066" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12067" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12068" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12069" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11666" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11695" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11749" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/8308" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11849" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11969" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11996" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12104" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12103" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12102" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12101" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12127" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12197" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12183" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12264" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12307" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12312" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12310" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12329" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12331" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12348" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12357" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12367" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12366" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12365" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12364" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/11942" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12280" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12281" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12282" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9664" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9663" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9662" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/9661" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jatai.go.leg.br/doc/12279" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H71"/>
+  <dimension ref="A1:H79"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="27.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="35.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="126" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1426,1476 +1483,1684 @@
       </c>
       <c r="B16">
         <v>2025</v>
       </c>
       <c r="C16">
         <v>28</v>
       </c>
       <c r="D16" t="s">
         <v>13</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" s="1" t="s">
         <v>58</v>
       </c>
       <c r="G16" t="s">
         <v>59</v>
       </c>
       <c r="H16" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>12265</v>
+        <v>12372</v>
       </c>
       <c r="B17">
         <v>2026</v>
       </c>
       <c r="C17">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>63</v>
       </c>
       <c r="G17" t="s">
         <v>64</v>
       </c>
       <c r="H17" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>12261</v>
+        <v>12355</v>
       </c>
       <c r="B18">
         <v>2026</v>
       </c>
       <c r="C18">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D18" t="s">
         <v>61</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18" s="1" t="s">
         <v>66</v>
       </c>
       <c r="G18" t="s">
         <v>67</v>
       </c>
       <c r="H18" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>12212</v>
+        <v>12265</v>
       </c>
       <c r="B19">
         <v>2026</v>
       </c>
       <c r="C19">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19" t="s">
         <v>62</v>
       </c>
       <c r="F19" s="1" t="s">
         <v>68</v>
       </c>
       <c r="G19" t="s">
         <v>69</v>
       </c>
       <c r="H19" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>12210</v>
+        <v>12261</v>
       </c>
       <c r="B20">
         <v>2026</v>
       </c>
       <c r="C20">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="D20" t="s">
         <v>61</v>
       </c>
       <c r="E20" t="s">
         <v>62</v>
       </c>
       <c r="F20" s="1" t="s">
         <v>70</v>
       </c>
       <c r="G20" t="s">
         <v>71</v>
       </c>
       <c r="H20" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>12196</v>
+        <v>12212</v>
       </c>
       <c r="B21">
         <v>2026</v>
       </c>
       <c r="C21">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
         <v>61</v>
       </c>
       <c r="E21" t="s">
         <v>62</v>
       </c>
       <c r="F21" s="1" t="s">
         <v>72</v>
       </c>
       <c r="G21" t="s">
         <v>73</v>
       </c>
       <c r="H21" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>12191</v>
+        <v>12210</v>
       </c>
       <c r="B22">
         <v>2026</v>
       </c>
       <c r="C22">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D22" t="s">
         <v>61</v>
       </c>
       <c r="E22" t="s">
         <v>62</v>
       </c>
       <c r="F22" s="1" t="s">
         <v>74</v>
       </c>
       <c r="G22" t="s">
         <v>75</v>
       </c>
       <c r="H22" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>12189</v>
+        <v>12196</v>
       </c>
       <c r="B23">
         <v>2026</v>
       </c>
       <c r="C23">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D23" t="s">
         <v>61</v>
       </c>
       <c r="E23" t="s">
         <v>62</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>76</v>
       </c>
       <c r="G23" t="s">
         <v>77</v>
       </c>
       <c r="H23" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>12169</v>
+        <v>12191</v>
       </c>
       <c r="B24">
         <v>2026</v>
       </c>
       <c r="C24">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="D24" t="s">
         <v>61</v>
       </c>
       <c r="E24" t="s">
         <v>62</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>78</v>
       </c>
       <c r="G24" t="s">
         <v>79</v>
       </c>
       <c r="H24" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>12168</v>
+        <v>12189</v>
       </c>
       <c r="B25">
         <v>2026</v>
       </c>
       <c r="C25">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
         <v>61</v>
       </c>
       <c r="E25" t="s">
         <v>62</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>80</v>
       </c>
       <c r="G25" t="s">
         <v>81</v>
       </c>
       <c r="H25" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>12167</v>
+        <v>12169</v>
       </c>
       <c r="B26">
         <v>2026</v>
       </c>
       <c r="C26">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D26" t="s">
         <v>61</v>
       </c>
       <c r="E26" t="s">
         <v>62</v>
       </c>
       <c r="F26" s="1" t="s">
         <v>82</v>
       </c>
       <c r="G26" t="s">
         <v>83</v>
       </c>
       <c r="H26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>12129</v>
+        <v>12168</v>
       </c>
       <c r="B27">
         <v>2026</v>
       </c>
       <c r="C27">
-        <v>104</v>
+        <v>108</v>
       </c>
       <c r="D27" t="s">
         <v>61</v>
       </c>
       <c r="E27" t="s">
         <v>62</v>
       </c>
       <c r="F27" s="1" t="s">
         <v>84</v>
       </c>
       <c r="G27" t="s">
         <v>85</v>
       </c>
       <c r="H27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>12125</v>
+        <v>12167</v>
       </c>
       <c r="B28">
         <v>2026</v>
       </c>
       <c r="C28">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="D28" t="s">
         <v>61</v>
       </c>
       <c r="E28" t="s">
         <v>62</v>
       </c>
       <c r="F28" s="1" t="s">
         <v>86</v>
       </c>
       <c r="G28" t="s">
         <v>87</v>
       </c>
       <c r="H28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>12130</v>
+        <v>12129</v>
       </c>
       <c r="B29">
         <v>2026</v>
       </c>
       <c r="C29">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="D29" t="s">
         <v>61</v>
       </c>
       <c r="E29" t="s">
         <v>62</v>
       </c>
       <c r="F29" s="1" t="s">
         <v>88</v>
       </c>
       <c r="G29" t="s">
         <v>89</v>
       </c>
       <c r="H29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>12105</v>
+        <v>12125</v>
       </c>
       <c r="B30">
         <v>2026</v>
       </c>
       <c r="C30">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>61</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
       <c r="F30" s="1" t="s">
         <v>90</v>
       </c>
       <c r="G30" t="s">
         <v>91</v>
       </c>
       <c r="H30" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>12070</v>
+        <v>12130</v>
       </c>
       <c r="B31">
         <v>2026</v>
       </c>
       <c r="C31">
-        <v>1</v>
+        <v>105</v>
       </c>
       <c r="D31" t="s">
         <v>61</v>
       </c>
       <c r="E31" t="s">
         <v>62</v>
       </c>
       <c r="F31" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G31" t="s">
         <v>93</v>
       </c>
       <c r="H31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>12063</v>
+        <v>12105</v>
       </c>
       <c r="B32">
         <v>2026</v>
       </c>
       <c r="C32">
-        <v>2</v>
+        <v>102</v>
       </c>
       <c r="D32" t="s">
         <v>61</v>
       </c>
       <c r="E32" t="s">
         <v>62</v>
       </c>
       <c r="F32" s="1" t="s">
         <v>94</v>
       </c>
       <c r="G32" t="s">
         <v>95</v>
       </c>
       <c r="H32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>12064</v>
+        <v>12070</v>
       </c>
       <c r="B33">
         <v>2026</v>
       </c>
       <c r="C33">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="D33" t="s">
         <v>61</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" s="1" t="s">
         <v>96</v>
       </c>
       <c r="G33" t="s">
         <v>97</v>
       </c>
       <c r="H33" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>12065</v>
+        <v>12063</v>
       </c>
       <c r="B34">
         <v>2026</v>
       </c>
       <c r="C34">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D34" t="s">
         <v>61</v>
       </c>
       <c r="E34" t="s">
         <v>62</v>
       </c>
       <c r="F34" s="1" t="s">
         <v>98</v>
       </c>
       <c r="G34" t="s">
         <v>99</v>
       </c>
       <c r="H34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>12066</v>
+        <v>12064</v>
       </c>
       <c r="B35">
         <v>2026</v>
       </c>
       <c r="C35">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="D35" t="s">
         <v>61</v>
       </c>
       <c r="E35" t="s">
         <v>62</v>
       </c>
       <c r="F35" s="1" t="s">
         <v>100</v>
       </c>
       <c r="G35" t="s">
         <v>101</v>
       </c>
       <c r="H35" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>12067</v>
+        <v>12065</v>
       </c>
       <c r="B36">
         <v>2026</v>
       </c>
       <c r="C36">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D36" t="s">
         <v>61</v>
       </c>
       <c r="E36" t="s">
         <v>62</v>
       </c>
       <c r="F36" s="1" t="s">
         <v>102</v>
       </c>
       <c r="G36" t="s">
         <v>103</v>
       </c>
       <c r="H36" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>12068</v>
+        <v>12066</v>
       </c>
       <c r="B37">
         <v>2026</v>
       </c>
       <c r="C37">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="D37" t="s">
         <v>61</v>
       </c>
       <c r="E37" t="s">
         <v>62</v>
       </c>
       <c r="F37" s="1" t="s">
         <v>104</v>
       </c>
       <c r="G37" t="s">
         <v>105</v>
       </c>
       <c r="H37" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>12069</v>
+        <v>12067</v>
       </c>
       <c r="B38">
         <v>2026</v>
       </c>
       <c r="C38">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="D38" t="s">
         <v>61</v>
       </c>
       <c r="E38" t="s">
         <v>62</v>
       </c>
       <c r="F38" s="1" t="s">
         <v>106</v>
       </c>
       <c r="G38" t="s">
         <v>107</v>
       </c>
       <c r="H38" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>11666</v>
+        <v>12068</v>
       </c>
       <c r="B39">
         <v>2026</v>
       </c>
       <c r="C39">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="D39" t="s">
-        <v>13</v>
+        <v>61</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="F39" s="1" t="s">
         <v>108</v>
       </c>
       <c r="G39" t="s">
         <v>109</v>
       </c>
       <c r="H39" t="s">
-        <v>110</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>11695</v>
+        <v>12069</v>
       </c>
       <c r="B40">
         <v>2026</v>
       </c>
       <c r="C40">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="D40" t="s">
-        <v>24</v>
+        <v>61</v>
       </c>
       <c r="E40" t="s">
-        <v>25</v>
+        <v>62</v>
       </c>
       <c r="F40" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="G40" t="s">
         <v>111</v>
       </c>
-      <c r="G40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H40" t="s">
-        <v>113</v>
+        <v>65</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>11749</v>
+        <v>11666</v>
       </c>
       <c r="B41">
         <v>2026</v>
       </c>
       <c r="C41">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D41" t="s">
         <v>13</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" s="1" t="s">
+        <v>112</v>
+      </c>
+      <c r="G41" t="s">
+        <v>113</v>
+      </c>
+      <c r="H41" t="s">
         <v>114</v>
-      </c>
-[...4 lines deleted...]
-        <v>116</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>8308</v>
+        <v>11695</v>
       </c>
       <c r="B42">
-        <v>2022</v>
+        <v>2026</v>
       </c>
       <c r="C42">
-        <v>14</v>
+        <v>1</v>
       </c>
       <c r="D42" t="s">
+        <v>24</v>
+      </c>
+      <c r="E42" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="1" t="s">
+        <v>115</v>
+      </c>
+      <c r="G42" t="s">
+        <v>116</v>
+      </c>
+      <c r="H42" t="s">
         <v>117</v>
-      </c>
-[...10 lines deleted...]
-        <v>121</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>11849</v>
+        <v>11749</v>
       </c>
       <c r="B43">
         <v>2026</v>
       </c>
       <c r="C43">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D43" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E43" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F43" s="1" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="G43" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="H43" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>11969</v>
+        <v>8308</v>
       </c>
       <c r="B44">
-        <v>2026</v>
+        <v>2022</v>
       </c>
       <c r="C44">
-        <v>55</v>
+        <v>14</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>122</v>
       </c>
       <c r="F44" s="1" t="s">
+        <v>123</v>
+      </c>
+      <c r="G44" t="s">
+        <v>124</v>
+      </c>
+      <c r="H44" t="s">
         <v>125</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>11996</v>
+        <v>11849</v>
       </c>
       <c r="B45">
         <v>2026</v>
       </c>
       <c r="C45">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F45" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="G45" t="s">
+        <v>127</v>
+      </c>
+      <c r="H45" t="s">
         <v>128</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>12104</v>
+        <v>11969</v>
       </c>
       <c r="B46">
         <v>2026</v>
       </c>
       <c r="C46">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="D46" t="s">
         <v>13</v>
       </c>
       <c r="E46" t="s">
         <v>14</v>
       </c>
       <c r="F46" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="G46" t="s">
+        <v>130</v>
+      </c>
+      <c r="H46" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>12103</v>
+        <v>11996</v>
       </c>
       <c r="B47">
         <v>2026</v>
       </c>
       <c r="C47">
-        <v>59</v>
+        <v>4</v>
       </c>
       <c r="D47" t="s">
         <v>13</v>
       </c>
       <c r="E47" t="s">
         <v>14</v>
       </c>
       <c r="F47" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="G47" t="s">
+        <v>133</v>
+      </c>
+      <c r="H47" t="s">
         <v>134</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>12102</v>
+        <v>12104</v>
       </c>
       <c r="B48">
         <v>2026</v>
       </c>
       <c r="C48">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="D48" t="s">
         <v>13</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="G48" t="s">
+        <v>136</v>
+      </c>
+      <c r="H48" t="s">
         <v>137</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>12101</v>
+        <v>12103</v>
       </c>
       <c r="B49">
         <v>2026</v>
       </c>
       <c r="C49">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D49" t="s">
         <v>13</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="G49" t="s">
+        <v>139</v>
+      </c>
+      <c r="H49" t="s">
         <v>140</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>12100</v>
+        <v>12102</v>
       </c>
       <c r="B50">
         <v>2026</v>
       </c>
       <c r="C50">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D50" t="s">
         <v>13</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="G50" t="s">
+        <v>142</v>
+      </c>
+      <c r="H50" t="s">
         <v>143</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>12127</v>
+        <v>12101</v>
       </c>
       <c r="B51">
         <v>2026</v>
       </c>
       <c r="C51">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="D51" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E51" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F51" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="G51" t="s">
+        <v>145</v>
+      </c>
+      <c r="H51" t="s">
         <v>146</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>12120</v>
+        <v>12100</v>
       </c>
       <c r="B52">
         <v>2026</v>
       </c>
       <c r="C52">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="D52" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E52" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F52" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="G52" t="s">
+        <v>148</v>
+      </c>
+      <c r="H52" t="s">
         <v>149</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>12197</v>
+        <v>12127</v>
       </c>
       <c r="B53">
         <v>2026</v>
       </c>
       <c r="C53">
-        <v>63</v>
+        <v>4</v>
       </c>
       <c r="D53" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F53" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="G53" t="s">
+        <v>151</v>
+      </c>
+      <c r="H53" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>12198</v>
+        <v>12120</v>
       </c>
       <c r="B54">
         <v>2026</v>
       </c>
       <c r="C54">
-        <v>6</v>
+        <v>3</v>
       </c>
       <c r="D54" t="s">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>25</v>
       </c>
       <c r="F54" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="G54" t="s">
+        <v>154</v>
+      </c>
+      <c r="H54" t="s">
         <v>155</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>12183</v>
+        <v>12197</v>
       </c>
       <c r="B55">
         <v>2026</v>
       </c>
       <c r="C55">
-        <v>5</v>
+        <v>63</v>
       </c>
       <c r="D55" t="s">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="E55" t="s">
-        <v>25</v>
+        <v>14</v>
       </c>
       <c r="F55" s="1" t="s">
+        <v>156</v>
+      </c>
+      <c r="G55" t="s">
+        <v>157</v>
+      </c>
+      <c r="H55" t="s">
         <v>158</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>12247</v>
+        <v>12198</v>
       </c>
       <c r="B56">
         <v>2026</v>
       </c>
       <c r="C56">
-        <v>64</v>
+        <v>6</v>
       </c>
       <c r="D56" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F56" s="1" t="s">
+        <v>159</v>
+      </c>
+      <c r="G56" t="s">
+        <v>160</v>
+      </c>
+      <c r="H56" t="s">
         <v>161</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>12264</v>
+        <v>12183</v>
       </c>
       <c r="B57">
         <v>2026</v>
       </c>
       <c r="C57">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="D57" t="s">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="G57" t="s">
+        <v>163</v>
+      </c>
+      <c r="H57" t="s">
         <v>164</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>12307</v>
+        <v>12247</v>
       </c>
       <c r="B58">
         <v>2026</v>
       </c>
       <c r="C58">
-        <v>3</v>
+        <v>64</v>
       </c>
       <c r="D58" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E58" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
       <c r="F58" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="G58" t="s">
+        <v>166</v>
+      </c>
+      <c r="H58" t="s">
         <v>167</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>12312</v>
+        <v>12264</v>
       </c>
       <c r="B59">
         <v>2026</v>
       </c>
       <c r="C59">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="D59" t="s">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" s="1" t="s">
+        <v>168</v>
+      </c>
+      <c r="G59" t="s">
+        <v>169</v>
+      </c>
+      <c r="H59" t="s">
         <v>170</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>12310</v>
+        <v>12307</v>
       </c>
       <c r="B60">
         <v>2026</v>
       </c>
       <c r="C60">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="D60" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="E60" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="F60" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="G60" t="s">
+        <v>172</v>
+      </c>
+      <c r="H60" t="s">
         <v>173</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>12329</v>
+        <v>12312</v>
       </c>
       <c r="B61">
         <v>2026</v>
       </c>
       <c r="C61">
-        <v>66</v>
+        <v>9</v>
       </c>
       <c r="D61" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F61" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="G61" t="s">
+        <v>175</v>
+      </c>
+      <c r="H61" t="s">
         <v>176</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>12331</v>
+        <v>12310</v>
       </c>
       <c r="B62">
         <v>2026</v>
       </c>
       <c r="C62">
-        <v>67</v>
+        <v>8</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="F62" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="G62" t="s">
+        <v>178</v>
+      </c>
+      <c r="H62" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>11942</v>
+        <v>12329</v>
       </c>
       <c r="B63">
         <v>2026</v>
       </c>
       <c r="C63">
-        <v>5</v>
+        <v>66</v>
       </c>
       <c r="D63" t="s">
         <v>13</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="G63" t="s">
+        <v>181</v>
+      </c>
+      <c r="H63" t="s">
         <v>182</v>
-      </c>
-[...4 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>12280</v>
+        <v>12331</v>
       </c>
       <c r="B64">
         <v>2026</v>
       </c>
       <c r="C64">
-        <v>2</v>
+        <v>67</v>
       </c>
       <c r="D64" t="s">
+        <v>13</v>
+      </c>
+      <c r="E64" t="s">
+        <v>14</v>
+      </c>
+      <c r="F64" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="G64" t="s">
+        <v>184</v>
+      </c>
+      <c r="H64" t="s">
         <v>185</v>
-      </c>
-[...10 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>12281</v>
+        <v>12348</v>
       </c>
       <c r="B65">
         <v>2026</v>
       </c>
       <c r="C65">
-        <v>3</v>
+        <v>68</v>
       </c>
       <c r="D65" t="s">
-        <v>185</v>
+        <v>13</v>
       </c>
       <c r="E65" t="s">
+        <v>14</v>
+      </c>
+      <c r="F65" s="1" t="s">
         <v>186</v>
       </c>
-      <c r="F65" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G65" t="s">
-        <v>191</v>
+        <v>187</v>
       </c>
       <c r="H65" t="s">
-        <v>192</v>
+        <v>188</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>12282</v>
+        <v>12357</v>
       </c>
       <c r="B66">
         <v>2026</v>
       </c>
       <c r="C66">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="D66" t="s">
-        <v>185</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
-        <v>186</v>
+        <v>25</v>
       </c>
       <c r="F66" s="1" t="s">
-        <v>193</v>
+        <v>189</v>
       </c>
       <c r="G66" t="s">
-        <v>194</v>
+        <v>190</v>
       </c>
       <c r="H66" t="s">
-        <v>195</v>
+        <v>191</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>9664</v>
+        <v>12367</v>
       </c>
       <c r="B67">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C67">
-        <v>4</v>
+        <v>131</v>
       </c>
       <c r="D67" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="E67" t="s">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="F67" s="1" t="s">
-        <v>196</v>
+        <v>192</v>
       </c>
       <c r="G67" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="H67" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>9663</v>
+        <v>12366</v>
       </c>
       <c r="B68">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C68">
-        <v>3</v>
+        <v>130</v>
       </c>
       <c r="D68" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="E68" t="s">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="F68" s="1" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="G68" t="s">
-        <v>200</v>
+        <v>196</v>
       </c>
       <c r="H68" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>9662</v>
+        <v>12365</v>
       </c>
       <c r="B69">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C69">
-        <v>2</v>
+        <v>129</v>
       </c>
       <c r="D69" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="E69" t="s">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="F69" s="1" t="s">
-        <v>201</v>
+        <v>197</v>
       </c>
       <c r="G69" t="s">
-        <v>202</v>
+        <v>198</v>
       </c>
       <c r="H69" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>9661</v>
+        <v>12364</v>
       </c>
       <c r="B70">
-        <v>2024</v>
+        <v>2026</v>
       </c>
       <c r="C70">
-        <v>1</v>
+        <v>128</v>
       </c>
       <c r="D70" t="s">
-        <v>185</v>
+        <v>121</v>
       </c>
       <c r="E70" t="s">
-        <v>186</v>
+        <v>122</v>
       </c>
       <c r="F70" s="1" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="G70" t="s">
-        <v>204</v>
+        <v>200</v>
       </c>
       <c r="H70" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
+        <v>11942</v>
+      </c>
+      <c r="B71">
+        <v>2026</v>
+      </c>
+      <c r="C71">
+        <v>5</v>
+      </c>
+      <c r="D71" t="s">
+        <v>13</v>
+      </c>
+      <c r="E71" t="s">
+        <v>14</v>
+      </c>
+      <c r="F71" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="G71" t="s">
+        <v>202</v>
+      </c>
+      <c r="H71" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72">
+        <v>12280</v>
+      </c>
+      <c r="B72">
+        <v>2026</v>
+      </c>
+      <c r="C72">
+        <v>2</v>
+      </c>
+      <c r="D72" t="s">
+        <v>204</v>
+      </c>
+      <c r="E72" t="s">
+        <v>205</v>
+      </c>
+      <c r="F72" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="G72" t="s">
+        <v>207</v>
+      </c>
+      <c r="H72" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73">
+        <v>12281</v>
+      </c>
+      <c r="B73">
+        <v>2026</v>
+      </c>
+      <c r="C73">
+        <v>3</v>
+      </c>
+      <c r="D73" t="s">
+        <v>204</v>
+      </c>
+      <c r="E73" t="s">
+        <v>205</v>
+      </c>
+      <c r="F73" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="G73" t="s">
+        <v>210</v>
+      </c>
+      <c r="H73" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74">
+        <v>12282</v>
+      </c>
+      <c r="B74">
+        <v>2026</v>
+      </c>
+      <c r="C74">
+        <v>4</v>
+      </c>
+      <c r="D74" t="s">
+        <v>204</v>
+      </c>
+      <c r="E74" t="s">
+        <v>205</v>
+      </c>
+      <c r="F74" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="G74" t="s">
+        <v>213</v>
+      </c>
+      <c r="H74" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75">
+        <v>9664</v>
+      </c>
+      <c r="B75">
+        <v>2024</v>
+      </c>
+      <c r="C75">
+        <v>4</v>
+      </c>
+      <c r="D75" t="s">
+        <v>204</v>
+      </c>
+      <c r="E75" t="s">
+        <v>205</v>
+      </c>
+      <c r="F75" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="G75" t="s">
+        <v>216</v>
+      </c>
+      <c r="H75" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76">
+        <v>9663</v>
+      </c>
+      <c r="B76">
+        <v>2024</v>
+      </c>
+      <c r="C76">
+        <v>3</v>
+      </c>
+      <c r="D76" t="s">
+        <v>204</v>
+      </c>
+      <c r="E76" t="s">
+        <v>205</v>
+      </c>
+      <c r="F76" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="G76" t="s">
+        <v>219</v>
+      </c>
+      <c r="H76" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77">
+        <v>9662</v>
+      </c>
+      <c r="B77">
+        <v>2024</v>
+      </c>
+      <c r="C77">
+        <v>2</v>
+      </c>
+      <c r="D77" t="s">
+        <v>204</v>
+      </c>
+      <c r="E77" t="s">
+        <v>205</v>
+      </c>
+      <c r="F77" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="G77" t="s">
+        <v>221</v>
+      </c>
+      <c r="H77" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78">
+        <v>9661</v>
+      </c>
+      <c r="B78">
+        <v>2024</v>
+      </c>
+      <c r="C78">
+        <v>1</v>
+      </c>
+      <c r="D78" t="s">
+        <v>204</v>
+      </c>
+      <c r="E78" t="s">
+        <v>205</v>
+      </c>
+      <c r="F78" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="G78" t="s">
+        <v>223</v>
+      </c>
+      <c r="H78" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79">
         <v>12279</v>
       </c>
-      <c r="B71">
-[...2 lines deleted...]
-      <c r="C71">
+      <c r="B79">
+        <v>2026</v>
+      </c>
+      <c r="C79">
         <v>1</v>
       </c>
-      <c r="D71" t="s">
-[...5 lines deleted...]
-      <c r="F71" s="1" t="s">
+      <c r="D79" t="s">
+        <v>204</v>
+      </c>
+      <c r="E79" t="s">
         <v>205</v>
       </c>
-      <c r="G71" t="s">
-[...3 lines deleted...]
-        <v>207</v>
+      <c r="F79" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="G79" t="s">
+        <v>225</v>
+      </c>
+      <c r="H79" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
@@ -2926,50 +3191,58 @@
     <hyperlink ref="F47" r:id="rId46"/>
     <hyperlink ref="F48" r:id="rId47"/>
     <hyperlink ref="F49" r:id="rId48"/>
     <hyperlink ref="F50" r:id="rId49"/>
     <hyperlink ref="F51" r:id="rId50"/>
     <hyperlink ref="F52" r:id="rId51"/>
     <hyperlink ref="F53" r:id="rId52"/>
     <hyperlink ref="F54" r:id="rId53"/>
     <hyperlink ref="F55" r:id="rId54"/>
     <hyperlink ref="F56" r:id="rId55"/>
     <hyperlink ref="F57" r:id="rId56"/>
     <hyperlink ref="F58" r:id="rId57"/>
     <hyperlink ref="F59" r:id="rId58"/>
     <hyperlink ref="F60" r:id="rId59"/>
     <hyperlink ref="F61" r:id="rId60"/>
     <hyperlink ref="F62" r:id="rId61"/>
     <hyperlink ref="F63" r:id="rId62"/>
     <hyperlink ref="F64" r:id="rId63"/>
     <hyperlink ref="F65" r:id="rId64"/>
     <hyperlink ref="F66" r:id="rId65"/>
     <hyperlink ref="F67" r:id="rId66"/>
     <hyperlink ref="F68" r:id="rId67"/>
     <hyperlink ref="F69" r:id="rId68"/>
     <hyperlink ref="F70" r:id="rId69"/>
     <hyperlink ref="F71" r:id="rId70"/>
+    <hyperlink ref="F72" r:id="rId71"/>
+    <hyperlink ref="F73" r:id="rId72"/>
+    <hyperlink ref="F74" r:id="rId73"/>
+    <hyperlink ref="F75" r:id="rId74"/>
+    <hyperlink ref="F76" r:id="rId75"/>
+    <hyperlink ref="F77" r:id="rId76"/>
+    <hyperlink ref="F78" r:id="rId77"/>
+    <hyperlink ref="F79" r:id="rId78"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>